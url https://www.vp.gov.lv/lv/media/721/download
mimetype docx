--- v0 (2025-10-17)
+++ v1 (2026-06-16)
@@ -1,6760 +1,2951 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
-  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
-  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
-[...6 lines deleted...]
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<file path=_rels/.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+  <!-- Generated by Aspose.Words for .NET 26.3.0 -->
   <w:body>
-    <w:p w:rsidR="000439DE" w:rsidRDefault="000439DE" w:rsidP="000439DE">
-[...2 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    <w:p w:rsidR="00BE427A" w:rsidRPr="00763373" w:rsidP="00BE427A" w14:paraId="444BF621" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="120"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="28"/>
-[...8 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00763373">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>P</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00763373" w:rsidR="007A7C5C">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00763373">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00763373" w:rsidR="007A7C5C">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00763373">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>V</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00763373" w:rsidR="007A7C5C">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00763373">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Ē</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00763373" w:rsidR="007A7C5C">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00763373">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>L</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00763373" w:rsidR="007A7C5C">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00763373">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>E</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002E4173" w:rsidRPr="009C3596" w:rsidP="002E4173" w14:paraId="3463F540" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="120"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-[...3374 lines deleted...]
-          <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Rīgā</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1F2D" w:rsidP="002A1F2D" w14:paraId="50F0D3BE" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="0" w:type="auto"/>
-[...2 lines deleted...]
-        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        <w:tblW w:w="9435" w:type="dxa"/>
+        <w:tblInd w:w="-221" w:type="dxa"/>
+        <w:tblLook w:val="0000"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="4799"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="1275"/>
+        <w:gridCol w:w="3570"/>
+        <w:gridCol w:w="5865"/>
       </w:tblGrid>
-      <w:tr w:rsidR="0081747E" w:rsidRPr="003E0FD1" w:rsidTr="00745111">
+      <w:tr w14:paraId="5E98E7C4" w14:textId="0786EDF7" w:rsidTr="0001043F">
+        <w:tblPrEx>
+          <w:tblW w:w="9435" w:type="dxa"/>
+          <w:tblInd w:w="-221" w:type="dxa"/>
+          <w:tblLook w:val="0000"/>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="1245"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4799" w:type="dxa"/>
+            <w:tcW w:w="3570" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="0081747E" w:rsidRPr="00C2330B" w:rsidRDefault="0081747E" w:rsidP="003D5D29">
+          <w:p w:rsidR="00664677" w:rsidP="004E38C6" w14:paraId="7B5D757A" w14:textId="77777777">
             <w:pPr>
-              <w:widowControl/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-[...3 lines deleted...]
-                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
+          </w:p>
+          <w:p w:rsidR="004E38C6" w:rsidP="004E38C6" w14:paraId="608B646F" w14:textId="687F9B30">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>28.05.2026</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:tcW w:w="5865" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="0081747E" w:rsidRPr="00C2330B" w:rsidRDefault="0081747E" w:rsidP="00A237A3">
+          <w:p w:rsidR="00664677" w14:paraId="473E9636" w14:textId="77777777">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-[...3 lines deleted...]
-                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-        </w:tc>
-[...4 lines deleted...]
-          <w:p w:rsidR="0081747E" w:rsidRPr="00C2330B" w:rsidRDefault="0081747E" w:rsidP="00A237A3">
+          <w:p w:rsidR="00664677" w:rsidP="0001043F" w14:paraId="5E63D680" w14:textId="12180F04">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:jc w:val="both"/>
+              <w:ind w:left="1502"/>
+              <w:jc w:val="right"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-[...3 lines deleted...]
-                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...10 lines deleted...]
-              <w:jc w:val="both"/>
+            <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-[...3 lines deleted...]
-                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
-            </w:pPr>
-[...8 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:t xml:space="preserve">Nr. </w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-[...3 lines deleted...]
-                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
-            </w:pPr>
-[...17 lines deleted...]
-            </w:pPr>
+              <w:t>3412</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="0081747E" w:rsidRPr="003E0FD1" w:rsidRDefault="0081747E" w:rsidP="000439DE">
-[...31 lines deleted...]
-      <w:pgMar w:top="1134" w:right="1021" w:bottom="1134" w:left="1701" w:header="709" w:footer="709" w:gutter="0"/>
+    <w:p w:rsidR="00AC658A" w:rsidP="00BE427A" w14:paraId="739BC1AB" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00B97873" w:rsidP="00B97873" w14:paraId="763E642C" w14:textId="28AC4E06">
+      <w:pPr>
+        <w:spacing w:after="600"/>
+        <w:ind w:right="45"/>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00763373">
+        <w:rPr>
+          <w:b/>
+          <w:noProof/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Pavēle “Par Valsts policijas Ētikas komisijas sastāvu”</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D76F03" w:rsidRPr="008A46EB" w:rsidP="00D76F03" w14:paraId="56DCDAE1" w14:textId="77777777">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_Hlk225754908"/>
+      <w:bookmarkStart w:id="1" w:name="_Hlk226556851"/>
+      <w:r w:rsidRPr="008A46EB">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Noteikt šādu Valsts policijas Ētikas komisijas sastāvu: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D76F03" w:rsidRPr="008A46EB" w:rsidP="00D76F03" w14:paraId="71C5E046" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008A46EB">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>1.1. pulkvežleitnants Jānis Celmiņš, Valsts policijas Zemgales reģiona pārvaldes priekšnieka vietnieks, Kārtības policijas biroja priekšnieks;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D76F03" w:rsidRPr="008A46EB" w:rsidP="00D76F03" w14:paraId="4F39C4E8" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008A46EB">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1.2. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A46EB">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>pulkvežleitnante</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A46EB">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A46EB">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>Aļona</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A46EB">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A46EB">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>Zinčenko</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A46EB">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>, Valsts policijas Galvenās kārtības policijas pārvaldes Resursu un krīzes vadības pārvaldes Krīzes vadības nodaļas vecākā inspektore;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D76F03" w:rsidRPr="008A46EB" w:rsidP="00D76F03" w14:paraId="7643CC46" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008A46EB">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1.3. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A46EB">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>pulkvežleitnante</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A46EB">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Agnese </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A46EB">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>Rozenvalde</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A46EB">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>, Valsts policijas Galvenās administratīvās pārvaldes Sadarbības un attīstības biroja Plānošanas un kontroles nodaļas priekšniece;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D76F03" w:rsidRPr="008A46EB" w:rsidP="00D76F03" w14:paraId="22008B06" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008A46EB">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>1.4. pulkve</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A46EB">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Nataļja Kovaļa, Valsts policijas Galvenās kriminālpolicijas pārvaldes </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A46EB">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>Kriminālizlūkošanas</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A46EB">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> vadības pārvaldes priekšniece;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D76F03" w:rsidRPr="008A46EB" w:rsidP="00D76F03" w14:paraId="09E226BF" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008A46EB">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1.5. pulkvežleitnants Arnis Viļums, Valsts policijas Latgales reģiona pārvaldes </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A46EB">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>Dienvidlatgales</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A46EB">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> iecirkņa priekšnieks;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D76F03" w:rsidRPr="008A46EB" w:rsidP="00D76F03" w14:paraId="43F51E64" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008A46EB">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1.6. pulkvežleitnants Eduards </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A46EB">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>Boļšakovs</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A46EB">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, Valsts policijas Kurzemes reģiona pārvaldes </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A46EB">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>Dienvidkurzemes</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A46EB">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> iecirkņa </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A46EB">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>Prevencijas</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A46EB">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> grupas galvenais inspektors;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D76F03" w:rsidRPr="008A46EB" w:rsidP="00D76F03" w14:paraId="2D9BB43A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008A46EB">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1.7. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A46EB">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>pulkvežleitnante</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A46EB">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Maira Krievāne, Valsts policijas Rīgas reģiona pārvaldes Kārtības policijas pārvaldes Sūdzību izskatīšanas nodaļas priekšniece;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D76F03" w:rsidRPr="008A46EB" w:rsidP="00D76F03" w14:paraId="495DDD00" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008A46EB">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1.8. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A46EB">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>pulkvežleitnante</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A46EB">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Valda Cīrule, Valsts policijas Vidzemes reģiona pārvaldes Kārtības policijas biroja Resursu un krīzes vadības nodaļas priekšniece;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D76F03" w:rsidRPr="008A46EB" w:rsidP="00D76F03" w14:paraId="30F4313A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008A46EB">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>1.9. Olga Muižiņika, Valsts policijas Personāla pārvaldes Personāla uzskaites un lietvedības biroja Personāla lietvedības nodaļas galvenā speciāliste;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D76F03" w:rsidRPr="008A46EB" w:rsidP="00D76F03" w14:paraId="23114AF3" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008A46EB">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>1.10. majore Evita Ūdre, Valsts policijas Iekšējās kontroles biroja vecākā inspektore;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D76F03" w:rsidRPr="008A46EB" w:rsidP="00D76F03" w14:paraId="69750DB0" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008A46EB">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>1.11. Sabīne Strautiņa, Valsts policijas Sabiedrisko attiecību nodaļas vecākā speciāliste;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D76F03" w:rsidRPr="008A46EB" w:rsidP="00D76F03" w14:paraId="4A9B08BB" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008A46EB">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1.12. Laura </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>Skalbiņa</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A46EB">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>, Valsts policijas priekšnieka palīdze.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D76F03" w:rsidRPr="008A46EB" w:rsidP="00D76F03" w14:paraId="38AAC813" w14:textId="77777777">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008A46EB">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>Ar pavēli iepazīstināt pavēlē minētās amatpersonas un nodarbinātos, kā arī nosūtīt to informācijai attiecīgo Valsts policijas struktūrvienību vadītājiem.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D76F03" w:rsidP="00D76F03" w14:paraId="0ACA4816" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00D76F03" w:rsidP="00D76F03" w14:paraId="0D3C3CE7" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>Priekšnieks</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA0FD8">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                              </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA0FD8">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00BA0FD8">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D76F03" w:rsidRPr="000A6D4B" w:rsidP="00D76F03" w14:paraId="5AF91347" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>ģenerālis</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>A.Ruks</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D76F03" w:rsidP="00D76F03" w14:paraId="20656ED3" w14:textId="77777777">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00D76F03" w:rsidRPr="00BC0606" w:rsidP="00D76F03" w14:paraId="6E595AEF" w14:textId="77777777">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ŠIS DOKUMENTS IR PARAKSTĪTS AR </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00700CD6">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>DROŠU</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ELEKTRONISKO PARAKSTU UN SATUR LAIKA ZĪMOGU</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D76F03" w:rsidP="00D76F03" w14:paraId="75026B32" w14:textId="0217F7D6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1275"/>
+        </w:tabs>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00864450" w:rsidRPr="00864450" w:rsidP="00864450" w14:paraId="659D5D7C" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1275"/>
+        </w:tabs>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00864450" w:rsidRPr="00864450" w:rsidP="00864450" w14:paraId="61185961" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1275"/>
+        </w:tabs>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00864450">
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Laura Skalbiņa, 67075356</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00864450" w:rsidRPr="00864450" w:rsidP="00864450" w14:paraId="7E29B753" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1275"/>
+        </w:tabs>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00864450">
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>laura.skalbina@vp.gov.lv</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00864450" w:rsidRPr="00864450" w:rsidP="00D76F03" w14:paraId="6C8B6C49" w14:textId="3BC6186B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1275"/>
+        </w:tabs>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00864450" w:rsidRPr="00BE5FAD" w:rsidP="00D76F03" w14:paraId="39A3A101" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1275"/>
+        </w:tabs>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00D76F03" w:rsidRPr="000A6D4B" w:rsidP="00D76F03" w14:paraId="78D75E6A" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C409B">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Nosūtīšanas uzdevums:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D76F03" w:rsidRPr="00767C27" w:rsidP="00173C18" w14:paraId="794DEF15" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="4253"/>
+        </w:tabs>
+        <w:ind w:left="142"/>
+        <w:rPr>
+          <w:kern w:val="24"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:kern w:val="24"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>VP GAP DPN</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:kern w:val="24"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:kern w:val="24"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:kern w:val="24"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D76F03" w:rsidRPr="00767C27" w:rsidP="00173C18" w14:paraId="3DD9EC18" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="4253"/>
+        </w:tabs>
+        <w:ind w:left="142"/>
+        <w:rPr>
+          <w:kern w:val="24"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00767C27">
+        <w:rPr>
+          <w:kern w:val="24"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>VP GAP</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00767C27">
+        <w:rPr>
+          <w:kern w:val="24"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:kern w:val="24"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:kern w:val="24"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D76F03" w:rsidRPr="00767C27" w:rsidP="00173C18" w14:paraId="6C432B1C" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="4253"/>
+        </w:tabs>
+        <w:ind w:left="142"/>
+        <w:rPr>
+          <w:kern w:val="24"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00767C27">
+        <w:rPr>
+          <w:kern w:val="24"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">VP </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00767C27">
+        <w:rPr>
+          <w:kern w:val="24"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>GKrimPP</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00767C27">
+        <w:rPr>
+          <w:kern w:val="24"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00767C27">
+        <w:rPr>
+          <w:kern w:val="24"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:kern w:val="24"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:kern w:val="24"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D76F03" w:rsidRPr="00767C27" w:rsidP="00173C18" w14:paraId="67D9BB91" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="4253"/>
+        </w:tabs>
+        <w:ind w:left="142"/>
+        <w:rPr>
+          <w:kern w:val="24"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00767C27">
+        <w:rPr>
+          <w:kern w:val="24"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">VP </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00767C27">
+        <w:rPr>
+          <w:kern w:val="24"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>GKārtPP</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00767C27">
+        <w:rPr>
+          <w:kern w:val="24"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:kern w:val="24"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:kern w:val="24"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D76F03" w:rsidRPr="00767C27" w:rsidP="00173C18" w14:paraId="26FDA72F" w14:textId="4BAA3BCD">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="4253"/>
+        </w:tabs>
+        <w:ind w:left="142"/>
+        <w:rPr>
+          <w:kern w:val="24"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00767C27">
+        <w:rPr>
+          <w:kern w:val="24"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">VP </w:t>
+      </w:r>
+      <w:r w:rsidR="00864450">
+        <w:rPr>
+          <w:kern w:val="24"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>PP</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00767C27">
+        <w:rPr>
+          <w:kern w:val="24"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:kern w:val="24"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:kern w:val="24"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D76F03" w:rsidRPr="00767C27" w:rsidP="00173C18" w14:paraId="6C037310" w14:textId="642B3050">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="4253"/>
+        </w:tabs>
+        <w:ind w:left="142"/>
+        <w:rPr>
+          <w:kern w:val="24"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00767C27">
+        <w:rPr>
+          <w:kern w:val="24"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">VP </w:t>
+      </w:r>
+      <w:r w:rsidR="00864450">
+        <w:rPr>
+          <w:kern w:val="24"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>FP</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00767C27">
+        <w:rPr>
+          <w:kern w:val="24"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:kern w:val="24"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:kern w:val="24"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D76F03" w:rsidRPr="00767C27" w:rsidP="00173C18" w14:paraId="5B622778" w14:textId="114F70FD">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="4253"/>
+        </w:tabs>
+        <w:ind w:left="142"/>
+        <w:rPr>
+          <w:kern w:val="24"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:kern w:val="24"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">VP </w:t>
+      </w:r>
+      <w:r w:rsidR="00864450">
+        <w:rPr>
+          <w:kern w:val="24"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>IKB</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00767C27">
+        <w:rPr>
+          <w:kern w:val="24"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:kern w:val="24"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:kern w:val="24"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D76F03" w:rsidRPr="00767C27" w:rsidP="00173C18" w14:paraId="5F910DC5" w14:textId="5CD7A5F6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="4253"/>
+        </w:tabs>
+        <w:ind w:left="142"/>
+        <w:rPr>
+          <w:kern w:val="24"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00767C27">
+        <w:rPr>
+          <w:kern w:val="24"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">VP </w:t>
+      </w:r>
+      <w:r w:rsidR="00864450">
+        <w:rPr>
+          <w:kern w:val="24"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>SAN</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00767C27">
+        <w:rPr>
+          <w:kern w:val="24"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00767C27">
+        <w:rPr>
+          <w:kern w:val="24"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:kern w:val="24"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:kern w:val="24"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D76F03" w:rsidRPr="00767C27" w:rsidP="00173C18" w14:paraId="5ACA1CFA" w14:textId="12C2B3B5">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="4253"/>
+        </w:tabs>
+        <w:ind w:left="142"/>
+        <w:rPr>
+          <w:kern w:val="24"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00767C27">
+        <w:rPr>
+          <w:kern w:val="24"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">VP </w:t>
+      </w:r>
+      <w:r w:rsidR="00864450">
+        <w:rPr>
+          <w:kern w:val="24"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>SRN</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00767C27">
+        <w:rPr>
+          <w:kern w:val="24"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:kern w:val="24"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:kern w:val="24"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D76F03" w:rsidRPr="00767C27" w:rsidP="00173C18" w14:paraId="16C67791" w14:textId="4AFF44F7">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="4253"/>
+        </w:tabs>
+        <w:ind w:left="142"/>
+        <w:rPr>
+          <w:kern w:val="24"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00767C27">
+        <w:rPr>
+          <w:kern w:val="24"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">VP </w:t>
+      </w:r>
+      <w:r w:rsidR="00864450">
+        <w:rPr>
+          <w:kern w:val="24"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>SLN</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00767C27">
+        <w:rPr>
+          <w:kern w:val="24"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:kern w:val="24"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:kern w:val="24"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D76F03" w:rsidP="00173C18" w14:paraId="56E5B9DC" w14:textId="55933822">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="4253"/>
+        </w:tabs>
+        <w:ind w:left="142"/>
+        <w:rPr>
+          <w:kern w:val="24"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:kern w:val="24"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>VPK</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:kern w:val="24"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:kern w:val="24"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D76F03" w:rsidRPr="00291411" w:rsidP="00173C18" w14:paraId="46181200" w14:textId="07E8B121">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="4253"/>
+        </w:tabs>
+        <w:ind w:left="142"/>
+        <w:rPr>
+          <w:kern w:val="24"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00291411">
+        <w:rPr>
+          <w:kern w:val="24"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">VP </w:t>
+      </w:r>
+      <w:r w:rsidR="00864450">
+        <w:rPr>
+          <w:kern w:val="24"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>IAN</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D76F03" w:rsidRPr="00291411" w:rsidP="00173C18" w14:paraId="2477651D" w14:textId="517E9B24">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="4253"/>
+        </w:tabs>
+        <w:ind w:left="142"/>
+        <w:rPr>
+          <w:kern w:val="24"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00291411">
+        <w:rPr>
+          <w:kern w:val="24"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">VP </w:t>
+      </w:r>
+      <w:r w:rsidR="00864450">
+        <w:rPr>
+          <w:kern w:val="24"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>RP</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00291411">
+        <w:rPr>
+          <w:kern w:val="24"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00291411">
+        <w:rPr>
+          <w:kern w:val="24"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00291411">
+        <w:rPr>
+          <w:kern w:val="24"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00291411">
+        <w:rPr>
+          <w:kern w:val="24"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00291411">
+        <w:rPr>
+          <w:kern w:val="24"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00291411">
+        <w:rPr>
+          <w:kern w:val="24"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D76F03" w:rsidRPr="00767C27" w:rsidP="00D76F03" w14:paraId="136EDE95" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="center" w:pos="4153"/>
+          <w:tab w:val="left" w:pos="6237"/>
+          <w:tab w:val="right" w:pos="8306"/>
+        </w:tabs>
+        <w:rPr>
+          <w:kern w:val="24"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00D76F03" w:rsidP="00D76F03" w14:paraId="1BAE3AF2" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:kern w:val="1"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00D76F03" w:rsidRPr="000D0D31" w:rsidP="00D76F03" w14:paraId="0618129C" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:kern w:val="1"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:bookmarkEnd w:id="1"/>
+    <w:p w:rsidR="00724AA8" w:rsidRPr="00A440AE" w:rsidP="00D76F03" w14:paraId="1D20192E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="600"/>
+        <w:ind w:right="45"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidSect="00B97873">
+      <w:headerReference w:type="even" r:id="rId4"/>
+      <w:headerReference w:type="default" r:id="rId5"/>
+      <w:headerReference w:type="first" r:id="rId6"/>
+      <w:footerReference w:type="first" r:id="rId7"/>
+      <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
+      <w:pgMar w:top="1134" w:right="1134" w:bottom="1134" w:left="1701" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
-<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-[...23 lines deleted...]
-
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
-[...6 lines deleted...]
-  </w:font>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="BA"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Courier New">
-    <w:panose1 w:val="02070309020205020404"/>
+  <w:font w:name="Calibri Light">
+    <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="BA"/>
-    <w:family w:val="modern"/>
-[...6 lines deleted...]
-    <w:family w:val="auto"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-[...20 lines deleted...]
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
-<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-[...21 lines deleted...]
-</w:footnotes>
+<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+  <w:p w:rsidR="00724AA8" w:rsidRPr="00724AA8" w:rsidP="00724AA8" w14:paraId="788C8704" w14:textId="2F2582FB">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+      <w:jc w:val="center"/>
+      <w:rPr>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+    </w:pPr>
+  </w:p>
+</w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w:rsidR="00656950" w:rsidRDefault="00656950" w:rsidP="00A85AE9">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+  <w:p w:rsidR="00235F6B" w14:paraId="74C86B5B" w14:textId="77777777">
     <w:pPr>
-      <w:pStyle w:val="Galvene"/>
-      <w:jc w:val="right"/>
+      <w:pStyle w:val="Header"/>
+      <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:xAlign="center" w:y="1"/>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...92 lines deleted...]
-        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:rStyle w:val="PageNumber"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
+        <w:rStyle w:val="PageNumber"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rStyle w:val="PageNumber"/>
+      </w:rPr>
+      <w:instrText xml:space="preserve">PAGE  </w:instrText>
+    </w:r>
+    <w:r w:rsidR="00173C18">
+      <w:rPr>
+        <w:rStyle w:val="PageNumber"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rStyle w:val="PageNumber"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+  </w:p>
+  <w:p w:rsidR="00235F6B" w14:paraId="47CB7E37" w14:textId="77777777">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+  <w:p w:rsidR="00235F6B" w14:paraId="2FEED441" w14:textId="00B9D2CE">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+      <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:xAlign="center" w:y="1"/>
+      <w:rPr>
+        <w:rStyle w:val="PageNumber"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:rStyle w:val="PageNumber"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rStyle w:val="PageNumber"/>
+      </w:rPr>
+      <w:instrText xml:space="preserve">PAGE  </w:instrText>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rStyle w:val="PageNumber"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rStyle w:val="PageNumber"/>
+      </w:rPr>
+      <w:t>2</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rStyle w:val="PageNumber"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+  </w:p>
+  <w:p w:rsidR="00235F6B" w14:paraId="78519DD9" w14:textId="77777777">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+      <w:jc w:val="center"/>
+      <w:rPr>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+  <w:p w:rsidR="00380DEC" w:rsidRPr="00724AA8" w:rsidP="00724AA8" w14:paraId="60893A32" w14:textId="0F4B13C2">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+      <w:jc w:val="center"/>
+      <w:rPr>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+    </w:pPr>
+  </w:p>
+  <w:p w:rsidR="00380DEC" w:rsidP="00380DEC" w14:paraId="0B8A886D" w14:textId="77777777">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+  </w:p>
+  <w:p w:rsidR="00380DEC" w:rsidP="00380DEC" w14:paraId="5CA08587" w14:textId="77777777">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
         <w:noProof/>
-        <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+        <w:lang w:eastAsia="lv-LV"/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251656704" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251662336" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="page">
-            <wp:posOffset>1219200</wp:posOffset>
+            <wp:posOffset>1080135</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="page">
-            <wp:posOffset>742950</wp:posOffset>
+            <wp:posOffset>865505</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="5671820" cy="1033145"/>
           <wp:effectExtent l="0" t="0" r="5080" b="0"/>
           <wp:wrapNone/>
-          <wp:docPr id="5" name="Picture 40"/>
+          <wp:docPr id="2" name="Picture 40"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="Picture 40"/>
+                  <pic:cNvPr id="2" name="Picture 40"/>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill>
-                  <a:blip r:embed="rId1">
+                  <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1">
                     <a:extLst>
-                      <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                      <a:ext xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
-                  <a:srcRect/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="5671820" cy="1033145"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
+  </w:p>
+  <w:p w:rsidR="00380DEC" w:rsidP="00380DEC" w14:paraId="152F7445" w14:textId="77777777">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+  </w:p>
+  <w:p w:rsidR="00380DEC" w:rsidP="00380DEC" w14:paraId="588C47F1" w14:textId="77777777">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+  </w:p>
+  <w:p w:rsidR="00380DEC" w:rsidP="00380DEC" w14:paraId="18B0D054" w14:textId="77777777">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+  </w:p>
+  <w:p w:rsidR="00380DEC" w:rsidP="00380DEC" w14:paraId="5234EFF2" w14:textId="77777777">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+  </w:p>
+  <w:p w:rsidR="00380DEC" w:rsidP="00380DEC" w14:paraId="53E5F10D" w14:textId="77777777">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+  </w:p>
+  <w:p w:rsidR="00380DEC" w:rsidP="00380DEC" w14:paraId="375D6D45" w14:textId="77777777">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+  </w:p>
+  <w:p w:rsidR="007325A6" w:rsidRPr="00380DEC" w:rsidP="00380DEC" w14:paraId="1635B8F9" w14:textId="77777777">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
-        <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+        <w:lang w:eastAsia="lv-LV"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658752" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
-                <wp:posOffset>1171575</wp:posOffset>
+                <wp:posOffset>1049655</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
-                <wp:posOffset>2030730</wp:posOffset>
+                <wp:posOffset>2072005</wp:posOffset>
               </wp:positionV>
-              <wp:extent cx="5838825" cy="314325"/>
-              <wp:effectExtent l="0" t="0" r="9525" b="9525"/>
+              <wp:extent cx="5971540" cy="467995"/>
+              <wp:effectExtent l="0" t="0" r="10160" b="8255"/>
               <wp:wrapNone/>
-              <wp:docPr id="3" name="Text Box 43"/>
-[...2 lines deleted...]
-              </wp:cNvGraphicFramePr>
+              <wp:docPr id="7" name="Text Box 13"/>
+              <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
-                  <wps:wsp>
+                  <wps:wsp xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:cNvSpPr txBox="1">
                       <a:spLocks noChangeArrowheads="1"/>
                     </wps:cNvSpPr>
                     <wps:spPr bwMode="auto">
                       <a:xfrm>
                         <a:off x="0" y="0"/>
-                        <a:ext cx="5838825" cy="314325"/>
+                        <a:ext cx="5971540" cy="467995"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln>
                         <a:noFill/>
                       </a:ln>
                       <a:extLst>
-                        <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                        <a:ext xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                           <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                             <a:solidFill>
                               <a:srgbClr val="FFFFFF"/>
                             </a:solidFill>
                           </a14:hiddenFill>
                         </a:ext>
-                        <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+                        <a:ext xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" uri="{91240B29-F687-4F45-9708-019B960494DF}">
                           <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                             <a:solidFill>
                               <a:srgbClr val="000000"/>
                             </a:solidFill>
                             <a:miter lim="800000"/>
                             <a:headEnd/>
                             <a:tailEnd/>
                           </a14:hiddenLine>
                         </a:ext>
                       </a:extLst>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w:rsidR="008C2AD1" w:rsidRDefault="008C2AD1" w:rsidP="008C2AD1">
+                        <w:p w:rsidR="002E4173" w:rsidRPr="00B97873" w:rsidP="002E4173" w14:textId="77777777">
                           <w:pPr>
-                            <w:spacing w:after="0" w:line="194" w:lineRule="exact"/>
-                            <w:ind w:left="20" w:right="-45"/>
+                            <w:spacing w:before="82"/>
+                            <w:ind w:left="-13" w:right="-33"/>
                             <w:jc w:val="center"/>
                             <w:rPr>
-                              <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-[...1 lines deleted...]
-                              <w:szCs w:val="17"/>
+                              <w:sz w:val="18"/>
+                              <w:szCs w:val="18"/>
                             </w:rPr>
                           </w:pPr>
-                          <w:proofErr w:type="spellStart"/>
-                          <w:r>
+                          <w:r w:rsidRPr="0042707C">
                             <w:rPr>
-                              <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-[...2 lines deleted...]
-                              <w:szCs w:val="17"/>
+                              <w:sz w:val="18"/>
+                              <w:szCs w:val="18"/>
                             </w:rPr>
-                            <w:t>Čiekurkalna</w:t>
-[...120 lines deleted...]
-                            <w:t>@vp.gov.lv</w:t>
+                            <w:t>Čiekurkalna 1. līnija 1, k – 4, Rīga, LV – 1026, tālr. 67829505, e-pasts pasts@vp.gov.lv</w:t>
                           </w:r>
                         </w:p>
-                        <w:p w:rsidR="00656950" w:rsidRDefault="00656950" w:rsidP="00656950">
+                        <w:p w:rsidR="00380DEC" w:rsidRPr="00B97873" w:rsidP="00380DEC" w14:textId="77777777">
                           <w:pPr>
-                            <w:spacing w:after="0" w:line="194" w:lineRule="exact"/>
-                            <w:ind w:left="20" w:right="-45"/>
+                            <w:spacing w:before="82"/>
+                            <w:ind w:left="-13" w:right="-33"/>
                             <w:jc w:val="center"/>
                             <w:rPr>
-                              <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-[...1 lines deleted...]
-                              <w:szCs w:val="17"/>
+                              <w:sz w:val="18"/>
+                              <w:szCs w:val="18"/>
                             </w:rPr>
                           </w:pPr>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
-                    <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t" anchorCtr="0" upright="1">
-[...1 lines deleted...]
-                    </wps:bodyPr>
+                    <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t" anchorCtr="0" upright="1"/>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="page">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Text Box 43" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:92.25pt;margin-top:159.9pt;width:459.75pt;height:24.75pt;z-index:-251657728;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB/9LCrrQIAAKoFAAAOAAAAZHJzL2Uyb0RvYy54bWysVG1vmzAQ/j5p/8HydwokJAVUUrUhTJO6&#10;F6ndD3DABGvGZrYT6Kb9951NSNNWk6ZtfLAO+/zcPXeP7+p6aDk6UKWZFBkOLwKMqChlxcQuw18e&#10;Ci/GSBsiKsKloBl+pBpfr96+ueq7lM5kI3lFFQIQodO+y3BjTJf6vi4b2hJ9ITsq4LCWqiUGftXO&#10;rxTpAb3l/iwIln4vVdUpWVKtYTcfD/HK4dc1Lc2nutbUIJ5hyM24Vbl1a1d/dUXSnSJdw8pjGuQv&#10;smgJExD0BJUTQ9BesVdQLSuV1LI2F6VsfVnXrKSOA7AJgxds7hvSUccFiqO7U5n0/4MtPx4+K8Sq&#10;DM8xEqSFFj3QwaBbOaBobsvTdzoFr/sO/MwA+9BmR1V3d7L8qpGQ64aIHb1RSvYNJRWkF9qb/tnV&#10;EUdbkG3/QVYQh+yNdEBDrVpbO6gGAnRo0+OpNTaXEjYX8TyOZwuMSjibh9EcbBuCpNPtTmnzjsoW&#10;WSPDClrv0MnhTpvRdXKxwYQsGOewT1Iunm0A5rgDseGqPbNZuG7+SIJkE2/iyItmy40XBXnu3RTr&#10;yFsW4eUin+frdR7+tHHDKG1YVVFhw0zKCqM/69xR46MmTtrSkrPKwtmUtNpt11yhAwFlF+47FuTM&#10;zX+ehqsXcHlBKZxFwe0s8YplfOlFRbTwkssg9oIwuU2WQZREefGc0h0T9N8poT7DyQL66Oj8llvg&#10;vtfcSNoyA7ODszbD8cmJpFaCG1G51hrC+GiflcKm/1QKaPfUaCdYq9FRrWbYDoBiVbyV1SNIV0lQ&#10;FugTBh4YjVTfMepheGRYf9sTRTHi7wXI306ayVCTsZ0MIkq4mmGD0WiuzTiR9p1iuwaQxwcm5A08&#10;kZo59T5lcXxYMBAciePwshPn/N95PY3Y1S8AAAD//wMAUEsDBBQABgAIAAAAIQDz9Pxt4AAAAAwB&#10;AAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqB1aoibEqSoEJyREGg4cndhNrMbr&#10;ELtt+Hu2p3Kc2afZmWIzu4GdzBSsRwnJQgAz2HptsZPwVb89rIGFqFCrwaOR8GsCbMrbm0Ll2p+x&#10;Mqdd7BiFYMiVhD7GMec8tL1xKiz8aJBuez85FUlOHdeTOlO4G/ijECl3yiJ96NVoXnrTHnZHJ2H7&#10;jdWr/floPqt9Zes6E/ieHqS8v5u3z8CimeMVhkt9qg4ldWr8EXVgA+n16olQCcskow0XIhErmteQ&#10;lWZL4GXB/48o/wAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAA&#10;AAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQB/9LCrrQIAAKoFAAAOAAAA&#10;AAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDz9Pxt4AAAAAwBAAAP&#10;AAAAAAAAAAAAAAAAAAcFAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAFAYAAAAA&#10;" filled="f" stroked="f">
+            <v:shape id="Text Box 13" o:spid="_x0000_s2049" type="#_x0000_t202" style="width:470.2pt;height:36.85pt;margin-top:163.15pt;margin-left:82.65pt;mso-height-percent:0;mso-height-relative:page;mso-position-horizontal-relative:page;mso-position-vertical-relative:page;mso-width-percent:0;mso-width-relative:page;mso-wrap-distance-bottom:0;mso-wrap-distance-left:9pt;mso-wrap-distance-right:9pt;mso-wrap-distance-top:0;mso-wrap-style:square;position:absolute;v-text-anchor:top;visibility:visible;z-index:-251655168" filled="f" stroked="f">
               <v:textbox inset="0,0,0,0">
                 <w:txbxContent>
-                  <w:p w:rsidR="008C2AD1" w:rsidRDefault="008C2AD1" w:rsidP="008C2AD1">
+                  <w:p w:rsidR="002E4173" w:rsidRPr="00B97873" w:rsidP="002E4173" w14:paraId="15FD3023" w14:textId="77777777">
                     <w:pPr>
-                      <w:spacing w:after="0" w:line="194" w:lineRule="exact"/>
-                      <w:ind w:left="20" w:right="-45"/>
+                      <w:spacing w:before="82"/>
+                      <w:ind w:left="-13" w:right="-33"/>
                       <w:jc w:val="center"/>
                       <w:rPr>
-                        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-[...1 lines deleted...]
-                        <w:szCs w:val="17"/>
+                        <w:sz w:val="18"/>
+                        <w:szCs w:val="18"/>
                       </w:rPr>
                     </w:pPr>
-                    <w:proofErr w:type="spellStart"/>
-                    <w:r>
+                    <w:r w:rsidRPr="0042707C">
                       <w:rPr>
-                        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-[...2 lines deleted...]
-                        <w:szCs w:val="17"/>
+                        <w:sz w:val="18"/>
+                        <w:szCs w:val="18"/>
                       </w:rPr>
-                      <w:t>Čiekurkalna</w:t>
-[...120 lines deleted...]
-                      <w:t>@vp.gov.lv</w:t>
+                      <w:t>Čiekurkalna 1. līnija 1, k – 4, Rīga, LV – 1026, tālr. 67829505, e-pasts pasts@vp.gov.lv</w:t>
                     </w:r>
                   </w:p>
-                  <w:p w:rsidR="00656950" w:rsidRDefault="00656950" w:rsidP="00656950">
+                  <w:p w:rsidR="00380DEC" w:rsidRPr="00B97873" w:rsidP="00380DEC" w14:paraId="2D2C6869" w14:textId="77777777">
                     <w:pPr>
-                      <w:spacing w:after="0" w:line="194" w:lineRule="exact"/>
-                      <w:ind w:left="20" w:right="-45"/>
+                      <w:spacing w:before="82"/>
+                      <w:ind w:left="-13" w:right="-33"/>
                       <w:jc w:val="center"/>
                       <w:rPr>
-                        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-[...1 lines deleted...]
-                        <w:szCs w:val="17"/>
+                        <w:sz w:val="18"/>
+                        <w:szCs w:val="18"/>
                       </w:rPr>
                     </w:pPr>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
-              <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
-        <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+        <w:lang w:eastAsia="lv-LV"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wpg">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657728" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>1850390</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
-                <wp:posOffset>1903095</wp:posOffset>
+                <wp:posOffset>1945640</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="4397375" cy="1270"/>
               <wp:effectExtent l="0" t="0" r="22225" b="17780"/>
               <wp:wrapNone/>
-              <wp:docPr id="1" name="Group 41"/>
-[...2 lines deleted...]
-              </wp:cNvGraphicFramePr>
+              <wp:docPr id="5" name="Group 11"/>
+              <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
-                  <wpg:wgp>
-[...3 lines deleted...]
-                    <wpg:grpSpPr bwMode="auto">
+                  <wpg:wgp xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
+                    <wpg:cNvGrpSpPr/>
+                    <wpg:grpSpPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="4397375" cy="1270"/>
                         <a:chOff x="2915" y="2998"/>
                         <a:chExt cx="6926" cy="2"/>
                       </a:xfrm>
                     </wpg:grpSpPr>
-                    <wps:wsp>
-[...3 lines deleted...]
-                      </wps:cNvSpPr>
+                    <wps:wsp xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                      <wps:cNvPr id="6" name="Freeform 12"/>
+                      <wps:cNvSpPr/>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="2915" y="2998"/>
                           <a:ext cx="6926" cy="2"/>
                         </a:xfrm>
                         <a:custGeom>
                           <a:avLst/>
                           <a:gdLst>
                             <a:gd name="T0" fmla="+- 0 2915 2915"/>
                             <a:gd name="T1" fmla="*/ T0 w 6926"/>
                             <a:gd name="T2" fmla="+- 0 9841 2915"/>
                             <a:gd name="T3" fmla="*/ T2 w 6926"/>
                           </a:gdLst>
-                          <a:ahLst/>
                           <a:cxnLst>
                             <a:cxn ang="0">
                               <a:pos x="T1" y="0"/>
                             </a:cxn>
                             <a:cxn ang="0">
                               <a:pos x="T3" y="0"/>
                             </a:cxn>
                           </a:cxnLst>
                           <a:rect l="0" t="0" r="r" b="b"/>
                           <a:pathLst>
-                            <a:path w="6926">
+                            <a:path fill="norm" w="6926" stroke="1">
                               <a:moveTo>
                                 <a:pt x="0" y="0"/>
                               </a:moveTo>
                               <a:lnTo>
                                 <a:pt x="6926" y="0"/>
                               </a:lnTo>
                             </a:path>
                           </a:pathLst>
                         </a:custGeom>
                         <a:noFill/>
                         <a:ln w="3175">
                           <a:solidFill>
                             <a:srgbClr val="231F20"/>
                           </a:solidFill>
                           <a:round/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                         <a:extLst>
-                          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                          <a:ext xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                               <a:solidFill>
                                 <a:srgbClr val="FFFFFF"/>
                               </a:solidFill>
                             </a14:hiddenFill>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
-                      <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
-[...1 lines deleted...]
-                      </wps:bodyPr>
+                      <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1"/>
                     </wps:wsp>
                   </wpg:wgp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="page">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:group w14:anchorId="7E8AFEBE" id="Group 41" o:spid="_x0000_s1026" style="position:absolute;margin-left:145.7pt;margin-top:149.85pt;width:346.25pt;height:.1pt;z-index:-251658752;mso-position-horizontal-relative:page;mso-position-vertical-relative:page" coordorigin="2915,2998" coordsize="6926,2" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDdIOxqYgMAAOQHAAAOAAAAZHJzL2Uyb0RvYy54bWykVduO2zYQfQ+QfyD42MCrixWvJaw3CHxZ&#10;BEiTAHE+gKaoCyKRCklb3hT99w6HklfrJGiR+kEmNaOZM2dud2/ObUNOQptayRWNbkJKhOQqr2W5&#10;ol/2u9mSEmOZzFmjpFjRR2Hom/uXL+76LhOxqlSTC03AiDRZ361oZW2XBYHhlWiZuVGdkCAslG6Z&#10;hasug1yzHqy3TRCH4SLolc47rbgwBt5uvJDeo/2iENx+LAojLGlWFLBZfGp8HtwzuL9jWalZV9V8&#10;gMF+A0XLaglOL6Y2zDJy1PUPptqaa2VUYW+4agNVFDUXGANEE4VX0TxodewwljLry+5CE1B7xdNv&#10;m+UfTp80qXPIHSWStZAi9EqSyHHTd2UGKg+6+9x90j5AOL5X/KsBcXAtd/fSK5ND/6fKwR47WoXc&#10;nAvdOhMQNTljCh4vKRBnSzi8TObp7fz2NSUcZFF8O2SIV5BG91GcRiAEWZymS589Xm2HjxdpvPBf&#10;xk4UsMy7RJgDLBcTlJp5YtP8PzY/V6wTmCTjqBrYjEc2d1oIV74kQUzOOWiNbJoplROJUzPA+L+S&#10;+BM+Rip/xQbL+NHYB6EwGez03ljfBTmcMMX5UAl76JiibaAhXs1ISJwvfAxdc1GD0vFqfwRkH5Ke&#10;oOvB6GgLGJnYSpdJ9FNb81HN2YontiCb5YiQVSNofpYDajgR5qZOiMXWKePqZQ/YxioDC6DkIvyF&#10;Lvi+1vXfDC40jJPrQaIpgUFy8JR0zDpkzoU7kn5FkQr3olUnsVcoslflD06epI2cavkkTlB5MXzh&#10;HGCNX5w6rJPMSrWrmwaz0EgHZR5BYzkARjV17oR40eVh3WhyYjAi43m0i7HnwNgzNRhFMkdjlWD5&#10;djhbVjf+DPoNcgvlN1DgChFn4F9pmG6X22UyS+LFdpaEm83s7W6dzBY7gLSZb9brTfS3gxYlWVXn&#10;uZAO3TiPo+S/deiwGfwkvUzkZ1GYabA7/A2TYqIWPIeBJEMs4z9GByPFd6ifJweVP0K3auUXDCxE&#10;OFRKf6ekh+WyoubbkWlBSfNOwrxJoyRx2wgvyetboJzoqeQwlTDJwdSKWgoF7o5r6zfYsdN1WYGn&#10;CNMq1VsYtUXt2hnxeVTDBUYennCVYCzD2nO7anpHraflfP8PAAAA//8DAFBLAwQUAAYACAAAACEA&#10;PuPbeuEAAAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPTU/CQBCG7yb+h82YeJNtwQ9auiWEqCdi&#10;IpgYbkN3aBu6s013acu/d/Git/l48s4z2XI0jeipc7VlBfEkAkFcWF1zqeBr9/YwB+E8ssbGMim4&#10;kINlfnuTYartwJ/Ub30pQgi7FBVU3replK6oyKCb2JY47I62M+hD25VSdziEcNPIaRQ9S4M1hwsV&#10;trSuqDhtz0bB+4DDaha/9pvTcX3Z754+vjcxKXV/N64WIDyN/g+Gq35Qhzw4HeyZtRONgmkSPwb0&#10;WiQvIAKRzGcJiMPvJAGZZ/L/D/kPAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAAT&#10;AAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/W&#10;AAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAN0g7Gpi&#10;AwAA5AcAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAD7j&#10;23rhAAAACwEAAA8AAAAAAAAAAAAAAAAAvAUAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMA&#10;AADKBgAAAAA=&#10;">
-              <v:shape id="Freeform 42" o:spid="_x0000_s1027" style="position:absolute;left:2915;top:2998;width:6926;height:2;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="6926,2" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDkXbWxxAAAANoAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvQv/D8gq9iG5ULDV1lSIV1FvTgvT2mn1NQrNv4+4ao7/eFYQeh5n5hpkvO1OLlpyvLCsYDRMQ&#10;xLnVFRcKvj7XgxcQPiBrrC2TgjN5WC4eenNMtT3xB7VZKESEsE9RQRlCk0rp85IM+qFtiKP3a53B&#10;EKUrpHZ4inBTy3GSPEuDFceFEhtalZT/ZUejYJdMZtP9z0jOMtk/aLdtv98vrVJPj93bK4hAXfgP&#10;39sbrWAMtyvxBsjFFQAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAORdtbHEAAAA2gAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;" path="m,l6926,e" filled="f" strokecolor="#231f20" strokeweight=".25pt">
+            <v:group id="Group 11" o:spid="_x0000_s2050" style="width:346.25pt;height:0.1pt;margin-top:153.2pt;margin-left:145.7pt;mso-position-horizontal-relative:page;mso-position-vertical-relative:page;position:absolute;z-index:-251657216" coordorigin="2915,2998" coordsize="6926,2">
+              <v:shape id="Freeform 12" o:spid="_x0000_s2051" style="width:6926;height:2;left:2915;mso-wrap-style:square;position:absolute;top:2998;v-text-anchor:top;visibility:visible" coordsize="6926,2" path="m,l6926,e" filled="f" strokecolor="#231f20" strokeweight="0.25pt">
                 <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,0;6926,0" o:connectangles="0,0"/>
               </v:shape>
-              <w10:wrap anchorx="page" anchory="page"/>
             </v:group>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="FFFFFF1D"/>
+    <w:nsid w:val="21533845"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="E8A2284C"/>
+    <w:tmpl w:val="B6929294"/>
     <w:lvl w:ilvl="0">
+      <w:start w:val="2"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="0"/>
-[...5 lines deleted...]
-      </w:rPr>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1">
+    <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="720"/>
-[...5 lines deleted...]
-      </w:rPr>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2">
+    <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="o"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="1440"/>
-[...5 lines deleted...]
-      </w:rPr>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3">
+    <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="2160"/>
-[...5 lines deleted...]
-      </w:rPr>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4">
+    <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="2880"/>
-[...5 lines deleted...]
-      </w:rPr>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5">
+    <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="3600"/>
-[...5 lines deleted...]
-      </w:rPr>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6">
+    <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="o"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="4320"/>
-[...5 lines deleted...]
-      </w:rPr>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7">
+    <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="5040"/>
-[...20 lines deleted...]
-      </w:rPr>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-[...2 lines deleted...]
-    <w:tmpl w:val="32567EA6"/>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="1">
+    <w:nsid w:val="72CE0F31"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="85BE4F1C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="1492"/>
-[...1 lines deleted...]
-        <w:ind w:left="1492" w:hanging="360"/>
+          <w:tab w:val="num" w:pos="502"/>
+        </w:tabs>
+        <w:ind w:left="502" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1222"/>
+        </w:tabs>
+        <w:ind w:left="1222" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1942"/>
+        </w:tabs>
+        <w:ind w:left="1942" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2662"/>
+        </w:tabs>
+        <w:ind w:left="2662" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3382"/>
+        </w:tabs>
+        <w:ind w:left="3382" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4102"/>
+        </w:tabs>
+        <w:ind w:left="4102" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4822"/>
+        </w:tabs>
+        <w:ind w:left="4822" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5542"/>
+        </w:tabs>
+        <w:ind w:left="5542" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6262"/>
+        </w:tabs>
+        <w:ind w:left="6262" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="FFFFFF7D"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="3D8C87E8"/>
+    <w:nsid w:val="79CE24CF"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="C996F22C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="1209"/>
-[...1 lines deleted...]
-        <w:ind w:left="1209" w:hanging="360"/>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-  </w:abstractNum>
-[...4 lines deleted...]
-    <w:lvl w:ilvl="0">
+    <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%1."/>
+      <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="926"/>
-[...1 lines deleted...]
-        <w:ind w:left="926" w:hanging="360"/>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-  </w:abstractNum>
-[...4 lines deleted...]
-    <w:lvl w:ilvl="0">
+    <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%1."/>
+      <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="643"/>
-[...1 lines deleted...]
-        <w:ind w:left="643" w:hanging="360"/>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-  </w:abstractNum>
-[...84 lines deleted...]
-    <w:lvl w:ilvl="0">
+    <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%1."/>
+      <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="360"/>
-[...1 lines deleted...]
-        <w:ind w:left="360" w:hanging="360"/>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-  </w:abstractNum>
-[...24 lines deleted...]
-    <w:lvl w:ilvl="0">
+    <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%1)"/>
+      <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="360" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1">
-[...17 lines deleted...]
-    <w:lvl w:ilvl="3">
+    <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="(%4)"/>
+      <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4">
-[...17 lines deleted...]
-    <w:lvl w:ilvl="6">
+    <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2520" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7">
+    <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerLetter"/>
+      <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8">
+    <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerRoman"/>
+      <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3240" w:hanging="360"/>
-[...1427 lines deleted...]
-        <w:ind w:left="6840" w:hanging="180"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
-    <w:abstractNumId w:val="10"/>
+    <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="2">
-    <w:abstractNumId w:val="8"/>
+    <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="3">
-    <w:abstractNumId w:val="7"/>
-[...22 lines deleted...]
-  <w:num w:numId="11">
     <w:abstractNumId w:val="0"/>
-  </w:num>
-[...97 lines deleted...]
-    <w:abstractNumId w:val="11"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15">
+  <w:hideGrammaticalErrors/>
+  <w:zoom w:percent="100"/>
+  <w:printFractionalCharacterWidth/>
+  <w:proofState w:grammar="clean"/>
+  <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:alternateStyleNames="0" w:clearFormatting="1" w:customStyles="0" w:directFormattingOnNumbering="1" w:directFormattingOnParagraphs="1" w:directFormattingOnRuns="1" w:directFormattingOnTables="1" w:headingStyles="0" w:latentStyles="0" w:numberingStyles="0" w:stylesInUse="0" w:tableStyles="0" w:top3HeadingStyles="1" w:visibleStyles="0"/>
+  <w:documentProtection w:edit="trackedChanges" w:enforcement="0"/>
   <w:defaultTabStop w:val="720"/>
-  <w:drawingGridHorizontalSpacing w:val="110"/>
-  <w:displayHorizontalDrawingGridEvery w:val="2"/>
+  <w:doNotHyphenateCaps/>
+  <w:displayHorizontalDrawingGridEvery w:val="0"/>
+  <w:displayVerticalDrawingGridEvery w:val="0"/>
+  <w:doNotUseMarginsForDrawingGridOrigin/>
+  <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...9 lines deleted...]
-  </w:endnotePr>
   <w:compat>
-    <w:ulTrailSpace/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="002E1474"/>
-[...101 lines deleted...]
-    <w:rsid w:val="00FD4833"/>
+    <w:rsidRoot w:val="009A3DA8"/>
+    <w:rsid w:val="00002BA8"/>
+    <w:rsid w:val="0001043F"/>
+    <w:rsid w:val="000160E4"/>
+    <w:rsid w:val="00017121"/>
+    <w:rsid w:val="000172F3"/>
+    <w:rsid w:val="000231AA"/>
+    <w:rsid w:val="0004215D"/>
+    <w:rsid w:val="00073806"/>
+    <w:rsid w:val="00076EC8"/>
+    <w:rsid w:val="0008314F"/>
+    <w:rsid w:val="000934DE"/>
+    <w:rsid w:val="000A6D4B"/>
+    <w:rsid w:val="000C36FD"/>
+    <w:rsid w:val="000C37A1"/>
+    <w:rsid w:val="000D0D31"/>
+    <w:rsid w:val="000F305A"/>
+    <w:rsid w:val="000F5769"/>
+    <w:rsid w:val="00115C8E"/>
+    <w:rsid w:val="00130602"/>
+    <w:rsid w:val="001525EF"/>
+    <w:rsid w:val="00154B73"/>
+    <w:rsid w:val="00156692"/>
+    <w:rsid w:val="00171027"/>
+    <w:rsid w:val="00173C18"/>
+    <w:rsid w:val="00180C9C"/>
+    <w:rsid w:val="0018197A"/>
+    <w:rsid w:val="00201E17"/>
+    <w:rsid w:val="0020503A"/>
+    <w:rsid w:val="002066DC"/>
+    <w:rsid w:val="00214522"/>
+    <w:rsid w:val="00235F6B"/>
+    <w:rsid w:val="00265328"/>
+    <w:rsid w:val="00272C85"/>
+    <w:rsid w:val="002748C7"/>
+    <w:rsid w:val="00280D25"/>
+    <w:rsid w:val="00282DA5"/>
+    <w:rsid w:val="00285F02"/>
+    <w:rsid w:val="00291411"/>
+    <w:rsid w:val="002A1F2D"/>
+    <w:rsid w:val="002B677A"/>
+    <w:rsid w:val="002C407A"/>
+    <w:rsid w:val="002E3BBE"/>
+    <w:rsid w:val="002E4173"/>
+    <w:rsid w:val="002E4737"/>
+    <w:rsid w:val="002E4B5D"/>
+    <w:rsid w:val="00376D87"/>
+    <w:rsid w:val="00380DEC"/>
+    <w:rsid w:val="00396A8F"/>
+    <w:rsid w:val="003C22E2"/>
+    <w:rsid w:val="003D59A5"/>
+    <w:rsid w:val="0041678D"/>
+    <w:rsid w:val="0042707C"/>
+    <w:rsid w:val="00430466"/>
+    <w:rsid w:val="004E38C6"/>
+    <w:rsid w:val="005174BE"/>
+    <w:rsid w:val="00520F9A"/>
+    <w:rsid w:val="0052269D"/>
+    <w:rsid w:val="00561C22"/>
+    <w:rsid w:val="00580F15"/>
+    <w:rsid w:val="00581C71"/>
+    <w:rsid w:val="0058373B"/>
+    <w:rsid w:val="00591037"/>
+    <w:rsid w:val="005F513E"/>
+    <w:rsid w:val="006546D8"/>
+    <w:rsid w:val="00664677"/>
+    <w:rsid w:val="00677C79"/>
+    <w:rsid w:val="006B28F4"/>
+    <w:rsid w:val="006B3C0B"/>
+    <w:rsid w:val="006B5E40"/>
+    <w:rsid w:val="006E299D"/>
+    <w:rsid w:val="00700CD6"/>
+    <w:rsid w:val="007010AC"/>
+    <w:rsid w:val="00724AA8"/>
+    <w:rsid w:val="007325A6"/>
+    <w:rsid w:val="00734AC8"/>
+    <w:rsid w:val="00744F5D"/>
+    <w:rsid w:val="007477A6"/>
+    <w:rsid w:val="00763373"/>
+    <w:rsid w:val="00766C6E"/>
+    <w:rsid w:val="00767C27"/>
+    <w:rsid w:val="0077184D"/>
+    <w:rsid w:val="00777F9B"/>
+    <w:rsid w:val="00782943"/>
+    <w:rsid w:val="00796C8B"/>
+    <w:rsid w:val="007A3E6E"/>
+    <w:rsid w:val="007A7C5C"/>
+    <w:rsid w:val="007B7E6F"/>
+    <w:rsid w:val="007C6D47"/>
+    <w:rsid w:val="007D357A"/>
+    <w:rsid w:val="007D39EC"/>
+    <w:rsid w:val="008079BC"/>
+    <w:rsid w:val="00861516"/>
+    <w:rsid w:val="0086263B"/>
+    <w:rsid w:val="00864450"/>
+    <w:rsid w:val="008648F1"/>
+    <w:rsid w:val="00873006"/>
+    <w:rsid w:val="008744D6"/>
+    <w:rsid w:val="008965B1"/>
+    <w:rsid w:val="008A1B58"/>
+    <w:rsid w:val="008A4485"/>
+    <w:rsid w:val="008A46EB"/>
+    <w:rsid w:val="008B2199"/>
+    <w:rsid w:val="00916339"/>
+    <w:rsid w:val="00941A53"/>
+    <w:rsid w:val="009650AF"/>
+    <w:rsid w:val="0098001F"/>
+    <w:rsid w:val="009A3DA8"/>
+    <w:rsid w:val="009C2E71"/>
+    <w:rsid w:val="009C3596"/>
+    <w:rsid w:val="009C409B"/>
+    <w:rsid w:val="009E086A"/>
+    <w:rsid w:val="00A302D9"/>
+    <w:rsid w:val="00A440AE"/>
+    <w:rsid w:val="00A76269"/>
+    <w:rsid w:val="00A7757C"/>
+    <w:rsid w:val="00AA6A09"/>
+    <w:rsid w:val="00AC658A"/>
+    <w:rsid w:val="00AD06C7"/>
+    <w:rsid w:val="00AE57CF"/>
+    <w:rsid w:val="00B01F5E"/>
+    <w:rsid w:val="00B23A85"/>
+    <w:rsid w:val="00B44735"/>
+    <w:rsid w:val="00B51791"/>
+    <w:rsid w:val="00B724C3"/>
+    <w:rsid w:val="00B91660"/>
+    <w:rsid w:val="00B97873"/>
+    <w:rsid w:val="00BA0FD8"/>
+    <w:rsid w:val="00BC0606"/>
+    <w:rsid w:val="00BD18CB"/>
+    <w:rsid w:val="00BD440C"/>
+    <w:rsid w:val="00BE427A"/>
+    <w:rsid w:val="00BE5FAD"/>
+    <w:rsid w:val="00BE675A"/>
+    <w:rsid w:val="00C00BC4"/>
+    <w:rsid w:val="00C43CC3"/>
+    <w:rsid w:val="00C854E9"/>
+    <w:rsid w:val="00CB68EE"/>
+    <w:rsid w:val="00CC0F8C"/>
+    <w:rsid w:val="00CC3CC6"/>
+    <w:rsid w:val="00CF382D"/>
+    <w:rsid w:val="00D62FC1"/>
+    <w:rsid w:val="00D7562A"/>
+    <w:rsid w:val="00D76F03"/>
+    <w:rsid w:val="00DB4999"/>
+    <w:rsid w:val="00DC0708"/>
+    <w:rsid w:val="00E1346E"/>
+    <w:rsid w:val="00E30635"/>
+    <w:rsid w:val="00E57821"/>
+    <w:rsid w:val="00EF1C62"/>
+    <w:rsid w:val="00F113DA"/>
+    <w:rsid w:val="00F47E2D"/>
+    <w:rsid w:val="00F83B1F"/>
+    <w:rsid w:val="00F90805"/>
+    <w:rsid w:val="00FD14B6"/>
+    <w:rsid w:val="00FF5465"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
-    <m:brkBin m:val="before"/>
-[...8 lines deleted...]
-    <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="lv-LV"/>
+  <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:smartTagType w:namespaceuri="urn:schemas-microsoft-com:office:smarttags" w:name="PlaceName"/>
-[...8 lines deleted...]
-  <w:listSeparator w:val=";"/>
+  <w:doNotIncludeSubdocsInStats/>
+  <w14:docId w14:val="1DBBDCE3"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{EE048284-4346-4012-B2B5-0EB0D5F6E876}"/>
+  <w15:docId w15:val="{D60D0807-C9A3-4993-B2CC-E262824C201D}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
-        <w:lang w:val="lv-LV" w:eastAsia="lv-LV" w:bidi="ar-SA"/>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
-[...99 lines deleted...]
-    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="header" w:uiPriority="99"/>
+    <w:lsdException w:name="footer" w:uiPriority="99"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Title" w:qFormat="1"/>
+    <w:lsdException w:name="Subtitle" w:qFormat="1"/>
+    <w:lsdException w:name="Strong" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:qFormat="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
-    <w:lsdException w:name="Revision" w:semiHidden="1"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
@@ -6903,434 +3094,193 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="Parasts">
+  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="0023102B"/>
+    <w:rPr>
+      <w:sz w:val="28"/>
+      <w:lang w:val="lv-LV"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:qFormat/>
     <w:pPr>
-      <w:widowControl w:val="0"/>
-      <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+      <w:keepNext/>
+      <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:sz w:val="22"/>
-[...1 lines deleted...]
-      <w:lang w:val="en-US" w:eastAsia="en-US"/>
+      <w:b/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="Noklusjumarindkopasfonts">
+  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="Parastatabula">
+  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="Bezsaraksta">
+  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Galvene">
+  <w:style w:type="paragraph" w:styleId="BodyTextIndent">
+    <w:name w:val="Body Text Indent"/>
+    <w:basedOn w:val="Normal"/>
+    <w:pPr>
+      <w:ind w:firstLine="567"/>
+      <w:jc w:val="right"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
-    <w:basedOn w:val="Parasts"/>
+    <w:basedOn w:val="Normal"/>
     <w:link w:val="GalveneRakstz"/>
-    <w:unhideWhenUsed/>
-    <w:rsid w:val="00815277"/>
+    <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:tabs>
-        <w:tab w:val="center" w:pos="4320"/>
-        <w:tab w:val="right" w:pos="8640"/>
+        <w:tab w:val="center" w:pos="4153"/>
+        <w:tab w:val="right" w:pos="8306"/>
       </w:tabs>
-      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Footer">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="KjeneRakstz"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4153"/>
+        <w:tab w:val="right" w:pos="8306"/>
+      </w:tabs>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="PageNumber">
+    <w:name w:val="page number"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="GalveneRakstz">
     <w:name w:val="Galvene Rakstz."/>
-    <w:basedOn w:val="Noklusjumarindkopasfonts"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00815277"/>
+    <w:link w:val="Header"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="000C36FD"/>
+    <w:rPr>
+      <w:sz w:val="28"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Kjene">
-[...12 lines deleted...]
-    </w:pPr>
+  <w:style w:type="table" w:styleId="TableGrid">
+    <w:name w:val="Table Grid"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:rsid w:val="00BD18CB"/>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="KjeneRakstz">
     <w:name w:val="Kājene Rakstz."/>
-    <w:basedOn w:val="Noklusjumarindkopasfonts"/>
-    <w:link w:val="Kjene"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00815277"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00D21FA6"/>
+    <w:rsid w:val="00724AA8"/>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:hint="default"/>
-[...28 lines deleted...]
-      <w:szCs w:val="21"/>
+      <w:sz w:val="28"/>
       <w:lang w:val="lv-LV"/>
-    </w:rPr>
-[...91 lines deleted...]
-      <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
-[...151 lines deleted...]
-  <w:allowPNG/>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+  <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" /></Relationships>
 </file>
 
-<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
+<file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office dizains">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
@@ -7548,96 +3498,89 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>1</Pages>
-[...1 lines deleted...]
-  <Characters>1194</Characters>
+  <Pages>2</Pages>
+  <Words>263</Words>
+  <Characters>2127</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>9</Lines>
-  <Paragraphs>6</Paragraphs>
+  <Lines>17</Lines>
+  <Paragraphs>4</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Nosaukums</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
-      <vt:lpstr/>
-      <vt:lpstr/>
+      <vt:lpstr>sarakstes veidlapa</vt:lpstr>
+      <vt:lpstr>sarakstes veidlapa</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
-  <Company/>
+  <Manager>Guntis</Manager>
+  <Company>Liepajas PRPP</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3280</CharactersWithSpaces>
+  <CharactersWithSpaces>2386</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title/>
-[...2 lines deleted...]
-  <cp:keywords/>
+  <dc:title>sarakstes veidlapa</dc:title>
+  <dc:creator>Daiga Valdmane</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Created">
-    <vt:filetime>2014-11-05T00:00:00Z</vt:filetime>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="DateText">
+    <vt:lpwstr>%regdate%</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="LastSaved">
-[...2 lines deleted...]
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="RegNum">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="RegNum">
     <vt:lpwstr>%regnum%</vt:lpwstr>
-  </property>
-[...1 lines deleted...]
-    <vt:lpwstr>%regdate%</vt:lpwstr>
   </property>
 </Properties>
 </file>