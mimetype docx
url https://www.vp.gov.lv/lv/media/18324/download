--- v0 (2025-10-13)
+++ v1 (2026-05-01)
@@ -1,468 +1,616 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w14:paraId="49ABA3DC" w14:textId="77777777" w:rsidR="00A97234" w:rsidRPr="007B6BFB" w:rsidRDefault="00A97234" w:rsidP="00A97234">
+    <w:p w14:paraId="4873D413" w14:textId="77777777" w:rsidR="00487927" w:rsidRDefault="00487927" w:rsidP="00487927">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:shd w:val="clear" w:color="auto" w:fill="F5F5F5"/>
-        <w:rPr>
-[...2 lines deleted...]
-        </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007B6BFB">
-[...3 lines deleted...]
-        </w:rPr>
+      <w:r>
         <w:t>Licencēto ieroču brokeru saraksts</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
           <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
           <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
           <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
         </w:tblBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:tblCellMar>
           <w:top w:w="15" w:type="dxa"/>
           <w:left w:w="15" w:type="dxa"/>
           <w:bottom w:w="15" w:type="dxa"/>
           <w:right w:w="15" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="142"/>
         <w:gridCol w:w="2166"/>
         <w:gridCol w:w="1257"/>
         <w:gridCol w:w="2972"/>
         <w:gridCol w:w="923"/>
         <w:gridCol w:w="655"/>
         <w:gridCol w:w="1034"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00A97234" w14:paraId="22111607" w14:textId="77777777" w:rsidTr="00A97234">
-[...28 lines deleted...]
-          <w:p w14:paraId="75592237" w14:textId="77777777" w:rsidR="00A97234" w:rsidRDefault="00A97234">
+      <w:tr w:rsidR="00487927" w14:paraId="07C1BE39" w14:textId="77777777" w:rsidTr="00487927">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1E9BADC1" w14:textId="77777777" w:rsidR="00487927" w:rsidRDefault="00487927"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="55657837" w14:textId="77777777" w:rsidR="00487927" w:rsidRDefault="00487927">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Uzņēmuma nosaukums</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="77828333" w14:textId="77777777" w:rsidR="00A97234" w:rsidRDefault="00A97234">
+          <w:p w14:paraId="30C1AB2D" w14:textId="77777777" w:rsidR="00487927" w:rsidRDefault="00487927">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Reģ.Nr</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="64F03908" w14:textId="77777777" w:rsidR="00A97234" w:rsidRDefault="00A97234">
+          <w:p w14:paraId="10D0A4FB" w14:textId="77777777" w:rsidR="00487927" w:rsidRDefault="00487927">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Juridiskā adrese</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6EC8CB55" w14:textId="77777777" w:rsidR="00A97234" w:rsidRDefault="00A97234">
+          <w:p w14:paraId="2F55FD89" w14:textId="77777777" w:rsidR="00487927" w:rsidRDefault="00487927">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Tālrunis</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="282D7D82" w14:textId="77777777" w:rsidR="00A97234" w:rsidRDefault="00A97234">
+          <w:p w14:paraId="10EC4E22" w14:textId="77777777" w:rsidR="00487927" w:rsidRDefault="00487927">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Lic.Nr</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7434A0FE" w14:textId="77777777" w:rsidR="00A97234" w:rsidRDefault="00A97234">
+          <w:p w14:paraId="547E2E44" w14:textId="77777777" w:rsidR="00487927" w:rsidRDefault="00487927">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Izsniegta</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A97234" w14:paraId="68781641" w14:textId="77777777" w:rsidTr="00A97234">
-[...13 lines deleted...]
-          <w:p w14:paraId="0486D7CC" w14:textId="77777777" w:rsidR="00A97234" w:rsidRDefault="00A97234">
+      <w:tr w:rsidR="00487927" w14:paraId="220E277B" w14:textId="77777777" w:rsidTr="00487927">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2EAB4A2E" w14:textId="77777777" w:rsidR="00487927" w:rsidRDefault="00487927">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="44116B00" w14:textId="77777777" w:rsidR="00A97234" w:rsidRDefault="00A97234">
+          <w:p w14:paraId="7C498666" w14:textId="77777777" w:rsidR="00487927" w:rsidRDefault="00487927">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>ELAS SIA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6B42BA2F" w14:textId="77777777" w:rsidR="00A97234" w:rsidRDefault="00A97234">
+          <w:p w14:paraId="2BB5E008" w14:textId="77777777" w:rsidR="00487927" w:rsidRDefault="00487927">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>40203430427</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="79ED9F72" w14:textId="77777777" w:rsidR="00A97234" w:rsidRDefault="00A97234">
+          <w:p w14:paraId="7B6058D0" w14:textId="77777777" w:rsidR="00487927" w:rsidRDefault="00487927">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Rīga, 11. novembra Krastmala 29 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2C0ADAB7" w14:textId="77777777" w:rsidR="00A97234" w:rsidRDefault="00A97234">
+          <w:p w14:paraId="3A3C0F76" w14:textId="77777777" w:rsidR="00487927" w:rsidRDefault="00487927">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">26181950 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="37757386" w14:textId="77777777" w:rsidR="00A97234" w:rsidRDefault="00A97234">
+          <w:p w14:paraId="2D29EAEC" w14:textId="77777777" w:rsidR="00487927" w:rsidRDefault="00487927">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>1-2023</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2FDDBBBD" w14:textId="77777777" w:rsidR="00A97234" w:rsidRDefault="00A97234">
+          <w:p w14:paraId="3C263D65" w14:textId="77777777" w:rsidR="00487927" w:rsidRDefault="00487927">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>02.03.2023</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00487927" w14:paraId="487A5CDE" w14:textId="77777777" w:rsidTr="00487927">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="140D60B8" w14:textId="77777777" w:rsidR="00487927" w:rsidRDefault="00487927">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="60442DD0" w14:textId="77777777" w:rsidR="00487927" w:rsidRDefault="00487927">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>VIC TEC SIA</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="329E5C88" w14:textId="77777777" w:rsidR="00487927" w:rsidRDefault="00487927">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>40203526901</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="00508A54" w14:textId="77777777" w:rsidR="00487927" w:rsidRDefault="00487927">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Rīga, Vesetas iela 7 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2CD75F7B" w14:textId="77777777" w:rsidR="00487927" w:rsidRDefault="00487927">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">22402659 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5D76B68B" w14:textId="77777777" w:rsidR="00487927" w:rsidRDefault="00487927">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>1-2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2E45D7F3" w14:textId="77777777" w:rsidR="00487927" w:rsidRDefault="00487927">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>02.04.2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="7EE89F8E" w14:textId="77777777" w:rsidR="001771D4" w:rsidRPr="00A97234" w:rsidRDefault="001771D4" w:rsidP="00A97234"/>
-    <w:sectPr w:rsidR="001771D4" w:rsidRPr="00A97234" w:rsidSect="002A0375">
+    <w:p w14:paraId="7EE89F8E" w14:textId="77777777" w:rsidR="001771D4" w:rsidRPr="00487927" w:rsidRDefault="001771D4" w:rsidP="00487927"/>
+    <w:sectPr w:rsidR="001771D4" w:rsidRPr="00487927" w:rsidSect="002A0375">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1440" w:right="849" w:bottom="1440" w:left="1800" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="BA"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
@@ -475,50 +623,51 @@
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="005972D7"/>
     <w:rsid w:val="001771D4"/>
     <w:rsid w:val="001C7F0D"/>
     <w:rsid w:val="00285D41"/>
     <w:rsid w:val="002A0375"/>
     <w:rsid w:val="003838A3"/>
+    <w:rsid w:val="00487927"/>
     <w:rsid w:val="005972D7"/>
     <w:rsid w:val="00610018"/>
     <w:rsid w:val="007B6BFB"/>
     <w:rsid w:val="009B2B54"/>
     <w:rsid w:val="00A97234"/>
     <w:rsid w:val="00CB7B7D"/>
     <w:rsid w:val="00CF03CC"/>
     <w:rsid w:val="00D37A42"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="lv-LV"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
@@ -1138,50 +1287,147 @@
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="568610985">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
+    <w:div w:id="798033603">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="975792760">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="single" w:sz="2" w:space="0" w:color="CCCCCC"/>
+            <w:left w:val="single" w:sz="2" w:space="0" w:color="CCCCCC"/>
+            <w:bottom w:val="single" w:sz="2" w:space="0" w:color="CCCCCC"/>
+            <w:right w:val="single" w:sz="2" w:space="0" w:color="CCCCCC"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1118717068">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="single" w:sz="2" w:space="0" w:color="CCCCCC"/>
+                <w:left w:val="single" w:sz="2" w:space="0" w:color="CCCCCC"/>
+                <w:bottom w:val="single" w:sz="2" w:space="0" w:color="CCCCCC"/>
+                <w:right w:val="single" w:sz="2" w:space="0" w:color="CCCCCC"/>
+              </w:divBdr>
+              <w:divsChild>
+                <w:div w:id="819620436">
+                  <w:marLeft w:val="450"/>
+                  <w:marRight w:val="450"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="single" w:sz="2" w:space="0" w:color="CCCCCC"/>
+                    <w:left w:val="single" w:sz="2" w:space="0" w:color="CCCCCC"/>
+                    <w:bottom w:val="single" w:sz="2" w:space="0" w:color="CCCCCC"/>
+                    <w:right w:val="single" w:sz="2" w:space="0" w:color="CCCCCC"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1753577428">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="75"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="single" w:sz="2" w:space="0" w:color="CCCCCC"/>
+                        <w:left w:val="single" w:sz="2" w:space="0" w:color="CCCCCC"/>
+                        <w:bottom w:val="single" w:sz="2" w:space="0" w:color="CCCCCC"/>
+                        <w:right w:val="single" w:sz="2" w:space="0" w:color="CCCCCC"/>
+                      </w:divBdr>
+                      <w:divsChild>
+                        <w:div w:id="305860335">
+                          <w:marLeft w:val="0"/>
+                          <w:marRight w:val="0"/>
+                          <w:marTop w:val="75"/>
+                          <w:marBottom w:val="75"/>
+                          <w:divBdr>
+                            <w:top w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
+                            <w:left w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
+                            <w:bottom w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
+                            <w:right w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
+                          </w:divBdr>
+                          <w:divsChild>
+                            <w:div w:id="716587086">
+                              <w:marLeft w:val="450"/>
+                              <w:marRight w:val="450"/>
+                              <w:marTop w:val="75"/>
+                              <w:marBottom w:val="75"/>
+                              <w:divBdr>
+                                <w:top w:val="single" w:sz="2" w:space="0" w:color="CCCCCC"/>
+                                <w:left w:val="single" w:sz="2" w:space="0" w:color="CCCCCC"/>
+                                <w:bottom w:val="single" w:sz="2" w:space="0" w:color="CCCCCC"/>
+                                <w:right w:val="single" w:sz="2" w:space="0" w:color="CCCCCC"/>
+                              </w:divBdr>
+                            </w:div>
+                          </w:divsChild>
+                        </w:div>
+                      </w:divsChild>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+              </w:divsChild>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
+    </w:div>
     <w:div w:id="1254775625">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1513689109">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
@@ -1478,69 +1724,69 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>122</Words>
-  <Characters>71</Characters>
+  <Words>171</Words>
+  <Characters>99</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>1</Lines>
   <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Nosaukums</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>LR IEM IC Zemgale</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>192</CharactersWithSpaces>
+  <CharactersWithSpaces>269</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Inta Kristapura-Nīmane</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>