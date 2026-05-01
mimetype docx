--- v0 (2025-10-13)
+++ v1 (2026-05-01)
@@ -1,510 +1,456 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w14:paraId="7B1F86BB" w14:textId="77777777" w:rsidR="006D392B" w:rsidRPr="00B4171D" w:rsidRDefault="006D392B" w:rsidP="006D392B">
+    <w:p w14:paraId="2E3538EC" w14:textId="77777777" w:rsidR="001973FC" w:rsidRDefault="001973FC" w:rsidP="001973FC">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:shd w:val="clear" w:color="auto" w:fill="F5F5F5"/>
-        <w:rPr>
-[...2 lines deleted...]
-        </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00B4171D">
-[...3 lines deleted...]
-        </w:rPr>
+      <w:r>
         <w:t>Licencēto</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00B4171D">
-[...3 lines deleted...]
-        </w:rPr>
+      <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00B4171D">
-[...3 lines deleted...]
-        </w:rPr>
+      <w:r>
         <w:t>pirotehnisko</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00B4171D">
-[...3 lines deleted...]
-        </w:rPr>
+      <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00B4171D">
-[...3 lines deleted...]
-        </w:rPr>
+      <w:r>
         <w:t>pakalpojumu</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00B4171D">
-[...3 lines deleted...]
-        </w:rPr>
+      <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00B4171D">
-[...3 lines deleted...]
-        </w:rPr>
+      <w:r>
         <w:t>sniedzēju</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00B4171D">
-[...3 lines deleted...]
-        </w:rPr>
+      <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00B4171D">
-[...3 lines deleted...]
-        </w:rPr>
+      <w:r>
         <w:t>saraksts</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
           <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
           <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
           <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
         </w:tblBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:tblCellMar>
           <w:top w:w="15" w:type="dxa"/>
           <w:left w:w="15" w:type="dxa"/>
           <w:bottom w:w="15" w:type="dxa"/>
           <w:right w:w="15" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="254"/>
         <w:gridCol w:w="2507"/>
         <w:gridCol w:w="1257"/>
         <w:gridCol w:w="3066"/>
         <w:gridCol w:w="1393"/>
         <w:gridCol w:w="679"/>
         <w:gridCol w:w="1034"/>
       </w:tblGrid>
-      <w:tr w:rsidR="006D392B" w14:paraId="715EEE29" w14:textId="77777777" w:rsidTr="006D392B">
-[...28 lines deleted...]
-          <w:p w14:paraId="799FEA80" w14:textId="05EBF8F7" w:rsidR="006D392B" w:rsidRDefault="006D392B">
+      <w:tr w:rsidR="001973FC" w14:paraId="59B87984" w14:textId="77777777" w:rsidTr="001973FC">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4AD57B91" w14:textId="77777777" w:rsidR="001973FC" w:rsidRDefault="001973FC"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7AF24E9A" w14:textId="77777777" w:rsidR="001973FC" w:rsidRDefault="001973FC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t>Uzņ</w:t>
-[...13 lines deleted...]
-              <w:t>muma</w:t>
+              <w:t>Uzņemuma</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>nosaukums</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="06F4180E" w14:textId="77777777" w:rsidR="006D392B" w:rsidRDefault="006D392B">
+          <w:p w14:paraId="3CBE5D7C" w14:textId="77777777" w:rsidR="001973FC" w:rsidRDefault="001973FC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Reģ.Nr</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5D4B85C2" w14:textId="77777777" w:rsidR="006D392B" w:rsidRDefault="006D392B">
+          <w:p w14:paraId="6E153B7B" w14:textId="77777777" w:rsidR="001973FC" w:rsidRDefault="001973FC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Juridiskā</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>adrese</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="355757EB" w14:textId="77777777" w:rsidR="006D392B" w:rsidRDefault="006D392B">
+          <w:p w14:paraId="3F97CAEE" w14:textId="77777777" w:rsidR="001973FC" w:rsidRDefault="001973FC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Tālrunis</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="72D4902F" w14:textId="77777777" w:rsidR="006D392B" w:rsidRDefault="006D392B">
+          <w:p w14:paraId="3D50E002" w14:textId="77777777" w:rsidR="001973FC" w:rsidRDefault="001973FC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Lic.Nr</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5FAC55A8" w14:textId="77777777" w:rsidR="006D392B" w:rsidRDefault="006D392B">
+          <w:p w14:paraId="62AE7482" w14:textId="77777777" w:rsidR="001973FC" w:rsidRDefault="001973FC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Izsniegta</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006D392B" w14:paraId="6DCC55BC" w14:textId="77777777" w:rsidTr="006D392B">
-[...13 lines deleted...]
-          <w:p w14:paraId="61E39CD2" w14:textId="77777777" w:rsidR="006D392B" w:rsidRDefault="006D392B">
+      <w:tr w:rsidR="001973FC" w14:paraId="3CBE1B33" w14:textId="77777777" w:rsidTr="001973FC">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="151A9213" w14:textId="77777777" w:rsidR="001973FC" w:rsidRDefault="001973FC">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7403FCED" w14:textId="77777777" w:rsidR="006D392B" w:rsidRDefault="006D392B">
+          <w:p w14:paraId="3762A391" w14:textId="77777777" w:rsidR="001973FC" w:rsidRDefault="001973FC">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>ALDI SIA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="580B0BBA" w14:textId="77777777" w:rsidR="006D392B" w:rsidRDefault="006D392B">
+          <w:p w14:paraId="5E29C226" w14:textId="77777777" w:rsidR="001973FC" w:rsidRDefault="001973FC">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>47403004751</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3ACDD3AF" w14:textId="77777777" w:rsidR="006D392B" w:rsidRDefault="006D392B">
+          <w:p w14:paraId="030A08CB" w14:textId="77777777" w:rsidR="001973FC" w:rsidRDefault="001973FC">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Ogres </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>nov.</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>Ogresgala</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>pag</w:t>
@@ -522,185 +468,185 @@
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>Jaunrubeņi</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="053EB6BF" w14:textId="77777777" w:rsidR="006D392B" w:rsidRDefault="006D392B">
+          <w:p w14:paraId="3300172F" w14:textId="77777777" w:rsidR="001973FC" w:rsidRDefault="001973FC">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">29252929 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="51F56C84" w14:textId="77777777" w:rsidR="006D392B" w:rsidRDefault="006D392B">
+          <w:p w14:paraId="25862BD6" w14:textId="77777777" w:rsidR="001973FC" w:rsidRDefault="001973FC">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>13/4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4F50E775" w14:textId="77777777" w:rsidR="006D392B" w:rsidRDefault="006D392B">
+          <w:p w14:paraId="274C7F58" w14:textId="77777777" w:rsidR="001973FC" w:rsidRDefault="001973FC">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>15.02.2013</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006D392B" w14:paraId="072FB270" w14:textId="77777777" w:rsidTr="006D392B">
-[...13 lines deleted...]
-          <w:p w14:paraId="5301EC28" w14:textId="77777777" w:rsidR="006D392B" w:rsidRDefault="006D392B">
+      <w:tr w:rsidR="001973FC" w14:paraId="5F23A81E" w14:textId="77777777" w:rsidTr="001973FC">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="64265143" w14:textId="77777777" w:rsidR="001973FC" w:rsidRDefault="001973FC">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0BCD92E0" w14:textId="77777777" w:rsidR="006D392B" w:rsidRDefault="006D392B">
+          <w:p w14:paraId="2D085A19" w14:textId="77777777" w:rsidR="001973FC" w:rsidRDefault="001973FC">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>COPE PRIEKAM SIA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="688854C5" w14:textId="77777777" w:rsidR="006D392B" w:rsidRDefault="006D392B">
+          <w:p w14:paraId="347533FE" w14:textId="77777777" w:rsidR="001973FC" w:rsidRDefault="001973FC">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>44103061527</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5128E8A6" w14:textId="77777777" w:rsidR="006D392B" w:rsidRDefault="006D392B">
+          <w:p w14:paraId="0F5878FC" w14:textId="77777777" w:rsidR="001973FC" w:rsidRDefault="001973FC">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>Cēsu</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>nov.</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>Cēsis</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
@@ -715,185 +661,185 @@
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>iela</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve"> 2a - 48 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="29721567" w14:textId="77777777" w:rsidR="006D392B" w:rsidRDefault="006D392B">
+          <w:p w14:paraId="502609A1" w14:textId="77777777" w:rsidR="001973FC" w:rsidRDefault="001973FC">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">26123398 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="18ABD5E1" w14:textId="77777777" w:rsidR="006D392B" w:rsidRDefault="006D392B">
+          <w:p w14:paraId="5E4C3429" w14:textId="77777777" w:rsidR="001973FC" w:rsidRDefault="001973FC">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>13/3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1338DAD4" w14:textId="77777777" w:rsidR="006D392B" w:rsidRDefault="006D392B">
+          <w:p w14:paraId="2C79FE75" w14:textId="77777777" w:rsidR="001973FC" w:rsidRDefault="001973FC">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>15.02.2013</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006D392B" w14:paraId="14D71F69" w14:textId="77777777" w:rsidTr="006D392B">
-[...13 lines deleted...]
-          <w:p w14:paraId="4BDD27BD" w14:textId="77777777" w:rsidR="006D392B" w:rsidRDefault="006D392B">
+      <w:tr w:rsidR="001973FC" w14:paraId="4FCFB830" w14:textId="77777777" w:rsidTr="001973FC">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="75F56A07" w14:textId="77777777" w:rsidR="001973FC" w:rsidRDefault="001973FC">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7E4A4836" w14:textId="77777777" w:rsidR="006D392B" w:rsidRDefault="006D392B">
+          <w:p w14:paraId="62F1744B" w14:textId="77777777" w:rsidR="001973FC" w:rsidRDefault="001973FC">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>DZIRKSTELĪTE SIA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="02C1358F" w14:textId="77777777" w:rsidR="006D392B" w:rsidRDefault="006D392B">
+          <w:p w14:paraId="640754DC" w14:textId="77777777" w:rsidR="001973FC" w:rsidRDefault="001973FC">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>44103023648</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="49305ED4" w14:textId="77777777" w:rsidR="006D392B" w:rsidRDefault="006D392B">
+          <w:p w14:paraId="084F602E" w14:textId="77777777" w:rsidR="001973FC" w:rsidRDefault="001973FC">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>Valmieras</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>nov.</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>Valmiera</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
@@ -908,185 +854,185 @@
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>iela</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve"> 8d </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5FB2C77A" w14:textId="77777777" w:rsidR="006D392B" w:rsidRDefault="006D392B">
+          <w:p w14:paraId="68297989" w14:textId="77777777" w:rsidR="001973FC" w:rsidRDefault="001973FC">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">29480878 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="689B89B4" w14:textId="77777777" w:rsidR="006D392B" w:rsidRDefault="006D392B">
+          <w:p w14:paraId="1A2858C9" w14:textId="77777777" w:rsidR="001973FC" w:rsidRDefault="001973FC">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>5-2017.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="31FEBE4B" w14:textId="77777777" w:rsidR="006D392B" w:rsidRDefault="006D392B">
+          <w:p w14:paraId="18E2CC99" w14:textId="77777777" w:rsidR="001973FC" w:rsidRDefault="001973FC">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>07.07.2017</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006D392B" w14:paraId="4A654A5D" w14:textId="77777777" w:rsidTr="006D392B">
-[...13 lines deleted...]
-          <w:p w14:paraId="1BDCC2A8" w14:textId="77777777" w:rsidR="006D392B" w:rsidRDefault="006D392B">
+      <w:tr w:rsidR="001973FC" w14:paraId="42D5FA00" w14:textId="77777777" w:rsidTr="001973FC">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6ED9E286" w14:textId="77777777" w:rsidR="001973FC" w:rsidRDefault="001973FC">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7F2473C1" w14:textId="77777777" w:rsidR="006D392B" w:rsidRDefault="006D392B">
+          <w:p w14:paraId="37D42DC2" w14:textId="77777777" w:rsidR="001973FC" w:rsidRDefault="001973FC">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>FAVILLE SIA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3479B351" w14:textId="77777777" w:rsidR="006D392B" w:rsidRDefault="006D392B">
+          <w:p w14:paraId="61EC47B6" w14:textId="77777777" w:rsidR="001973FC" w:rsidRDefault="001973FC">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>44103073278</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3BE0FC2C" w14:textId="77777777" w:rsidR="006D392B" w:rsidRDefault="006D392B">
+          <w:p w14:paraId="408801F6" w14:textId="77777777" w:rsidR="001973FC" w:rsidRDefault="001973FC">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>Limbažu</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>nov.</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>Skultes</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
@@ -1117,893 +1063,893 @@
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>iela</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve"> 2 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="41370458" w14:textId="77777777" w:rsidR="006D392B" w:rsidRDefault="006D392B">
+          <w:p w14:paraId="3CC002F9" w14:textId="77777777" w:rsidR="001973FC" w:rsidRDefault="001973FC">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">26809566; 29207707 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="76AE6E12" w14:textId="77777777" w:rsidR="006D392B" w:rsidRDefault="006D392B">
+          <w:p w14:paraId="2D3EE4AC" w14:textId="77777777" w:rsidR="001973FC" w:rsidRDefault="001973FC">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>1557</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1CC19B08" w14:textId="77777777" w:rsidR="006D392B" w:rsidRDefault="006D392B">
+          <w:p w14:paraId="60D768A2" w14:textId="77777777" w:rsidR="001973FC" w:rsidRDefault="001973FC">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>20.04.2012</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006D392B" w14:paraId="2F695E73" w14:textId="77777777" w:rsidTr="006D392B">
-[...13 lines deleted...]
-          <w:p w14:paraId="2AE29E10" w14:textId="77777777" w:rsidR="006D392B" w:rsidRDefault="006D392B">
+      <w:tr w:rsidR="001973FC" w14:paraId="4343CF1D" w14:textId="77777777" w:rsidTr="001973FC">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="25E4A21A" w14:textId="77777777" w:rsidR="001973FC" w:rsidRDefault="001973FC">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="52D6A234" w14:textId="77777777" w:rsidR="006D392B" w:rsidRDefault="006D392B">
+          <w:p w14:paraId="4F2B7997" w14:textId="77777777" w:rsidR="001973FC" w:rsidRDefault="001973FC">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>INTERNATIONAL FIREWORKS DESIGN SIA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0F198F4B" w14:textId="77777777" w:rsidR="006D392B" w:rsidRDefault="006D392B">
+          <w:p w14:paraId="51E46DE5" w14:textId="77777777" w:rsidR="001973FC" w:rsidRDefault="001973FC">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>40103821281</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="629AE106" w14:textId="77777777" w:rsidR="006D392B" w:rsidRDefault="006D392B">
+          <w:p w14:paraId="4358D471" w14:textId="77777777" w:rsidR="001973FC" w:rsidRDefault="001973FC">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>Rīga</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>Eksporta</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>iela</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve"> 12 - 251 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6AB78688" w14:textId="77777777" w:rsidR="006D392B" w:rsidRDefault="006D392B">
+          <w:p w14:paraId="41DABC42" w14:textId="77777777" w:rsidR="001973FC" w:rsidRDefault="001973FC">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">25993456 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1DB10A11" w14:textId="77777777" w:rsidR="006D392B" w:rsidRDefault="006D392B">
+          <w:p w14:paraId="7F74F535" w14:textId="77777777" w:rsidR="001973FC" w:rsidRDefault="001973FC">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>14/26</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2BDBEEEA" w14:textId="77777777" w:rsidR="006D392B" w:rsidRDefault="006D392B">
+          <w:p w14:paraId="44EFEC2A" w14:textId="77777777" w:rsidR="001973FC" w:rsidRDefault="001973FC">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>28.11.2014</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006D392B" w14:paraId="58480E03" w14:textId="77777777" w:rsidTr="006D392B">
-[...13 lines deleted...]
-          <w:p w14:paraId="78593AA4" w14:textId="77777777" w:rsidR="006D392B" w:rsidRDefault="006D392B">
+      <w:tr w:rsidR="001973FC" w14:paraId="7344DD89" w14:textId="77777777" w:rsidTr="001973FC">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1B6D6CCB" w14:textId="77777777" w:rsidR="001973FC" w:rsidRDefault="001973FC">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="122B8FC1" w14:textId="77777777" w:rsidR="006D392B" w:rsidRDefault="006D392B">
+          <w:p w14:paraId="4FF378BE" w14:textId="77777777" w:rsidR="001973FC" w:rsidRDefault="001973FC">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>ODA LUX SIA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2C36A16D" w14:textId="77777777" w:rsidR="006D392B" w:rsidRDefault="006D392B">
+          <w:p w14:paraId="4A6BF86D" w14:textId="77777777" w:rsidR="001973FC" w:rsidRDefault="001973FC">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>40003105937</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="46DBA2EC" w14:textId="77777777" w:rsidR="006D392B" w:rsidRDefault="006D392B">
+          <w:p w14:paraId="2B263A8D" w14:textId="77777777" w:rsidR="001973FC" w:rsidRDefault="001973FC">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>Rīga</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>Laimdotas</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>iela</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve"> 61 - 28 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="730606C8" w14:textId="77777777" w:rsidR="006D392B" w:rsidRDefault="006D392B">
+          <w:p w14:paraId="74A0FB9A" w14:textId="77777777" w:rsidR="001973FC" w:rsidRDefault="001973FC">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">29174411 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="493F18B2" w14:textId="77777777" w:rsidR="006D392B" w:rsidRDefault="006D392B">
+          <w:p w14:paraId="5EE12E9E" w14:textId="77777777" w:rsidR="001973FC" w:rsidRDefault="001973FC">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>13/14</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="14A35030" w14:textId="77777777" w:rsidR="006D392B" w:rsidRDefault="006D392B">
+          <w:p w14:paraId="7FC63DFC" w14:textId="77777777" w:rsidR="001973FC" w:rsidRDefault="001973FC">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>09.08.2013</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006D392B" w14:paraId="0D749245" w14:textId="77777777" w:rsidTr="006D392B">
-[...13 lines deleted...]
-          <w:p w14:paraId="5F4E7B5B" w14:textId="77777777" w:rsidR="006D392B" w:rsidRDefault="006D392B">
+      <w:tr w:rsidR="001973FC" w14:paraId="4F9C8092" w14:textId="77777777" w:rsidTr="001973FC">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="33F3CDAD" w14:textId="77777777" w:rsidR="001973FC" w:rsidRDefault="001973FC">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="60DF2BF9" w14:textId="77777777" w:rsidR="006D392B" w:rsidRDefault="006D392B">
+          <w:p w14:paraId="2B2637E5" w14:textId="77777777" w:rsidR="001973FC" w:rsidRDefault="001973FC">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>OUTDOORS SIA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6CA6C818" w14:textId="77777777" w:rsidR="006D392B" w:rsidRDefault="006D392B">
+          <w:p w14:paraId="743B220E" w14:textId="77777777" w:rsidR="001973FC" w:rsidRDefault="001973FC">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>40003944363</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="55573C59" w14:textId="77777777" w:rsidR="006D392B" w:rsidRDefault="006D392B">
+          <w:p w14:paraId="1B96796F" w14:textId="77777777" w:rsidR="001973FC" w:rsidRDefault="001973FC">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>Rīga</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>Rūpniecības</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>iela</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve"> 19 - 23 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0EB31773" w14:textId="77777777" w:rsidR="006D392B" w:rsidRDefault="006D392B">
+          <w:p w14:paraId="76BD6506" w14:textId="77777777" w:rsidR="001973FC" w:rsidRDefault="001973FC">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">26420890 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="07974696" w14:textId="77777777" w:rsidR="006D392B" w:rsidRDefault="006D392B">
+          <w:p w14:paraId="5AD97EE1" w14:textId="77777777" w:rsidR="001973FC" w:rsidRDefault="001973FC">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>14/18</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="517B979F" w14:textId="77777777" w:rsidR="006D392B" w:rsidRDefault="006D392B">
+          <w:p w14:paraId="64E56690" w14:textId="77777777" w:rsidR="001973FC" w:rsidRDefault="001973FC">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>17.10.2014</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006D392B" w14:paraId="28914091" w14:textId="77777777" w:rsidTr="006D392B">
-[...13 lines deleted...]
-          <w:p w14:paraId="4C1C1CEF" w14:textId="77777777" w:rsidR="006D392B" w:rsidRDefault="006D392B">
+      <w:tr w:rsidR="001973FC" w14:paraId="082DB707" w14:textId="77777777" w:rsidTr="001973FC">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="41FD4E36" w14:textId="77777777" w:rsidR="001973FC" w:rsidRDefault="001973FC">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6D8EDBAE" w14:textId="77777777" w:rsidR="006D392B" w:rsidRDefault="006D392B">
+          <w:p w14:paraId="2DAE3A0C" w14:textId="77777777" w:rsidR="001973FC" w:rsidRDefault="001973FC">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>PETARDE LTD SIA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1C8EA0C4" w14:textId="77777777" w:rsidR="006D392B" w:rsidRDefault="006D392B">
+          <w:p w14:paraId="0FF59C54" w14:textId="77777777" w:rsidR="001973FC" w:rsidRDefault="001973FC">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>40003872737</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="26BA511A" w14:textId="77777777" w:rsidR="006D392B" w:rsidRDefault="006D392B">
+          <w:p w14:paraId="5C7AFE4F" w14:textId="77777777" w:rsidR="001973FC" w:rsidRDefault="001973FC">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>Rīga</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>Ūnijas</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>iela</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve"> 76 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="54C61A60" w14:textId="77777777" w:rsidR="006D392B" w:rsidRDefault="006D392B">
+          <w:p w14:paraId="757AF496" w14:textId="77777777" w:rsidR="001973FC" w:rsidRDefault="001973FC">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">29333555; 27809809 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4EEEBD1A" w14:textId="77777777" w:rsidR="006D392B" w:rsidRDefault="006D392B">
+          <w:p w14:paraId="0906212C" w14:textId="77777777" w:rsidR="001973FC" w:rsidRDefault="001973FC">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>4-2017.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="37D95B53" w14:textId="77777777" w:rsidR="006D392B" w:rsidRDefault="006D392B">
+          <w:p w14:paraId="4B334011" w14:textId="77777777" w:rsidR="001973FC" w:rsidRDefault="001973FC">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>12.06.2017</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006D392B" w14:paraId="4DCFF8C2" w14:textId="77777777" w:rsidTr="006D392B">
-[...13 lines deleted...]
-          <w:p w14:paraId="6766C41A" w14:textId="77777777" w:rsidR="006D392B" w:rsidRDefault="006D392B">
+      <w:tr w:rsidR="001973FC" w14:paraId="6497680C" w14:textId="77777777" w:rsidTr="001973FC">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5CD33BC4" w14:textId="77777777" w:rsidR="001973FC" w:rsidRDefault="001973FC">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6C7E19F2" w14:textId="77777777" w:rsidR="006D392B" w:rsidRDefault="006D392B">
+          <w:p w14:paraId="2EA8BF32" w14:textId="77777777" w:rsidR="001973FC" w:rsidRDefault="001973FC">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>PIROTEKS BALT SIA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3CB64676" w14:textId="77777777" w:rsidR="006D392B" w:rsidRDefault="006D392B">
+          <w:p w14:paraId="1ABBB7B5" w14:textId="77777777" w:rsidR="001973FC" w:rsidRDefault="001973FC">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>43603018758</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="37B9E5EC" w14:textId="77777777" w:rsidR="006D392B" w:rsidRDefault="006D392B">
+          <w:p w14:paraId="2E836CBA" w14:textId="77777777" w:rsidR="001973FC" w:rsidRDefault="001973FC">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>Jelgavas</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>nov.</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>Ozolnieku</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
@@ -2034,185 +1980,185 @@
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>iela</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve"> 21b - 1b </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="71B66C64" w14:textId="77777777" w:rsidR="006D392B" w:rsidRDefault="006D392B">
+          <w:p w14:paraId="02EEEA79" w14:textId="77777777" w:rsidR="001973FC" w:rsidRDefault="001973FC">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">63050305 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7E693A7A" w14:textId="77777777" w:rsidR="006D392B" w:rsidRDefault="006D392B">
+          <w:p w14:paraId="22A5E1B3" w14:textId="77777777" w:rsidR="001973FC" w:rsidRDefault="001973FC">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>1469</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="25F547CB" w14:textId="77777777" w:rsidR="006D392B" w:rsidRDefault="006D392B">
+          <w:p w14:paraId="50D05D48" w14:textId="77777777" w:rsidR="001973FC" w:rsidRDefault="001973FC">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>02.06.2011</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006D392B" w14:paraId="55154B7C" w14:textId="77777777" w:rsidTr="006D392B">
-[...13 lines deleted...]
-          <w:p w14:paraId="3E87054A" w14:textId="77777777" w:rsidR="006D392B" w:rsidRDefault="006D392B">
+      <w:tr w:rsidR="001973FC" w14:paraId="5CBFBCCE" w14:textId="77777777" w:rsidTr="001973FC">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1F7F8CD9" w14:textId="77777777" w:rsidR="001973FC" w:rsidRDefault="001973FC">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5CE2C76A" w14:textId="77777777" w:rsidR="006D392B" w:rsidRDefault="006D392B">
+          <w:p w14:paraId="7B4B174D" w14:textId="77777777" w:rsidR="001973FC" w:rsidRDefault="001973FC">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>RĪGAS PIROTEHNIKA SIA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="03091E0E" w14:textId="77777777" w:rsidR="006D392B" w:rsidRDefault="006D392B">
+          <w:p w14:paraId="0AC9E734" w14:textId="77777777" w:rsidR="001973FC" w:rsidRDefault="001973FC">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>40003148620</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0FD2ABD2" w14:textId="77777777" w:rsidR="006D392B" w:rsidRDefault="006D392B">
+          <w:p w14:paraId="7EB75DAD" w14:textId="77777777" w:rsidR="001973FC" w:rsidRDefault="001973FC">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>Ropažu</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>nov.</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>Stopiņu</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
@@ -2227,469 +2173,469 @@
               <w:t xml:space="preserve">., </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>Arsenāls</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="20165BA1" w14:textId="77777777" w:rsidR="006D392B" w:rsidRDefault="006D392B">
+          <w:p w14:paraId="5B91A0FE" w14:textId="77777777" w:rsidR="001973FC" w:rsidRDefault="001973FC">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">29207707, 29214146 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="14C5ECC8" w14:textId="77777777" w:rsidR="006D392B" w:rsidRDefault="006D392B">
+          <w:p w14:paraId="7CDA26E2" w14:textId="77777777" w:rsidR="001973FC" w:rsidRDefault="001973FC">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>1513</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="08197E77" w14:textId="77777777" w:rsidR="006D392B" w:rsidRDefault="006D392B">
+          <w:p w14:paraId="58129A8B" w14:textId="77777777" w:rsidR="001973FC" w:rsidRDefault="001973FC">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>28.11.2011</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006D392B" w14:paraId="1B2C62F4" w14:textId="77777777" w:rsidTr="006D392B">
-[...13 lines deleted...]
-          <w:p w14:paraId="2CFDACFD" w14:textId="77777777" w:rsidR="006D392B" w:rsidRDefault="006D392B">
+      <w:tr w:rsidR="001973FC" w14:paraId="46EE95F6" w14:textId="77777777" w:rsidTr="001973FC">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="42BB23C5" w14:textId="77777777" w:rsidR="001973FC" w:rsidRDefault="001973FC">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1AE230B1" w14:textId="77777777" w:rsidR="006D392B" w:rsidRDefault="006D392B">
+          <w:p w14:paraId="20581CDA" w14:textId="77777777" w:rsidR="001973FC" w:rsidRDefault="001973FC">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>SĪLIS SIA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7272B46A" w14:textId="77777777" w:rsidR="006D392B" w:rsidRDefault="006D392B">
+          <w:p w14:paraId="6F579A54" w14:textId="77777777" w:rsidR="001973FC" w:rsidRDefault="001973FC">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>44102009755</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3580369A" w14:textId="77777777" w:rsidR="006D392B" w:rsidRDefault="006D392B">
+          <w:p w14:paraId="0EC87F21" w14:textId="77777777" w:rsidR="001973FC" w:rsidRDefault="001973FC">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>Valmieras</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>nov.</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>Valmiera</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve">, Lodes </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>iela</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve"> 1c </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="12BB8199" w14:textId="77777777" w:rsidR="006D392B" w:rsidRDefault="006D392B">
+          <w:p w14:paraId="3CC1DD25" w14:textId="77777777" w:rsidR="001973FC" w:rsidRDefault="001973FC">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">64233017 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3E678148" w14:textId="77777777" w:rsidR="006D392B" w:rsidRDefault="006D392B">
+          <w:p w14:paraId="744DAB35" w14:textId="77777777" w:rsidR="001973FC" w:rsidRDefault="001973FC">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>1667</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="23D77190" w14:textId="77777777" w:rsidR="006D392B" w:rsidRDefault="006D392B">
+          <w:p w14:paraId="62ADF721" w14:textId="77777777" w:rsidR="001973FC" w:rsidRDefault="001973FC">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>20.12.2012</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006D392B" w14:paraId="478F7904" w14:textId="77777777" w:rsidTr="006D392B">
-[...13 lines deleted...]
-          <w:p w14:paraId="10DCE29E" w14:textId="77777777" w:rsidR="006D392B" w:rsidRDefault="006D392B">
+      <w:tr w:rsidR="001973FC" w14:paraId="10D1C2EB" w14:textId="77777777" w:rsidTr="001973FC">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="49FBEA90" w14:textId="77777777" w:rsidR="001973FC" w:rsidRDefault="001973FC">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="04EE6ED1" w14:textId="77777777" w:rsidR="006D392B" w:rsidRDefault="006D392B">
+          <w:p w14:paraId="60627B3D" w14:textId="77777777" w:rsidR="001973FC" w:rsidRDefault="001973FC">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>UGUNSMEISTARS SIA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4A1DE9DE" w14:textId="77777777" w:rsidR="006D392B" w:rsidRDefault="006D392B">
+          <w:p w14:paraId="3D1EC6B3" w14:textId="77777777" w:rsidR="001973FC" w:rsidRDefault="001973FC">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>40003619700</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="78A1CE59" w14:textId="77777777" w:rsidR="006D392B" w:rsidRDefault="006D392B">
+          <w:p w14:paraId="60B99E50" w14:textId="77777777" w:rsidR="001973FC" w:rsidRDefault="001973FC">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>Rīga</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>Gobas</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>iela</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve"> 29 - 30 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="72763154" w14:textId="77777777" w:rsidR="006D392B" w:rsidRDefault="006D392B">
+          <w:p w14:paraId="4BFB425F" w14:textId="77777777" w:rsidR="001973FC" w:rsidRDefault="001973FC">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">29175499 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3B4F4D3D" w14:textId="77777777" w:rsidR="006D392B" w:rsidRDefault="006D392B">
+          <w:p w14:paraId="012E1227" w14:textId="77777777" w:rsidR="001973FC" w:rsidRDefault="001973FC">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>12-2017</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6C530263" w14:textId="77777777" w:rsidR="006D392B" w:rsidRDefault="006D392B">
+          <w:p w14:paraId="5F7B1B43" w14:textId="77777777" w:rsidR="001973FC" w:rsidRDefault="001973FC">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>08.12.2017</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="4194C8B2" w14:textId="77777777" w:rsidR="008E6B7E" w:rsidRPr="006D392B" w:rsidRDefault="008E6B7E" w:rsidP="006D392B"/>
-    <w:sectPr w:rsidR="008E6B7E" w:rsidRPr="006D392B" w:rsidSect="00F93562">
+    <w:p w14:paraId="4194C8B2" w14:textId="77777777" w:rsidR="008E6B7E" w:rsidRPr="001973FC" w:rsidRDefault="008E6B7E" w:rsidP="001973FC"/>
+    <w:sectPr w:rsidR="008E6B7E" w:rsidRPr="001973FC" w:rsidSect="00F93562">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="900" w:bottom="1440" w:left="1134" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="BA"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
@@ -2700,50 +2646,51 @@
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00DE2243"/>
     <w:rsid w:val="00024237"/>
     <w:rsid w:val="00053261"/>
     <w:rsid w:val="00077F35"/>
+    <w:rsid w:val="001973FC"/>
     <w:rsid w:val="002F377F"/>
     <w:rsid w:val="0034088B"/>
     <w:rsid w:val="004D0D81"/>
     <w:rsid w:val="00583F42"/>
     <w:rsid w:val="006701B3"/>
     <w:rsid w:val="006D392B"/>
     <w:rsid w:val="007959BC"/>
     <w:rsid w:val="008E6B7E"/>
     <w:rsid w:val="00B4171D"/>
     <w:rsid w:val="00D22BEA"/>
     <w:rsid w:val="00DE2243"/>
     <w:rsid w:val="00E84888"/>
     <w:rsid w:val="00EA1112"/>
     <w:rsid w:val="00F93562"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
@@ -3384,50 +3331,147 @@
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="794906956">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
+    <w:div w:id="901675510">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="978650347">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="single" w:sz="2" w:space="0" w:color="CCCCCC"/>
+            <w:left w:val="single" w:sz="2" w:space="0" w:color="CCCCCC"/>
+            <w:bottom w:val="single" w:sz="2" w:space="0" w:color="CCCCCC"/>
+            <w:right w:val="single" w:sz="2" w:space="0" w:color="CCCCCC"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="247082863">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="single" w:sz="2" w:space="0" w:color="CCCCCC"/>
+                <w:left w:val="single" w:sz="2" w:space="0" w:color="CCCCCC"/>
+                <w:bottom w:val="single" w:sz="2" w:space="0" w:color="CCCCCC"/>
+                <w:right w:val="single" w:sz="2" w:space="0" w:color="CCCCCC"/>
+              </w:divBdr>
+              <w:divsChild>
+                <w:div w:id="1294561645">
+                  <w:marLeft w:val="450"/>
+                  <w:marRight w:val="450"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="single" w:sz="2" w:space="0" w:color="CCCCCC"/>
+                    <w:left w:val="single" w:sz="2" w:space="0" w:color="CCCCCC"/>
+                    <w:bottom w:val="single" w:sz="2" w:space="0" w:color="CCCCCC"/>
+                    <w:right w:val="single" w:sz="2" w:space="0" w:color="CCCCCC"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="822088287">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="75"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="single" w:sz="2" w:space="0" w:color="CCCCCC"/>
+                        <w:left w:val="single" w:sz="2" w:space="0" w:color="CCCCCC"/>
+                        <w:bottom w:val="single" w:sz="2" w:space="0" w:color="CCCCCC"/>
+                        <w:right w:val="single" w:sz="2" w:space="0" w:color="CCCCCC"/>
+                      </w:divBdr>
+                      <w:divsChild>
+                        <w:div w:id="1992247713">
+                          <w:marLeft w:val="0"/>
+                          <w:marRight w:val="0"/>
+                          <w:marTop w:val="75"/>
+                          <w:marBottom w:val="75"/>
+                          <w:divBdr>
+                            <w:top w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
+                            <w:left w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
+                            <w:bottom w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
+                            <w:right w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
+                          </w:divBdr>
+                          <w:divsChild>
+                            <w:div w:id="1481267082">
+                              <w:marLeft w:val="450"/>
+                              <w:marRight w:val="450"/>
+                              <w:marTop w:val="75"/>
+                              <w:marBottom w:val="75"/>
+                              <w:divBdr>
+                                <w:top w:val="single" w:sz="2" w:space="0" w:color="CCCCCC"/>
+                                <w:left w:val="single" w:sz="2" w:space="0" w:color="CCCCCC"/>
+                                <w:bottom w:val="single" w:sz="2" w:space="0" w:color="CCCCCC"/>
+                                <w:right w:val="single" w:sz="2" w:space="0" w:color="CCCCCC"/>
+                              </w:divBdr>
+                            </w:div>
+                          </w:divsChild>
+                        </w:div>
+                      </w:divsChild>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+              </w:divsChild>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
+    </w:div>
     <w:div w:id="931357535">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1067806335">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>