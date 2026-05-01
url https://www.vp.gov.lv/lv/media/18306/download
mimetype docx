--- v2 (2026-01-01)
+++ v3 (2026-05-01)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w14:paraId="1E015675" w14:textId="77777777" w:rsidR="00900102" w:rsidRDefault="00900102" w:rsidP="00900102">
+    <w:p w14:paraId="48F6C124" w14:textId="77777777" w:rsidR="0049647D" w:rsidRDefault="0049647D" w:rsidP="0049647D">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:shd w:val="clear" w:color="auto" w:fill="F5F5F5"/>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>Licencēto</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>pirotehnisko</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>izstrādājumu</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
@@ -80,656 +80,656 @@
         <w:tblBorders>
           <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
           <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
           <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
           <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
         </w:tblBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:tblCellMar>
           <w:top w:w="15" w:type="dxa"/>
           <w:left w:w="15" w:type="dxa"/>
           <w:bottom w:w="15" w:type="dxa"/>
           <w:right w:w="15" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="255"/>
         <w:gridCol w:w="1471"/>
         <w:gridCol w:w="1257"/>
         <w:gridCol w:w="2129"/>
         <w:gridCol w:w="1824"/>
         <w:gridCol w:w="1156"/>
         <w:gridCol w:w="639"/>
         <w:gridCol w:w="1034"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00900102" w14:paraId="4E592D7F" w14:textId="77777777" w:rsidTr="00900102">
-[...28 lines deleted...]
-          <w:p w14:paraId="281E3C7C" w14:textId="77777777" w:rsidR="00900102" w:rsidRDefault="00900102">
+      <w:tr w:rsidR="0049647D" w14:paraId="2B46E961" w14:textId="77777777" w:rsidTr="0049647D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3D5C5D57" w14:textId="77777777" w:rsidR="0049647D" w:rsidRDefault="0049647D"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1B75B597" w14:textId="77777777" w:rsidR="0049647D" w:rsidRDefault="0049647D">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Uzņēmuma</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>nosaukums</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2B0335B8" w14:textId="77777777" w:rsidR="00900102" w:rsidRDefault="00900102">
+          <w:p w14:paraId="0DC41350" w14:textId="77777777" w:rsidR="0049647D" w:rsidRDefault="0049647D">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Reģ.Nr</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="35309110" w14:textId="77777777" w:rsidR="00900102" w:rsidRDefault="00900102">
+          <w:p w14:paraId="3625930B" w14:textId="77777777" w:rsidR="0049647D" w:rsidRDefault="0049647D">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Juridiskā</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>adrese</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2339D5A7" w14:textId="77777777" w:rsidR="00900102" w:rsidRDefault="00900102">
+          <w:p w14:paraId="5A86E290" w14:textId="77777777" w:rsidR="0049647D" w:rsidRDefault="0049647D">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Realizācijas</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>adrese</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7CC61C0A" w14:textId="77777777" w:rsidR="00900102" w:rsidRDefault="00900102">
+          <w:p w14:paraId="03AE98CA" w14:textId="77777777" w:rsidR="0049647D" w:rsidRDefault="0049647D">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Tālrunis</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="572EAA8F" w14:textId="77777777" w:rsidR="00900102" w:rsidRDefault="00900102">
+          <w:p w14:paraId="5C283521" w14:textId="77777777" w:rsidR="0049647D" w:rsidRDefault="0049647D">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Lic.Nr</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="345224C3" w14:textId="77777777" w:rsidR="00900102" w:rsidRDefault="00900102">
+          <w:p w14:paraId="0D8B123A" w14:textId="77777777" w:rsidR="0049647D" w:rsidRDefault="0049647D">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Izsniegta</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00900102" w14:paraId="07B936E7" w14:textId="77777777" w:rsidTr="00900102">
-[...13 lines deleted...]
-          <w:p w14:paraId="4E33471D" w14:textId="77777777" w:rsidR="00900102" w:rsidRDefault="00900102">
+      <w:tr w:rsidR="0049647D" w14:paraId="1B762270" w14:textId="77777777" w:rsidTr="0049647D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5A73EB74" w14:textId="77777777" w:rsidR="0049647D" w:rsidRDefault="0049647D">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="203C058B" w14:textId="77777777" w:rsidR="00900102" w:rsidRDefault="00900102">
+          <w:p w14:paraId="2C1CAA57" w14:textId="77777777" w:rsidR="0049647D" w:rsidRDefault="0049647D">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>ABI VELO SIA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="39AD6F73" w14:textId="77777777" w:rsidR="00900102" w:rsidRDefault="00900102">
+          <w:p w14:paraId="62BFA658" w14:textId="77777777" w:rsidR="0049647D" w:rsidRDefault="0049647D">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>42103064718</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4D997355" w14:textId="77777777" w:rsidR="00900102" w:rsidRDefault="00900102">
+          <w:p w14:paraId="6D5D5688" w14:textId="77777777" w:rsidR="0049647D" w:rsidRDefault="0049647D">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>Liepāja</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>Ugāles</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>iela</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve"> 4 - 71 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="12EA5494" w14:textId="77777777" w:rsidR="00900102" w:rsidRDefault="00900102">
+          <w:p w14:paraId="30CD9412" w14:textId="77777777" w:rsidR="0049647D" w:rsidRDefault="0049647D">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>Liepāja</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>Ganību</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>iela</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve"> 82</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="42BB7D4B" w14:textId="77777777" w:rsidR="00900102" w:rsidRDefault="00900102">
+          <w:p w14:paraId="59B64955" w14:textId="77777777" w:rsidR="0049647D" w:rsidRDefault="0049647D">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">29544101 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2DC283AF" w14:textId="77777777" w:rsidR="00900102" w:rsidRDefault="00900102">
+          <w:p w14:paraId="41283711" w14:textId="77777777" w:rsidR="0049647D" w:rsidRDefault="0049647D">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>13/25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1A429776" w14:textId="77777777" w:rsidR="00900102" w:rsidRDefault="00900102">
+          <w:p w14:paraId="3ED56450" w14:textId="77777777" w:rsidR="0049647D" w:rsidRDefault="0049647D">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>22.11.2013</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00900102" w14:paraId="20EED7C3" w14:textId="77777777" w:rsidTr="00900102">
-[...13 lines deleted...]
-          <w:p w14:paraId="677BF5C3" w14:textId="77777777" w:rsidR="00900102" w:rsidRDefault="00900102">
+      <w:tr w:rsidR="0049647D" w14:paraId="0C061BCF" w14:textId="77777777" w:rsidTr="0049647D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1E13E035" w14:textId="77777777" w:rsidR="0049647D" w:rsidRDefault="0049647D">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="19901C60" w14:textId="77777777" w:rsidR="00900102" w:rsidRDefault="00900102">
+          <w:p w14:paraId="7B8D0999" w14:textId="77777777" w:rsidR="0049647D" w:rsidRDefault="0049647D">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>ALDI SIA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="489D3CE1" w14:textId="77777777" w:rsidR="00900102" w:rsidRDefault="00900102">
+          <w:p w14:paraId="6CB62332" w14:textId="77777777" w:rsidR="0049647D" w:rsidRDefault="0049647D">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>47403004751</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="533571CF" w14:textId="77777777" w:rsidR="00900102" w:rsidRDefault="00900102">
+          <w:p w14:paraId="227135AB" w14:textId="77777777" w:rsidR="0049647D" w:rsidRDefault="0049647D">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Ogres </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>nov.</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>Ogresgala</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>pag</w:t>
@@ -747,51 +747,51 @@
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>Jaunrubeņi</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="445BE585" w14:textId="77777777" w:rsidR="00900102" w:rsidRDefault="00900102">
+          <w:p w14:paraId="6C24A860" w14:textId="77777777" w:rsidR="0049647D" w:rsidRDefault="0049647D">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Ogres </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>Novads</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>Ogresgala</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>pag</w:t>
@@ -853,848 +853,848 @@
               <w:t>, "</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>Jaunrubeņi</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t>"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1480F88F" w14:textId="77777777" w:rsidR="00900102" w:rsidRDefault="00900102">
+          <w:p w14:paraId="555C611C" w14:textId="77777777" w:rsidR="0049647D" w:rsidRDefault="0049647D">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">29252929 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="32CC463D" w14:textId="77777777" w:rsidR="00900102" w:rsidRDefault="00900102">
+          <w:p w14:paraId="54066149" w14:textId="77777777" w:rsidR="0049647D" w:rsidRDefault="0049647D">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>1563</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="61AF6627" w14:textId="77777777" w:rsidR="00900102" w:rsidRDefault="00900102">
+          <w:p w14:paraId="13CF1FDD" w14:textId="77777777" w:rsidR="0049647D" w:rsidRDefault="0049647D">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>26.04.2012</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00900102" w14:paraId="22C1C890" w14:textId="77777777" w:rsidTr="00900102">
-[...13 lines deleted...]
-          <w:p w14:paraId="05D81568" w14:textId="77777777" w:rsidR="00900102" w:rsidRDefault="00900102">
+      <w:tr w:rsidR="0049647D" w14:paraId="35C05495" w14:textId="77777777" w:rsidTr="0049647D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6165825A" w14:textId="77777777" w:rsidR="0049647D" w:rsidRDefault="0049647D">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4DB9E7C9" w14:textId="77777777" w:rsidR="00900102" w:rsidRDefault="00900102">
+          <w:p w14:paraId="0E46B2B4" w14:textId="77777777" w:rsidR="0049647D" w:rsidRDefault="0049647D">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>ATRAKCIJU PARKS DŽUNGĻI SIA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6FFDDBEA" w14:textId="77777777" w:rsidR="00900102" w:rsidRDefault="00900102">
+          <w:p w14:paraId="49426E78" w14:textId="77777777" w:rsidR="0049647D" w:rsidRDefault="0049647D">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>50203219631</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="78EA8E4D" w14:textId="77777777" w:rsidR="00900102" w:rsidRDefault="00900102">
+          <w:p w14:paraId="1494CB96" w14:textId="77777777" w:rsidR="0049647D" w:rsidRDefault="0049647D">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>Rīga</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>Mūkusalas</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>iela</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve"> 72b </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="59620832" w14:textId="77777777" w:rsidR="00900102" w:rsidRDefault="00900102">
+          <w:p w14:paraId="2B52F2BD" w14:textId="77777777" w:rsidR="0049647D" w:rsidRDefault="0049647D">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>Rīga</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>Mūkusalas</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>iela</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve"> 72B</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="20E1597B" w14:textId="77777777" w:rsidR="00900102" w:rsidRDefault="00900102">
+          <w:p w14:paraId="28370DCF" w14:textId="77777777" w:rsidR="0049647D" w:rsidRDefault="0049647D">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">27546050 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="00328C12" w14:textId="77777777" w:rsidR="00900102" w:rsidRDefault="00900102">
+          <w:p w14:paraId="63198D2C" w14:textId="77777777" w:rsidR="0049647D" w:rsidRDefault="0049647D">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>8-2019</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2E342D7C" w14:textId="77777777" w:rsidR="00900102" w:rsidRDefault="00900102">
+          <w:p w14:paraId="6649BC0E" w14:textId="77777777" w:rsidR="0049647D" w:rsidRDefault="0049647D">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>20.12.2019</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00900102" w14:paraId="3FFCC049" w14:textId="77777777" w:rsidTr="00900102">
-[...13 lines deleted...]
-          <w:p w14:paraId="7F380E5B" w14:textId="77777777" w:rsidR="00900102" w:rsidRDefault="00900102">
+      <w:tr w:rsidR="0049647D" w14:paraId="14F76F94" w14:textId="77777777" w:rsidTr="0049647D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2E799665" w14:textId="77777777" w:rsidR="0049647D" w:rsidRDefault="0049647D">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="248BB54B" w14:textId="77777777" w:rsidR="00900102" w:rsidRDefault="00900102">
+          <w:p w14:paraId="098B785C" w14:textId="77777777" w:rsidR="0049647D" w:rsidRDefault="0049647D">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>CEĻMALLAPA SIA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1EB6B805" w14:textId="77777777" w:rsidR="00900102" w:rsidRDefault="00900102">
+          <w:p w14:paraId="469528D4" w14:textId="77777777" w:rsidR="0049647D" w:rsidRDefault="0049647D">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>40103011290</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="62BE4D04" w14:textId="77777777" w:rsidR="00900102" w:rsidRDefault="00900102">
+          <w:p w14:paraId="634C2AD3" w14:textId="77777777" w:rsidR="0049647D" w:rsidRDefault="0049647D">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>Rīga</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>Beberbeķu</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>iela</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve"> 58 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="399D6AF2" w14:textId="77777777" w:rsidR="00900102" w:rsidRDefault="00900102">
+          <w:p w14:paraId="7C13CA5F" w14:textId="77777777" w:rsidR="0049647D" w:rsidRDefault="0049647D">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>Rīga</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>Kārļa</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>Ulmaņa</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>Gatve</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve"> 204</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="671C8D3E" w14:textId="77777777" w:rsidR="00900102" w:rsidRDefault="00900102">
+          <w:p w14:paraId="1E47AA08" w14:textId="77777777" w:rsidR="0049647D" w:rsidRDefault="0049647D">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">29279409 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4D6380BA" w14:textId="77777777" w:rsidR="00900102" w:rsidRDefault="00900102">
+          <w:p w14:paraId="3E52B0C6" w14:textId="77777777" w:rsidR="0049647D" w:rsidRDefault="0049647D">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>6-2019</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7D4E4D69" w14:textId="77777777" w:rsidR="00900102" w:rsidRDefault="00900102">
+          <w:p w14:paraId="05547ACB" w14:textId="77777777" w:rsidR="0049647D" w:rsidRDefault="0049647D">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>13.09.2019</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00900102" w14:paraId="2FBBEB14" w14:textId="77777777" w:rsidTr="00900102">
-[...13 lines deleted...]
-          <w:p w14:paraId="5E699632" w14:textId="77777777" w:rsidR="00900102" w:rsidRDefault="00900102">
+      <w:tr w:rsidR="0049647D" w14:paraId="35918313" w14:textId="77777777" w:rsidTr="0049647D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="73802C39" w14:textId="77777777" w:rsidR="0049647D" w:rsidRDefault="0049647D">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="13B3E8AA" w14:textId="77777777" w:rsidR="00900102" w:rsidRDefault="00900102">
+          <w:p w14:paraId="172D6E09" w14:textId="77777777" w:rsidR="0049647D" w:rsidRDefault="0049647D">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">CH SIA </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>SIA</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="77F175D4" w14:textId="77777777" w:rsidR="00900102" w:rsidRDefault="00900102">
+          <w:p w14:paraId="44E31554" w14:textId="77777777" w:rsidR="0049647D" w:rsidRDefault="0049647D">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>41503088799</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="05424F70" w14:textId="77777777" w:rsidR="00900102" w:rsidRDefault="00900102">
+          <w:p w14:paraId="56B60AFC" w14:textId="77777777" w:rsidR="0049647D" w:rsidRDefault="0049647D">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Daugavpils, </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>Cietokšņa</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>iela</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve"> 55 - 1c </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5BEE3442" w14:textId="77777777" w:rsidR="00900102" w:rsidRDefault="00900102">
+          <w:p w14:paraId="20D04CBA" w14:textId="77777777" w:rsidR="0049647D" w:rsidRDefault="0049647D">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Daugavpils, </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>Cietokšņa</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>iela</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve"> 55-1C</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5C57A722" w14:textId="77777777" w:rsidR="00900102" w:rsidRDefault="00900102">
+          <w:p w14:paraId="721C339D" w14:textId="77777777" w:rsidR="0049647D" w:rsidRDefault="0049647D">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">22319980 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="29B3B76B" w14:textId="77777777" w:rsidR="00900102" w:rsidRDefault="00900102">
+          <w:p w14:paraId="3EF50925" w14:textId="77777777" w:rsidR="0049647D" w:rsidRDefault="0049647D">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>10-2024</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6E904535" w14:textId="77777777" w:rsidR="00900102" w:rsidRDefault="00900102">
+          <w:p w14:paraId="596C94B3" w14:textId="77777777" w:rsidR="0049647D" w:rsidRDefault="0049647D">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>11.12.2024</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00900102" w14:paraId="02A3B147" w14:textId="77777777" w:rsidTr="00900102">
-[...13 lines deleted...]
-          <w:p w14:paraId="57363C99" w14:textId="77777777" w:rsidR="00900102" w:rsidRDefault="00900102">
+      <w:tr w:rsidR="0049647D" w14:paraId="71399B81" w14:textId="77777777" w:rsidTr="0049647D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2A5E46E5" w14:textId="77777777" w:rsidR="0049647D" w:rsidRDefault="0049647D">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="56BFADB8" w14:textId="77777777" w:rsidR="00900102" w:rsidRDefault="00900102">
+          <w:p w14:paraId="7DD2949B" w14:textId="77777777" w:rsidR="0049647D" w:rsidRDefault="0049647D">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>COPE PRIEKAM SIA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="12785A84" w14:textId="77777777" w:rsidR="00900102" w:rsidRDefault="00900102">
+          <w:p w14:paraId="129C0136" w14:textId="77777777" w:rsidR="0049647D" w:rsidRDefault="0049647D">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>44103061527</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2E35384B" w14:textId="77777777" w:rsidR="00900102" w:rsidRDefault="00900102">
+          <w:p w14:paraId="05E734AF" w14:textId="77777777" w:rsidR="0049647D" w:rsidRDefault="0049647D">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>Cēsu</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>nov.</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>Cēsis</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
@@ -1709,220 +1709,220 @@
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>iela</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve"> 2a - 48 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4ABD73E1" w14:textId="77777777" w:rsidR="00900102" w:rsidRDefault="00900102">
+          <w:p w14:paraId="11DCDCAB" w14:textId="77777777" w:rsidR="0049647D" w:rsidRDefault="0049647D">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>Cēsu</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>Novads</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t>, CĒSIS, ATA KRONVALDA IELA, 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="61136863" w14:textId="77777777" w:rsidR="00900102" w:rsidRDefault="00900102">
+          <w:p w14:paraId="610A3D59" w14:textId="77777777" w:rsidR="0049647D" w:rsidRDefault="0049647D">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">26123398 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="40987C26" w14:textId="77777777" w:rsidR="00900102" w:rsidRDefault="00900102">
+          <w:p w14:paraId="60E06622" w14:textId="77777777" w:rsidR="0049647D" w:rsidRDefault="0049647D">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>1659</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="34DFA402" w14:textId="77777777" w:rsidR="00900102" w:rsidRDefault="00900102">
+          <w:p w14:paraId="1BBB0849" w14:textId="77777777" w:rsidR="0049647D" w:rsidRDefault="0049647D">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>30.11.2012</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00900102" w14:paraId="243CE9F2" w14:textId="77777777" w:rsidTr="00900102">
-[...13 lines deleted...]
-          <w:p w14:paraId="5CD4AE62" w14:textId="77777777" w:rsidR="00900102" w:rsidRDefault="00900102">
+      <w:tr w:rsidR="0049647D" w14:paraId="36561B86" w14:textId="77777777" w:rsidTr="0049647D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4A0F8C8A" w14:textId="77777777" w:rsidR="0049647D" w:rsidRDefault="0049647D">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6632CB48" w14:textId="77777777" w:rsidR="00900102" w:rsidRDefault="00900102">
+          <w:p w14:paraId="518F5A88" w14:textId="77777777" w:rsidR="0049647D" w:rsidRDefault="0049647D">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>CVAB SIA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="45AD664B" w14:textId="77777777" w:rsidR="00900102" w:rsidRDefault="00900102">
+          <w:p w14:paraId="0390E96E" w14:textId="77777777" w:rsidR="0049647D" w:rsidRDefault="0049647D">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>42103080500</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="283A1C9F" w14:textId="77777777" w:rsidR="00900102" w:rsidRDefault="00900102">
+          <w:p w14:paraId="6957C227" w14:textId="77777777" w:rsidR="0049647D" w:rsidRDefault="0049647D">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>Dienvidkurzemes</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>nov.</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>Nīcas</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
@@ -1945,228 +1945,228 @@
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>Segliņi</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5868BD47" w14:textId="77777777" w:rsidR="00900102" w:rsidRDefault="00900102">
+          <w:p w14:paraId="66C03DEA" w14:textId="77777777" w:rsidR="0049647D" w:rsidRDefault="0049647D">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>Liepāja</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>Raiņa</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>iela</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve"> 9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="45322B81" w14:textId="77777777" w:rsidR="00900102" w:rsidRDefault="00900102">
+          <w:p w14:paraId="78141B7D" w14:textId="77777777" w:rsidR="0049647D" w:rsidRDefault="0049647D">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">29284352 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="30BBBE1E" w14:textId="77777777" w:rsidR="00900102" w:rsidRDefault="00900102">
+          <w:p w14:paraId="366F7050" w14:textId="77777777" w:rsidR="0049647D" w:rsidRDefault="0049647D">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>11-2017.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2D795EF7" w14:textId="77777777" w:rsidR="00900102" w:rsidRDefault="00900102">
+          <w:p w14:paraId="6C348819" w14:textId="77777777" w:rsidR="0049647D" w:rsidRDefault="0049647D">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>29.09.2017</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00900102" w14:paraId="77710243" w14:textId="77777777" w:rsidTr="00900102">
-[...13 lines deleted...]
-          <w:p w14:paraId="4FE7B5F1" w14:textId="77777777" w:rsidR="00900102" w:rsidRDefault="00900102">
+      <w:tr w:rsidR="0049647D" w14:paraId="36C43CB6" w14:textId="77777777" w:rsidTr="0049647D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="206AA1A6" w14:textId="77777777" w:rsidR="0049647D" w:rsidRDefault="0049647D">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="073BADE7" w14:textId="77777777" w:rsidR="00900102" w:rsidRDefault="00900102">
+          <w:p w14:paraId="35C81919" w14:textId="77777777" w:rsidR="0049647D" w:rsidRDefault="0049647D">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>DZIRKSTELĪTE SIA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="178B381C" w14:textId="77777777" w:rsidR="00900102" w:rsidRDefault="00900102">
+          <w:p w14:paraId="5877ABF9" w14:textId="77777777" w:rsidR="0049647D" w:rsidRDefault="0049647D">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>44103023648</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="52F43EB2" w14:textId="77777777" w:rsidR="00900102" w:rsidRDefault="00900102">
+          <w:p w14:paraId="020D4BC6" w14:textId="77777777" w:rsidR="0049647D" w:rsidRDefault="0049647D">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>Valmieras</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>nov.</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>Valmiera</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
@@ -2181,51 +2181,51 @@
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>iela</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve"> 8d </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7F16192A" w14:textId="77777777" w:rsidR="00900102" w:rsidRDefault="00900102">
+          <w:p w14:paraId="53209603" w14:textId="77777777" w:rsidR="0049647D" w:rsidRDefault="0049647D">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>Valmieras</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>Novads</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:t>, ,</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
@@ -2245,449 +2245,449 @@
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>iela</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t>, 8D</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0DD04CAF" w14:textId="77777777" w:rsidR="00900102" w:rsidRDefault="00900102">
+          <w:p w14:paraId="2427DBF1" w14:textId="77777777" w:rsidR="0049647D" w:rsidRDefault="0049647D">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">29480878 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0B1A82C2" w14:textId="77777777" w:rsidR="00900102" w:rsidRDefault="00900102">
+          <w:p w14:paraId="282D77C8" w14:textId="77777777" w:rsidR="0049647D" w:rsidRDefault="0049647D">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>14/5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="13171443" w14:textId="77777777" w:rsidR="00900102" w:rsidRDefault="00900102">
+          <w:p w14:paraId="7358F537" w14:textId="77777777" w:rsidR="0049647D" w:rsidRDefault="0049647D">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>06.06.2014</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00900102" w14:paraId="58888478" w14:textId="77777777" w:rsidTr="00900102">
-[...13 lines deleted...]
-          <w:p w14:paraId="4570BFD2" w14:textId="77777777" w:rsidR="00900102" w:rsidRDefault="00900102">
+      <w:tr w:rsidR="0049647D" w14:paraId="14216668" w14:textId="77777777" w:rsidTr="0049647D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2159E42A" w14:textId="77777777" w:rsidR="0049647D" w:rsidRDefault="0049647D">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="117BC252" w14:textId="77777777" w:rsidR="00900102" w:rsidRDefault="00900102">
+          <w:p w14:paraId="1092F521" w14:textId="77777777" w:rsidR="0049647D" w:rsidRDefault="0049647D">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>FARMACEITS SIA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="53DA6DE6" w14:textId="77777777" w:rsidR="00900102" w:rsidRDefault="00900102">
+          <w:p w14:paraId="70D2AC9B" w14:textId="77777777" w:rsidR="0049647D" w:rsidRDefault="0049647D">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>42103019536</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7DB6ED8A" w14:textId="77777777" w:rsidR="00900102" w:rsidRDefault="00900102">
+          <w:p w14:paraId="5D34AA4C" w14:textId="77777777" w:rsidR="0049647D" w:rsidRDefault="0049647D">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>Liepāja</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>Kungu</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>iela</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve"> 6 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6DC3B0EE" w14:textId="77777777" w:rsidR="00900102" w:rsidRDefault="00900102">
+          <w:p w14:paraId="48760657" w14:textId="77777777" w:rsidR="0049647D" w:rsidRDefault="0049647D">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>Liepāja</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>Kungu</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>iela</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve"> 6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="07678696" w14:textId="77777777" w:rsidR="00900102" w:rsidRDefault="00900102">
-[...18 lines deleted...]
-          <w:p w14:paraId="29A2E02A" w14:textId="77777777" w:rsidR="00900102" w:rsidRDefault="00900102">
+          <w:p w14:paraId="72DE248C" w14:textId="77777777" w:rsidR="0049647D" w:rsidRDefault="0049647D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4F2D131B" w14:textId="77777777" w:rsidR="0049647D" w:rsidRDefault="0049647D">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>791</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="687E8385" w14:textId="77777777" w:rsidR="00900102" w:rsidRDefault="00900102">
+          <w:p w14:paraId="0F42E394" w14:textId="77777777" w:rsidR="0049647D" w:rsidRDefault="0049647D">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>28.10.2011</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00900102" w14:paraId="7F804FF5" w14:textId="77777777" w:rsidTr="00900102">
-[...13 lines deleted...]
-          <w:p w14:paraId="084ED2CD" w14:textId="77777777" w:rsidR="00900102" w:rsidRDefault="00900102">
+      <w:tr w:rsidR="0049647D" w14:paraId="0F3B30CE" w14:textId="77777777" w:rsidTr="0049647D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="60625BC0" w14:textId="77777777" w:rsidR="0049647D" w:rsidRDefault="0049647D">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="52F9C8D4" w14:textId="77777777" w:rsidR="00900102" w:rsidRDefault="00900102">
+          <w:p w14:paraId="3866C8E4" w14:textId="77777777" w:rsidR="0049647D" w:rsidRDefault="0049647D">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>FINNEX GROUP SIA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="539A5C5C" w14:textId="77777777" w:rsidR="00900102" w:rsidRDefault="00900102">
+          <w:p w14:paraId="5A359B22" w14:textId="77777777" w:rsidR="0049647D" w:rsidRDefault="0049647D">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>40003769312</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="63D60C1D" w14:textId="77777777" w:rsidR="00900102" w:rsidRDefault="00900102">
+          <w:p w14:paraId="558D4C0E" w14:textId="77777777" w:rsidR="0049647D" w:rsidRDefault="0049647D">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>Rīga</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>Aizputes</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>iela</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve"> 1 K-5 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="259B9472" w14:textId="77777777" w:rsidR="00900102" w:rsidRDefault="00900102">
+          <w:p w14:paraId="28AB93B9" w14:textId="77777777" w:rsidR="0049647D" w:rsidRDefault="0049647D">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>Cēsu</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>Novads</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:t>, ,</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
@@ -2707,228 +2707,229 @@
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>iela</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t>, 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5C9AA012" w14:textId="77777777" w:rsidR="00900102" w:rsidRDefault="00900102">
+          <w:p w14:paraId="594EE37E" w14:textId="77777777" w:rsidR="0049647D" w:rsidRDefault="0049647D">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">29452535 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="32FBB765" w14:textId="77777777" w:rsidR="00900102" w:rsidRDefault="00900102">
+          <w:p w14:paraId="427A36F5" w14:textId="77777777" w:rsidR="0049647D" w:rsidRDefault="0049647D">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>6-2020</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7DB763E5" w14:textId="77777777" w:rsidR="00900102" w:rsidRDefault="00900102">
+          <w:p w14:paraId="659B3B34" w14:textId="77777777" w:rsidR="0049647D" w:rsidRDefault="0049647D">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>04.12.2020</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00900102" w14:paraId="6BB0BF15" w14:textId="77777777" w:rsidTr="00900102">
-[...17 lines deleted...]
-            <w:r>
+      <w:tr w:rsidR="0049647D" w14:paraId="1693EA95" w14:textId="77777777" w:rsidTr="0049647D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6CCC0C6D" w14:textId="77777777" w:rsidR="0049647D" w:rsidRDefault="0049647D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:lastRenderedPageBreak/>
               <w:t>11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2522BC35" w14:textId="77777777" w:rsidR="00900102" w:rsidRDefault="00900102">
+          <w:p w14:paraId="6B059746" w14:textId="77777777" w:rsidR="0049647D" w:rsidRDefault="0049647D">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>GARDS SIA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="409B1200" w14:textId="77777777" w:rsidR="00900102" w:rsidRDefault="00900102">
+          <w:p w14:paraId="50894500" w14:textId="77777777" w:rsidR="0049647D" w:rsidRDefault="0049647D">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>40003248369</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="180E4E30" w14:textId="77777777" w:rsidR="00900102" w:rsidRDefault="00900102">
+          <w:p w14:paraId="3D28F27B" w14:textId="77777777" w:rsidR="0049647D" w:rsidRDefault="0049647D">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>Rīga</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>Tapešu</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>iela</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve"> 23 - 13 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="77DA4626" w14:textId="77777777" w:rsidR="00900102" w:rsidRDefault="00900102">
+          <w:p w14:paraId="66EB3E96" w14:textId="77777777" w:rsidR="0049647D" w:rsidRDefault="0049647D">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>Bauskas</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>Novads</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:t>, ,</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
@@ -3123,185 +3124,185 @@
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>Ostmala</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve"> 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0BC22149" w14:textId="77777777" w:rsidR="00900102" w:rsidRDefault="00900102">
+          <w:p w14:paraId="69CCDB87" w14:textId="77777777" w:rsidR="0049647D" w:rsidRDefault="0049647D">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">67313101; 29440960 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="31839C33" w14:textId="77777777" w:rsidR="00900102" w:rsidRDefault="00900102">
+          <w:p w14:paraId="730EBE7B" w14:textId="77777777" w:rsidR="0049647D" w:rsidRDefault="0049647D">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>1579</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="210C3096" w14:textId="77777777" w:rsidR="00900102" w:rsidRDefault="00900102">
+          <w:p w14:paraId="17AE58DE" w14:textId="77777777" w:rsidR="0049647D" w:rsidRDefault="0049647D">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>29.06.2012</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00900102" w14:paraId="0EA42FCC" w14:textId="77777777" w:rsidTr="00900102">
-[...13 lines deleted...]
-          <w:p w14:paraId="769F8B9A" w14:textId="77777777" w:rsidR="00900102" w:rsidRDefault="00900102">
+      <w:tr w:rsidR="0049647D" w14:paraId="36C4791F" w14:textId="77777777" w:rsidTr="0049647D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="439B16DE" w14:textId="77777777" w:rsidR="0049647D" w:rsidRDefault="0049647D">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="61BB8044" w14:textId="77777777" w:rsidR="00900102" w:rsidRDefault="00900102">
+          <w:p w14:paraId="2FC91A17" w14:textId="77777777" w:rsidR="0049647D" w:rsidRDefault="0049647D">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>GMB SIA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="71348B24" w14:textId="77777777" w:rsidR="00900102" w:rsidRDefault="00900102">
+          <w:p w14:paraId="50FABD38" w14:textId="77777777" w:rsidR="0049647D" w:rsidRDefault="0049647D">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>45401009421</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="07CAC723" w14:textId="77777777" w:rsidR="00900102" w:rsidRDefault="00900102">
+          <w:p w14:paraId="3E39F784" w14:textId="77777777" w:rsidR="0049647D" w:rsidRDefault="0049647D">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>Jēkabpils</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>nov.</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>Jēkabpils</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
@@ -3316,51 +3317,51 @@
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>iela</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve"> 208 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0946424A" w14:textId="77777777" w:rsidR="00900102" w:rsidRDefault="00900102">
+          <w:p w14:paraId="50D96B8D" w14:textId="77777777" w:rsidR="0049647D" w:rsidRDefault="0049647D">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>Saldus</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>Novads</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:t>, ,</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
@@ -3415,676 +3416,676 @@
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>iela</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t>, 208</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6769C9AD" w14:textId="77777777" w:rsidR="00900102" w:rsidRDefault="00900102">
+          <w:p w14:paraId="3FFFEFF1" w14:textId="77777777" w:rsidR="0049647D" w:rsidRDefault="0049647D">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">65233452; 29255717 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="606AE5E9" w14:textId="77777777" w:rsidR="00900102" w:rsidRDefault="00900102">
+          <w:p w14:paraId="58A4C3B8" w14:textId="77777777" w:rsidR="0049647D" w:rsidRDefault="0049647D">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>6-2017.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="00030359" w14:textId="77777777" w:rsidR="00900102" w:rsidRDefault="00900102">
+          <w:p w14:paraId="43F55B83" w14:textId="77777777" w:rsidR="0049647D" w:rsidRDefault="0049647D">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>21.07.2017</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00900102" w14:paraId="01DBC112" w14:textId="77777777" w:rsidTr="00900102">
-[...13 lines deleted...]
-          <w:p w14:paraId="4BCA5D02" w14:textId="77777777" w:rsidR="00900102" w:rsidRDefault="00900102">
+      <w:tr w:rsidR="0049647D" w14:paraId="062BBA92" w14:textId="77777777" w:rsidTr="0049647D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2A676D82" w14:textId="77777777" w:rsidR="0049647D" w:rsidRDefault="0049647D">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>13</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2D5EEA5C" w14:textId="77777777" w:rsidR="00900102" w:rsidRDefault="00900102">
+          <w:p w14:paraId="5CE0E67F" w14:textId="77777777" w:rsidR="0049647D" w:rsidRDefault="0049647D">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>GUNMARKET EU SIA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2D51984D" w14:textId="77777777" w:rsidR="00900102" w:rsidRDefault="00900102">
+          <w:p w14:paraId="3AF780E9" w14:textId="77777777" w:rsidR="0049647D" w:rsidRDefault="0049647D">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>40203032068</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2E4C8363" w14:textId="77777777" w:rsidR="00900102" w:rsidRDefault="00900102">
+          <w:p w14:paraId="44193E44" w14:textId="77777777" w:rsidR="0049647D" w:rsidRDefault="0049647D">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>Rīga</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>Prūšu</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>iela</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve"> 23a - 6 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="48593665" w14:textId="77777777" w:rsidR="00900102" w:rsidRDefault="00900102">
+          <w:p w14:paraId="17768575" w14:textId="77777777" w:rsidR="0049647D" w:rsidRDefault="0049647D">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>Rīga</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>Latgales</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>iela</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve"> 243</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="21889AD5" w14:textId="77777777" w:rsidR="00900102" w:rsidRDefault="00900102">
+          <w:p w14:paraId="38EA894F" w14:textId="77777777" w:rsidR="0049647D" w:rsidRDefault="0049647D">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">29415818 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="10A8A490" w14:textId="77777777" w:rsidR="00900102" w:rsidRDefault="00900102">
+          <w:p w14:paraId="18A27132" w14:textId="77777777" w:rsidR="0049647D" w:rsidRDefault="0049647D">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>7-2019</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="30BDF138" w14:textId="77777777" w:rsidR="00900102" w:rsidRDefault="00900102">
+          <w:p w14:paraId="2ADD484F" w14:textId="77777777" w:rsidR="0049647D" w:rsidRDefault="0049647D">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>06.12.2019</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00900102" w14:paraId="63F16E02" w14:textId="77777777" w:rsidTr="00900102">
-[...13 lines deleted...]
-          <w:p w14:paraId="668A8D34" w14:textId="77777777" w:rsidR="00900102" w:rsidRDefault="00900102">
+      <w:tr w:rsidR="0049647D" w14:paraId="7E9DF16E" w14:textId="77777777" w:rsidTr="0049647D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="56A12B89" w14:textId="77777777" w:rsidR="0049647D" w:rsidRDefault="0049647D">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>14</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6C57F089" w14:textId="77777777" w:rsidR="00900102" w:rsidRDefault="00900102">
+          <w:p w14:paraId="000FFEF7" w14:textId="77777777" w:rsidR="0049647D" w:rsidRDefault="0049647D">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>HOLIDAY PARTY SIA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="04B3B727" w14:textId="77777777" w:rsidR="00900102" w:rsidRDefault="00900102">
+          <w:p w14:paraId="00B4F531" w14:textId="77777777" w:rsidR="0049647D" w:rsidRDefault="0049647D">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>40003922794</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7D85FE8C" w14:textId="77777777" w:rsidR="00900102" w:rsidRDefault="00900102">
+          <w:p w14:paraId="392F19C4" w14:textId="77777777" w:rsidR="0049647D" w:rsidRDefault="0049647D">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>Rīga</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>Rostokas</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>iela</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve"> 67 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="18834795" w14:textId="77777777" w:rsidR="00900102" w:rsidRDefault="00900102">
+          <w:p w14:paraId="5EFC47D7" w14:textId="77777777" w:rsidR="0049647D" w:rsidRDefault="0049647D">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>Rīga</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>Rostokas</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>iela</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve"> 67</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7F5DE961" w14:textId="77777777" w:rsidR="00900102" w:rsidRDefault="00900102">
+          <w:p w14:paraId="0F5CEAA9" w14:textId="77777777" w:rsidR="0049647D" w:rsidRDefault="0049647D">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">29333555 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="50CF2EAA" w14:textId="77777777" w:rsidR="00900102" w:rsidRDefault="00900102">
+          <w:p w14:paraId="7AA309EA" w14:textId="77777777" w:rsidR="0049647D" w:rsidRDefault="0049647D">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>10-2021</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="373E167C" w14:textId="77777777" w:rsidR="00900102" w:rsidRDefault="00900102">
+          <w:p w14:paraId="5BC062DF" w14:textId="77777777" w:rsidR="0049647D" w:rsidRDefault="0049647D">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>26.11.2021</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00900102" w14:paraId="5DCAF162" w14:textId="77777777" w:rsidTr="00900102">
-[...13 lines deleted...]
-          <w:p w14:paraId="40163032" w14:textId="77777777" w:rsidR="00900102" w:rsidRDefault="00900102">
+      <w:tr w:rsidR="0049647D" w14:paraId="532A4104" w14:textId="77777777" w:rsidTr="0049647D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0C4402CC" w14:textId="77777777" w:rsidR="0049647D" w:rsidRDefault="0049647D">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>15</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2E43D677" w14:textId="77777777" w:rsidR="00900102" w:rsidRDefault="00900102">
+          <w:p w14:paraId="282C0D13" w14:textId="77777777" w:rsidR="0049647D" w:rsidRDefault="0049647D">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>IEROČI SIA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7B876712" w14:textId="77777777" w:rsidR="00900102" w:rsidRDefault="00900102">
+          <w:p w14:paraId="3CFE57E3" w14:textId="77777777" w:rsidR="0049647D" w:rsidRDefault="0049647D">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>49002000859</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="148A278F" w14:textId="77777777" w:rsidR="00900102" w:rsidRDefault="00900102">
+          <w:p w14:paraId="047E6BF8" w14:textId="77777777" w:rsidR="0049647D" w:rsidRDefault="0049647D">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>Talsu</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>nov.</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve">, Talsi, </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>Rīgas</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>iela</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve"> 15 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="131C62E8" w14:textId="77777777" w:rsidR="00900102" w:rsidRDefault="00900102">
+          <w:p w14:paraId="0100CE08" w14:textId="77777777" w:rsidR="0049647D" w:rsidRDefault="0049647D">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>Balvu</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>Novads</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:t>, ,</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>Balvi</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
@@ -4287,51 +4288,55 @@
             <w:r>
               <w:br/>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>Rīga</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>Dzirnavu</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>iela</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
-              <w:t xml:space="preserve"> 83-35</w:t>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:lastRenderedPageBreak/>
+              <w:t>83-35</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>Limbažu</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>Novads</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve">, , </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>Limbaži</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
@@ -4339,185 +4344,186 @@
               <w:t xml:space="preserve">, Pasta </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>iela</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t>, 10A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="430B1C79" w14:textId="77777777" w:rsidR="00900102" w:rsidRDefault="00900102">
-[...3 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="16ECC095" w14:textId="77777777" w:rsidR="0049647D" w:rsidRDefault="0049647D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">20290061 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1C501EA8" w14:textId="77777777" w:rsidR="00900102" w:rsidRDefault="00900102">
+          <w:p w14:paraId="13A4C609" w14:textId="77777777" w:rsidR="0049647D" w:rsidRDefault="0049647D">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>1609</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="48B4DE8F" w14:textId="77777777" w:rsidR="00900102" w:rsidRDefault="00900102">
+          <w:p w14:paraId="334E0533" w14:textId="77777777" w:rsidR="0049647D" w:rsidRDefault="0049647D">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>31.08.2012</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00900102" w14:paraId="39C8B734" w14:textId="77777777" w:rsidTr="00900102">
-[...13 lines deleted...]
-          <w:p w14:paraId="4D9B29D9" w14:textId="77777777" w:rsidR="00900102" w:rsidRDefault="00900102">
+      <w:tr w:rsidR="0049647D" w14:paraId="617389E6" w14:textId="77777777" w:rsidTr="0049647D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="170D2397" w14:textId="77777777" w:rsidR="0049647D" w:rsidRDefault="0049647D">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>16</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="54A13D3A" w14:textId="77777777" w:rsidR="00900102" w:rsidRDefault="00900102">
+          <w:p w14:paraId="6E1B0DA7" w14:textId="77777777" w:rsidR="0049647D" w:rsidRDefault="0049647D">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>KALNA 22A SIA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="48B6BA47" w14:textId="77777777" w:rsidR="00900102" w:rsidRDefault="00900102">
+          <w:p w14:paraId="1EE7A98B" w14:textId="77777777" w:rsidR="0049647D" w:rsidRDefault="0049647D">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>40103212391</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="25151853" w14:textId="77777777" w:rsidR="00900102" w:rsidRDefault="00900102">
+          <w:p w14:paraId="3860064C" w14:textId="77777777" w:rsidR="0049647D" w:rsidRDefault="0049647D">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>Mārupes</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>nov.</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>Mārupes</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
@@ -4532,668 +4538,668 @@
               <w:t xml:space="preserve">., </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>Mārtiņmuiža</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3552FC86" w14:textId="77777777" w:rsidR="00900102" w:rsidRDefault="00900102">
+          <w:p w14:paraId="56DE726A" w14:textId="77777777" w:rsidR="0049647D" w:rsidRDefault="0049647D">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>Saldus</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>Novads</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t>, SALDUS, KALNA IELA, 22A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4BAE6863" w14:textId="77777777" w:rsidR="00900102" w:rsidRDefault="00900102">
+          <w:p w14:paraId="2ED8406C" w14:textId="77777777" w:rsidR="0049647D" w:rsidRDefault="0049647D">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">20200500 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7CE77148" w14:textId="77777777" w:rsidR="00900102" w:rsidRDefault="00900102">
+          <w:p w14:paraId="392C4900" w14:textId="77777777" w:rsidR="0049647D" w:rsidRDefault="0049647D">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>1611</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="55F1D6C2" w14:textId="77777777" w:rsidR="00900102" w:rsidRDefault="00900102">
+          <w:p w14:paraId="72F94FB3" w14:textId="77777777" w:rsidR="0049647D" w:rsidRDefault="0049647D">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>21.09.2012</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00900102" w14:paraId="3921F7FF" w14:textId="77777777" w:rsidTr="00900102">
-[...13 lines deleted...]
-          <w:p w14:paraId="642920DA" w14:textId="77777777" w:rsidR="00900102" w:rsidRDefault="00900102">
+      <w:tr w:rsidR="0049647D" w14:paraId="28A1DEB6" w14:textId="77777777" w:rsidTr="0049647D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="287E30C5" w14:textId="77777777" w:rsidR="0049647D" w:rsidRDefault="0049647D">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>17</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="18DE38AB" w14:textId="77777777" w:rsidR="00900102" w:rsidRDefault="00900102">
+          <w:p w14:paraId="0C21C4D8" w14:textId="77777777" w:rsidR="0049647D" w:rsidRDefault="0049647D">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>KITT SIA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2030BA0F" w14:textId="77777777" w:rsidR="00900102" w:rsidRDefault="00900102">
+          <w:p w14:paraId="06894CB1" w14:textId="77777777" w:rsidR="0049647D" w:rsidRDefault="0049647D">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>42402005646</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="085EA54C" w14:textId="77777777" w:rsidR="00900102" w:rsidRDefault="00900102">
+          <w:p w14:paraId="5C4FDAF2" w14:textId="77777777" w:rsidR="0049647D" w:rsidRDefault="0049647D">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>Rēzekne</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve">, F. </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>Varslavāna</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>iela</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve"> 11a </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="31F811E7" w14:textId="77777777" w:rsidR="00900102" w:rsidRDefault="00900102">
+          <w:p w14:paraId="7E8F5C0A" w14:textId="77777777" w:rsidR="0049647D" w:rsidRDefault="0049647D">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>Rēzekne</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve">, 18. </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>Novembra</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>iela</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve"> 6A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="14D394BA" w14:textId="77777777" w:rsidR="00900102" w:rsidRDefault="00900102">
+          <w:p w14:paraId="5CCADB93" w14:textId="77777777" w:rsidR="0049647D" w:rsidRDefault="0049647D">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">29114338 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="13FD53D4" w14:textId="77777777" w:rsidR="00900102" w:rsidRDefault="00900102">
+          <w:p w14:paraId="6D567EA0" w14:textId="77777777" w:rsidR="0049647D" w:rsidRDefault="0049647D">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>13-2015.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="78859E97" w14:textId="77777777" w:rsidR="00900102" w:rsidRDefault="00900102">
+          <w:p w14:paraId="2A44B35E" w14:textId="77777777" w:rsidR="0049647D" w:rsidRDefault="0049647D">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>13.11.2015</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00900102" w14:paraId="40FACEFC" w14:textId="77777777" w:rsidTr="00900102">
-[...13 lines deleted...]
-          <w:p w14:paraId="6733D643" w14:textId="77777777" w:rsidR="00900102" w:rsidRDefault="00900102">
+      <w:tr w:rsidR="0049647D" w14:paraId="03EB338D" w14:textId="77777777" w:rsidTr="0049647D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="64E9C37B" w14:textId="77777777" w:rsidR="0049647D" w:rsidRDefault="0049647D">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>18</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4AAFC65E" w14:textId="77777777" w:rsidR="00900102" w:rsidRDefault="00900102">
+          <w:p w14:paraId="76FD3DF1" w14:textId="77777777" w:rsidR="0049647D" w:rsidRDefault="0049647D">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>LASD LV SIA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5459F1EB" w14:textId="77777777" w:rsidR="00900102" w:rsidRDefault="00900102">
+          <w:p w14:paraId="6C3E34D8" w14:textId="77777777" w:rsidR="0049647D" w:rsidRDefault="0049647D">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>40103310777</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="19A2A22F" w14:textId="77777777" w:rsidR="00900102" w:rsidRDefault="00900102">
+          <w:p w14:paraId="297E2AB2" w14:textId="77777777" w:rsidR="0049647D" w:rsidRDefault="0049647D">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>Rīga</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>Sniķeres</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>iela</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve"> 31 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0F34A870" w14:textId="77777777" w:rsidR="00900102" w:rsidRDefault="00900102">
+          <w:p w14:paraId="6838BB9D" w14:textId="77777777" w:rsidR="0049647D" w:rsidRDefault="0049647D">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>Rīga</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>Firsa</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>Sadovņikova</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>iela</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve"> 9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="722E8F7A" w14:textId="77777777" w:rsidR="00900102" w:rsidRDefault="00900102">
+          <w:p w14:paraId="638264C7" w14:textId="77777777" w:rsidR="0049647D" w:rsidRDefault="0049647D">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">67212435 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7F431D66" w14:textId="77777777" w:rsidR="00900102" w:rsidRDefault="00900102">
+          <w:p w14:paraId="1C6111F8" w14:textId="77777777" w:rsidR="0049647D" w:rsidRDefault="0049647D">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>1665</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4CCBC96A" w14:textId="77777777" w:rsidR="00900102" w:rsidRDefault="00900102">
+          <w:p w14:paraId="52FB0B3E" w14:textId="77777777" w:rsidR="0049647D" w:rsidRDefault="0049647D">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>14.12.2012</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00900102" w14:paraId="6A930403" w14:textId="77777777" w:rsidTr="00900102">
-[...13 lines deleted...]
-          <w:p w14:paraId="70E36D77" w14:textId="77777777" w:rsidR="00900102" w:rsidRDefault="00900102">
+      <w:tr w:rsidR="0049647D" w14:paraId="3138F7CD" w14:textId="77777777" w:rsidTr="0049647D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="71255C85" w14:textId="77777777" w:rsidR="0049647D" w:rsidRDefault="0049647D">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>19</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5FEB58DA" w14:textId="77777777" w:rsidR="00900102" w:rsidRDefault="00900102">
+          <w:p w14:paraId="415B5247" w14:textId="77777777" w:rsidR="0049647D" w:rsidRDefault="0049647D">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>LIARPS SIA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="62BC8F51" w14:textId="77777777" w:rsidR="00900102" w:rsidRDefault="00900102">
+          <w:p w14:paraId="67704049" w14:textId="77777777" w:rsidR="0049647D" w:rsidRDefault="0049647D">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>43202004295</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="76D2F462" w14:textId="77777777" w:rsidR="00900102" w:rsidRDefault="00900102">
+          <w:p w14:paraId="585F3032" w14:textId="77777777" w:rsidR="0049647D" w:rsidRDefault="0049647D">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>Balvu</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>nov.</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>Balvi</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
@@ -5208,51 +5214,51 @@
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>iela</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve"> 28 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="15F64B44" w14:textId="77777777" w:rsidR="00900102" w:rsidRDefault="00900102">
+          <w:p w14:paraId="56C8DBC8" w14:textId="77777777" w:rsidR="0049647D" w:rsidRDefault="0049647D">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>Balvu</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>Novads</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>Balvi</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
@@ -5267,236 +5273,236 @@
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>iela</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t>, 28</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="24B22654" w14:textId="77777777" w:rsidR="00900102" w:rsidRDefault="00900102">
+          <w:p w14:paraId="72A47DE4" w14:textId="77777777" w:rsidR="0049647D" w:rsidRDefault="0049647D">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">29219207 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="617527F3" w14:textId="77777777" w:rsidR="00900102" w:rsidRDefault="00900102">
+          <w:p w14:paraId="2B7E85CC" w14:textId="77777777" w:rsidR="0049647D" w:rsidRDefault="0049647D">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>13/17</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="668A8166" w14:textId="77777777" w:rsidR="00900102" w:rsidRDefault="00900102">
+          <w:p w14:paraId="2FDFA13A" w14:textId="77777777" w:rsidR="0049647D" w:rsidRDefault="0049647D">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>20.09.2013</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00900102" w14:paraId="1BA52DA4" w14:textId="77777777" w:rsidTr="00900102">
-[...13 lines deleted...]
-          <w:p w14:paraId="250DDEC1" w14:textId="77777777" w:rsidR="00900102" w:rsidRDefault="00900102">
+      <w:tr w:rsidR="0049647D" w14:paraId="61FC32DA" w14:textId="77777777" w:rsidTr="0049647D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7187431E" w14:textId="77777777" w:rsidR="0049647D" w:rsidRDefault="0049647D">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>20</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="202748AA" w14:textId="77777777" w:rsidR="00900102" w:rsidRDefault="00900102">
+          <w:p w14:paraId="6D26D952" w14:textId="77777777" w:rsidR="0049647D" w:rsidRDefault="0049647D">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>LĪGA L SIA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1E1B5E3A" w14:textId="77777777" w:rsidR="00900102" w:rsidRDefault="00900102">
+          <w:p w14:paraId="066C0FB6" w14:textId="77777777" w:rsidR="0049647D" w:rsidRDefault="0049647D">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>43603008073</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1AFAA0F4" w14:textId="77777777" w:rsidR="00900102" w:rsidRDefault="00900102">
+          <w:p w14:paraId="7AA36266" w14:textId="77777777" w:rsidR="0049647D" w:rsidRDefault="0049647D">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>Bauskas</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>nov.</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve">, Bauska, </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>Stacijas</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>iela</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve"> 3 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1BFD67DE" w14:textId="77777777" w:rsidR="00900102" w:rsidRDefault="00900102">
+          <w:p w14:paraId="6902E67A" w14:textId="77777777" w:rsidR="0049647D" w:rsidRDefault="0049647D">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>Bauskas</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>Novads</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:t>, ,</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r>
               <w:t xml:space="preserve"> Bauska, </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
@@ -5508,220 +5514,220 @@
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>iela</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t>, 7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="63865E1A" w14:textId="77777777" w:rsidR="00900102" w:rsidRDefault="00900102">
+          <w:p w14:paraId="2F50C73D" w14:textId="77777777" w:rsidR="0049647D" w:rsidRDefault="0049647D">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">63923737 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="34D4FCF6" w14:textId="77777777" w:rsidR="00900102" w:rsidRDefault="00900102">
+          <w:p w14:paraId="48F83EBC" w14:textId="77777777" w:rsidR="0049647D" w:rsidRDefault="0049647D">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>10-2015</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="69F94A52" w14:textId="77777777" w:rsidR="00900102" w:rsidRDefault="00900102">
+          <w:p w14:paraId="768B8863" w14:textId="77777777" w:rsidR="0049647D" w:rsidRDefault="0049647D">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>07.08.2015</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00900102" w14:paraId="45313229" w14:textId="77777777" w:rsidTr="00900102">
-[...13 lines deleted...]
-          <w:p w14:paraId="2AD4BE1A" w14:textId="77777777" w:rsidR="00900102" w:rsidRDefault="00900102">
+      <w:tr w:rsidR="0049647D" w14:paraId="03A59BE4" w14:textId="77777777" w:rsidTr="0049647D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2337BCD3" w14:textId="77777777" w:rsidR="0049647D" w:rsidRDefault="0049647D">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>21</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3E8DB6E6" w14:textId="77777777" w:rsidR="00900102" w:rsidRDefault="00900102">
+          <w:p w14:paraId="2C53A626" w14:textId="77777777" w:rsidR="0049647D" w:rsidRDefault="0049647D">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>MARKKLI SIA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5DAE6C05" w14:textId="77777777" w:rsidR="00900102" w:rsidRDefault="00900102">
+          <w:p w14:paraId="2019BBD3" w14:textId="77777777" w:rsidR="0049647D" w:rsidRDefault="0049647D">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>43603022058</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0772ED30" w14:textId="77777777" w:rsidR="00900102" w:rsidRDefault="00900102">
+          <w:p w14:paraId="16475416" w14:textId="77777777" w:rsidR="0049647D" w:rsidRDefault="0049647D">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>Rīga</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve">, Slokas </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>iela</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve"> 94 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5F01F718" w14:textId="77777777" w:rsidR="00900102" w:rsidRDefault="00900102">
+          <w:p w14:paraId="49719FF1" w14:textId="77777777" w:rsidR="0049647D" w:rsidRDefault="0049647D">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>Madonas</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>Novads</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:t>, ,</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
@@ -5823,185 +5829,185 @@
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>iela</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve"> 15</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="69713772" w14:textId="77777777" w:rsidR="00900102" w:rsidRDefault="00900102">
+          <w:p w14:paraId="2711B320" w14:textId="77777777" w:rsidR="0049647D" w:rsidRDefault="0049647D">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">26551959 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3769078D" w14:textId="77777777" w:rsidR="00900102" w:rsidRDefault="00900102">
+          <w:p w14:paraId="6D118C8B" w14:textId="77777777" w:rsidR="0049647D" w:rsidRDefault="0049647D">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>9-2017.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="53537EB8" w14:textId="77777777" w:rsidR="00900102" w:rsidRDefault="00900102">
+          <w:p w14:paraId="554999FF" w14:textId="77777777" w:rsidR="0049647D" w:rsidRDefault="0049647D">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>04.09.2017</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00900102" w14:paraId="3CC8FCF0" w14:textId="77777777" w:rsidTr="00900102">
-[...13 lines deleted...]
-          <w:p w14:paraId="0B5E1628" w14:textId="77777777" w:rsidR="00900102" w:rsidRDefault="00900102">
+      <w:tr w:rsidR="0049647D" w14:paraId="44185465" w14:textId="77777777" w:rsidTr="0049647D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="035A1B8D" w14:textId="77777777" w:rsidR="0049647D" w:rsidRDefault="0049647D">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>22</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3384A60B" w14:textId="77777777" w:rsidR="00900102" w:rsidRDefault="00900102">
+          <w:p w14:paraId="32DF99A9" w14:textId="77777777" w:rsidR="0049647D" w:rsidRDefault="0049647D">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>MD SPORT FISH SIA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="02E2BF9A" w14:textId="77777777" w:rsidR="00900102" w:rsidRDefault="00900102">
+          <w:p w14:paraId="4716AD07" w14:textId="77777777" w:rsidR="0049647D" w:rsidRDefault="0049647D">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>44103028467</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4FDD34FC" w14:textId="77777777" w:rsidR="00900102" w:rsidRDefault="00900102">
+          <w:p w14:paraId="4BF8CE11" w14:textId="77777777" w:rsidR="0049647D" w:rsidRDefault="0049647D">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>Limbažu</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>nov.</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>Limbaži</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
@@ -6016,51 +6022,51 @@
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>iela</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve"> 1 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="744690AC" w14:textId="77777777" w:rsidR="00900102" w:rsidRDefault="00900102">
+          <w:p w14:paraId="23064AED" w14:textId="77777777" w:rsidR="0049647D" w:rsidRDefault="0049647D">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>Limbažu</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>Novads</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:t>, ,</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
@@ -6080,185 +6086,185 @@
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>iela</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t>, 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="52290142" w14:textId="77777777" w:rsidR="00900102" w:rsidRDefault="00900102">
+          <w:p w14:paraId="43753D64" w14:textId="77777777" w:rsidR="0049647D" w:rsidRDefault="0049647D">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">29284851 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0A2214AD" w14:textId="77777777" w:rsidR="00900102" w:rsidRDefault="00900102">
+          <w:p w14:paraId="03C0F043" w14:textId="77777777" w:rsidR="0049647D" w:rsidRDefault="0049647D">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>981</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="587FE034" w14:textId="77777777" w:rsidR="00900102" w:rsidRDefault="00900102">
+          <w:p w14:paraId="1BCDE008" w14:textId="77777777" w:rsidR="0049647D" w:rsidRDefault="0049647D">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>09.09.2011</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00900102" w14:paraId="0FAB3AF3" w14:textId="77777777" w:rsidTr="00900102">
-[...13 lines deleted...]
-          <w:p w14:paraId="059C590F" w14:textId="77777777" w:rsidR="00900102" w:rsidRDefault="00900102">
+      <w:tr w:rsidR="0049647D" w14:paraId="131C88B4" w14:textId="77777777" w:rsidTr="0049647D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="746A7716" w14:textId="77777777" w:rsidR="0049647D" w:rsidRDefault="0049647D">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>23</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5A114E11" w14:textId="77777777" w:rsidR="00900102" w:rsidRDefault="00900102">
+          <w:p w14:paraId="33678360" w14:textId="77777777" w:rsidR="0049647D" w:rsidRDefault="0049647D">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>MELLA OZ SIA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="64ECD62A" w14:textId="77777777" w:rsidR="00900102" w:rsidRDefault="00900102">
+          <w:p w14:paraId="2527C16F" w14:textId="77777777" w:rsidR="0049647D" w:rsidRDefault="0049647D">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>40103700645</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6CE0E9FD" w14:textId="77777777" w:rsidR="00900102" w:rsidRDefault="00900102">
+          <w:p w14:paraId="013484B6" w14:textId="77777777" w:rsidR="0049647D" w:rsidRDefault="0049647D">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>Ķekavas</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>nov.</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>Ķekavas</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
@@ -6289,51 +6295,51 @@
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>iela</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve"> 16 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0B7D7BDC" w14:textId="77777777" w:rsidR="00900102" w:rsidRDefault="00900102">
+          <w:p w14:paraId="56D3F53C" w14:textId="77777777" w:rsidR="0049647D" w:rsidRDefault="0049647D">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>Smiltenes</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>Novads</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>Smiltene</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
@@ -6443,214 +6449,216 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>Ķekavas</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>Novads</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t>, ĶEKAVA, NĀKOTNES IELA, 1</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
+              <w:lastRenderedPageBreak/>
               <w:t>Cēsu</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>Novads</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t>, CĒSIS, RAUNAS IELA 10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="68055E97" w14:textId="77777777" w:rsidR="00900102" w:rsidRDefault="00900102">
-[...3 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="1C73E4B4" w14:textId="77777777" w:rsidR="0049647D" w:rsidRDefault="0049647D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">29727272 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="310AC57C" w14:textId="77777777" w:rsidR="00900102" w:rsidRDefault="00900102">
+          <w:p w14:paraId="25198D88" w14:textId="77777777" w:rsidR="0049647D" w:rsidRDefault="0049647D">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>13/26</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0546FED7" w14:textId="77777777" w:rsidR="00900102" w:rsidRDefault="00900102">
+          <w:p w14:paraId="60576076" w14:textId="77777777" w:rsidR="0049647D" w:rsidRDefault="0049647D">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>18.12.2013</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00900102" w14:paraId="6C3293F2" w14:textId="77777777" w:rsidTr="00900102">
-[...13 lines deleted...]
-          <w:p w14:paraId="370142A3" w14:textId="77777777" w:rsidR="00900102" w:rsidRDefault="00900102">
+      <w:tr w:rsidR="0049647D" w14:paraId="054DFC0F" w14:textId="77777777" w:rsidTr="0049647D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="48B52234" w14:textId="77777777" w:rsidR="0049647D" w:rsidRDefault="0049647D">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>24</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="46663032" w14:textId="77777777" w:rsidR="00900102" w:rsidRDefault="00900102">
+          <w:p w14:paraId="67EE034C" w14:textId="77777777" w:rsidR="0049647D" w:rsidRDefault="0049647D">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>MK COPE SIA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5953C4DB" w14:textId="77777777" w:rsidR="00900102" w:rsidRDefault="00900102">
+          <w:p w14:paraId="310175B8" w14:textId="77777777" w:rsidR="0049647D" w:rsidRDefault="0049647D">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>40103391890</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7DB3E577" w14:textId="77777777" w:rsidR="00900102" w:rsidRDefault="00900102">
+          <w:p w14:paraId="200DD808" w14:textId="77777777" w:rsidR="0049647D" w:rsidRDefault="0049647D">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>Ādažu</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>nov.</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>Ādažu</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
@@ -6681,51 +6689,51 @@
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>Šoseja</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve"> 72 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7976F33F" w14:textId="77777777" w:rsidR="00900102" w:rsidRDefault="00900102">
+          <w:p w14:paraId="4E25699F" w14:textId="77777777" w:rsidR="0049647D" w:rsidRDefault="0049647D">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>Rīga</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>Tilta</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>iela</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
@@ -6826,231 +6834,231 @@
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>Šoseja</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve"> 72 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="635EC32D" w14:textId="77777777" w:rsidR="00900102" w:rsidRDefault="00900102">
+          <w:p w14:paraId="0C51D3E1" w14:textId="77777777" w:rsidR="0049647D" w:rsidRDefault="0049647D">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">29441016 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="457288F6" w14:textId="77777777" w:rsidR="00900102" w:rsidRDefault="00900102">
+          <w:p w14:paraId="3A3A0D6B" w14:textId="77777777" w:rsidR="0049647D" w:rsidRDefault="0049647D">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>1481</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="55FD299F" w14:textId="77777777" w:rsidR="00900102" w:rsidRDefault="00900102">
+          <w:p w14:paraId="6021A1ED" w14:textId="77777777" w:rsidR="0049647D" w:rsidRDefault="0049647D">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>05.08.2011</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00900102" w14:paraId="14827A96" w14:textId="77777777" w:rsidTr="00900102">
-[...13 lines deleted...]
-          <w:p w14:paraId="6B62AD49" w14:textId="77777777" w:rsidR="00900102" w:rsidRDefault="00900102">
+      <w:tr w:rsidR="0049647D" w14:paraId="74F585BC" w14:textId="77777777" w:rsidTr="0049647D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1BCB81B3" w14:textId="77777777" w:rsidR="0049647D" w:rsidRDefault="0049647D">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="439ECBD2" w14:textId="77777777" w:rsidR="00900102" w:rsidRDefault="00900102">
+          <w:p w14:paraId="693B76FB" w14:textId="77777777" w:rsidR="0049647D" w:rsidRDefault="0049647D">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>OGRES PIROTEHNIKA 1 SIA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3DFE0C55" w14:textId="77777777" w:rsidR="00900102" w:rsidRDefault="00900102">
+          <w:p w14:paraId="29507BE9" w14:textId="77777777" w:rsidR="0049647D" w:rsidRDefault="0049647D">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>40103715528</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="562BF8F0" w14:textId="77777777" w:rsidR="00900102" w:rsidRDefault="00900102">
+          <w:p w14:paraId="0FAE75BC" w14:textId="77777777" w:rsidR="0049647D" w:rsidRDefault="0049647D">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Ogres </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>nov.</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve">, Tomes </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>pag</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve">., </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>Justi</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6FF9E3C7" w14:textId="77777777" w:rsidR="00900102" w:rsidRDefault="00900102">
+          <w:p w14:paraId="32E769D7" w14:textId="77777777" w:rsidR="0049647D" w:rsidRDefault="0049647D">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Ogres </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>Novads</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:t>, ,</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r>
               <w:t xml:space="preserve"> Ogre, </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>Akmeņu</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
@@ -7084,228 +7092,228 @@
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>iela</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve"> 444A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="60A44C44" w14:textId="77777777" w:rsidR="00900102" w:rsidRDefault="00900102">
+          <w:p w14:paraId="72D42DF3" w14:textId="77777777" w:rsidR="0049647D" w:rsidRDefault="0049647D">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">27869022 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1A0EBA07" w14:textId="77777777" w:rsidR="00900102" w:rsidRDefault="00900102">
+          <w:p w14:paraId="50F3C31B" w14:textId="77777777" w:rsidR="0049647D" w:rsidRDefault="0049647D">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>13/24</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4203528B" w14:textId="77777777" w:rsidR="00900102" w:rsidRDefault="00900102">
+          <w:p w14:paraId="3290B827" w14:textId="77777777" w:rsidR="0049647D" w:rsidRDefault="0049647D">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>15.11.2013</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00900102" w14:paraId="6A4EDD15" w14:textId="77777777" w:rsidTr="00900102">
-[...13 lines deleted...]
-          <w:p w14:paraId="6CA58908" w14:textId="77777777" w:rsidR="00900102" w:rsidRDefault="00900102">
+      <w:tr w:rsidR="0049647D" w14:paraId="44A9247B" w14:textId="77777777" w:rsidTr="0049647D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0A1867C6" w14:textId="77777777" w:rsidR="0049647D" w:rsidRDefault="0049647D">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>26</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2586EF1E" w14:textId="77777777" w:rsidR="00900102" w:rsidRDefault="00900102">
+          <w:p w14:paraId="6551CEC0" w14:textId="77777777" w:rsidR="0049647D" w:rsidRDefault="0049647D">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>OUTDOORS SIA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="44902B70" w14:textId="77777777" w:rsidR="00900102" w:rsidRDefault="00900102">
+          <w:p w14:paraId="0E7581F5" w14:textId="77777777" w:rsidR="0049647D" w:rsidRDefault="0049647D">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>40003944363</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="69DF43D9" w14:textId="77777777" w:rsidR="00900102" w:rsidRDefault="00900102">
+          <w:p w14:paraId="4D073E30" w14:textId="77777777" w:rsidR="0049647D" w:rsidRDefault="0049647D">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>Rīga</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>Rūpniecības</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>iela</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve"> 19 - 23 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="353AC5B5" w14:textId="77777777" w:rsidR="00900102" w:rsidRDefault="00900102">
+          <w:p w14:paraId="29E99B65" w14:textId="77777777" w:rsidR="0049647D" w:rsidRDefault="0049647D">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>Tukuma</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>Novads</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:t>, ,</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
@@ -7325,228 +7333,228 @@
               <w:t>., "</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>Ozollapas</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t>"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2ABF7D7B" w14:textId="77777777" w:rsidR="00900102" w:rsidRDefault="00900102">
+          <w:p w14:paraId="01FB3103" w14:textId="77777777" w:rsidR="0049647D" w:rsidRDefault="0049647D">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">26420890 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0F3DB187" w14:textId="77777777" w:rsidR="00900102" w:rsidRDefault="00900102">
+          <w:p w14:paraId="1C93DFDD" w14:textId="77777777" w:rsidR="0049647D" w:rsidRDefault="0049647D">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>14/19</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4CD0335A" w14:textId="77777777" w:rsidR="00900102" w:rsidRDefault="00900102">
+          <w:p w14:paraId="6FFFD55C" w14:textId="77777777" w:rsidR="0049647D" w:rsidRDefault="0049647D">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>17.10.2014</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00900102" w14:paraId="47FC7C9C" w14:textId="77777777" w:rsidTr="00900102">
-[...13 lines deleted...]
-          <w:p w14:paraId="6E846337" w14:textId="77777777" w:rsidR="00900102" w:rsidRDefault="00900102">
+      <w:tr w:rsidR="0049647D" w14:paraId="2EDC8B9E" w14:textId="77777777" w:rsidTr="0049647D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="27E9587A" w14:textId="77777777" w:rsidR="0049647D" w:rsidRDefault="0049647D">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>27</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="67DF2718" w14:textId="77777777" w:rsidR="00900102" w:rsidRDefault="00900102">
+          <w:p w14:paraId="3DF41956" w14:textId="77777777" w:rsidR="0049647D" w:rsidRDefault="0049647D">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>PETARDE LTD SIA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="76EBB622" w14:textId="77777777" w:rsidR="00900102" w:rsidRDefault="00900102">
+          <w:p w14:paraId="587CC9FD" w14:textId="77777777" w:rsidR="0049647D" w:rsidRDefault="0049647D">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>40003872737</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4BB71E34" w14:textId="77777777" w:rsidR="00900102" w:rsidRDefault="00900102">
+          <w:p w14:paraId="465DCF45" w14:textId="77777777" w:rsidR="0049647D" w:rsidRDefault="0049647D">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>Rīga</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>Ūnijas</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>iela</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve"> 76 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4B0E8170" w14:textId="77777777" w:rsidR="00900102" w:rsidRDefault="00900102">
+          <w:p w14:paraId="17E5542C" w14:textId="77777777" w:rsidR="0049647D" w:rsidRDefault="0049647D">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>Rīga</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>Emmas</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>iela</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
@@ -7699,414 +7707,414 @@
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>iela</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve"> 185</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="068889A5" w14:textId="77777777" w:rsidR="00900102" w:rsidRDefault="00900102">
+          <w:p w14:paraId="53DAE81C" w14:textId="77777777" w:rsidR="0049647D" w:rsidRDefault="0049647D">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">29333555; 27809809 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3F153E42" w14:textId="77777777" w:rsidR="00900102" w:rsidRDefault="00900102">
+          <w:p w14:paraId="100768FE" w14:textId="77777777" w:rsidR="0049647D" w:rsidRDefault="0049647D">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>931</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2D02301C" w14:textId="77777777" w:rsidR="00900102" w:rsidRDefault="00900102">
+          <w:p w14:paraId="0753A48E" w14:textId="77777777" w:rsidR="0049647D" w:rsidRDefault="0049647D">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>26.01.2006</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00900102" w14:paraId="68354C84" w14:textId="77777777" w:rsidTr="00900102">
-[...13 lines deleted...]
-          <w:p w14:paraId="3C454FBA" w14:textId="77777777" w:rsidR="00900102" w:rsidRDefault="00900102">
+      <w:tr w:rsidR="0049647D" w14:paraId="186569EB" w14:textId="77777777" w:rsidTr="0049647D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5DE4F06F" w14:textId="77777777" w:rsidR="0049647D" w:rsidRDefault="0049647D">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>28</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4A10715B" w14:textId="77777777" w:rsidR="00900102" w:rsidRDefault="00900102">
+          <w:p w14:paraId="32E8A978" w14:textId="77777777" w:rsidR="0049647D" w:rsidRDefault="0049647D">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>PIRO SIA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="73D98147" w14:textId="77777777" w:rsidR="00900102" w:rsidRDefault="00900102">
+          <w:p w14:paraId="22BA1D96" w14:textId="77777777" w:rsidR="0049647D" w:rsidRDefault="0049647D">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>40203587770</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7A417D19" w14:textId="77777777" w:rsidR="00900102" w:rsidRDefault="00900102">
+          <w:p w14:paraId="590DD7C9" w14:textId="77777777" w:rsidR="0049647D" w:rsidRDefault="0049647D">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>Rīga</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>Meteora</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>iela</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve"> 12 - 10 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3D690F1C" w14:textId="77777777" w:rsidR="00900102" w:rsidRDefault="00900102">
+          <w:p w14:paraId="031C2120" w14:textId="77777777" w:rsidR="0049647D" w:rsidRDefault="0049647D">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>Rīga</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>Vilhelma</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>Purvīša</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>iela</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve"> 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="027575B9" w14:textId="77777777" w:rsidR="00900102" w:rsidRDefault="00900102">
-[...18 lines deleted...]
-          <w:p w14:paraId="6F31F7CC" w14:textId="77777777" w:rsidR="00900102" w:rsidRDefault="00900102">
+          <w:p w14:paraId="692F79B3" w14:textId="77777777" w:rsidR="0049647D" w:rsidRDefault="0049647D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5D5CC742" w14:textId="77777777" w:rsidR="0049647D" w:rsidRDefault="0049647D">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>6-2024</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6AFC32CA" w14:textId="77777777" w:rsidR="00900102" w:rsidRDefault="00900102">
+          <w:p w14:paraId="4B5509CA" w14:textId="77777777" w:rsidR="0049647D" w:rsidRDefault="0049647D">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>07.11.2024</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00900102" w14:paraId="36F3F839" w14:textId="77777777" w:rsidTr="00900102">
-[...13 lines deleted...]
-          <w:p w14:paraId="5FC55BC3" w14:textId="77777777" w:rsidR="00900102" w:rsidRDefault="00900102">
+      <w:tr w:rsidR="0049647D" w14:paraId="08DF1A67" w14:textId="77777777" w:rsidTr="0049647D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="059D268E" w14:textId="77777777" w:rsidR="0049647D" w:rsidRDefault="0049647D">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>29</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="315E32B0" w14:textId="77777777" w:rsidR="00900102" w:rsidRDefault="00900102">
+          <w:p w14:paraId="78DCC251" w14:textId="77777777" w:rsidR="0049647D" w:rsidRDefault="0049647D">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>PIROTEKS SIA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="05CB6488" w14:textId="77777777" w:rsidR="00900102" w:rsidRDefault="00900102">
+          <w:p w14:paraId="48178820" w14:textId="77777777" w:rsidR="0049647D" w:rsidRDefault="0049647D">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>53603054591</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="66DC59AB" w14:textId="77777777" w:rsidR="00900102" w:rsidRDefault="00900102">
+          <w:p w14:paraId="49CE0047" w14:textId="77777777" w:rsidR="0049647D" w:rsidRDefault="0049647D">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>Jelgavas</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>nov.</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>Ozolnieku</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
@@ -8137,51 +8145,51 @@
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>iela</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve"> 21b </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2E68F207" w14:textId="77777777" w:rsidR="00900102" w:rsidRDefault="00900102">
+          <w:p w14:paraId="7EED76A9" w14:textId="77777777" w:rsidR="0049647D" w:rsidRDefault="0049647D">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>Aizkraukles</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>Novads</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:t>Aizkraukle ,</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r>
@@ -8245,50 +8253,51 @@
             <w:r>
               <w:t>Novads</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>Ozolnieku</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>pag</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve">., </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
+              <w:lastRenderedPageBreak/>
               <w:t>Ozolnieki</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>Spartaka</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>iela</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve"> 21b-1a </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
@@ -8325,185 +8334,186 @@
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>iela</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve"> 4-73 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0B19C885" w14:textId="77777777" w:rsidR="00900102" w:rsidRDefault="00900102">
-[...3 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="76EE2D8C" w14:textId="77777777" w:rsidR="0049647D" w:rsidRDefault="0049647D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">26551959 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="772E3ED9" w14:textId="77777777" w:rsidR="00900102" w:rsidRDefault="00900102">
+          <w:p w14:paraId="2A565350" w14:textId="77777777" w:rsidR="0049647D" w:rsidRDefault="0049647D">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>9-2021</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="442E154D" w14:textId="77777777" w:rsidR="00900102" w:rsidRDefault="00900102">
+          <w:p w14:paraId="4CC6FCDA" w14:textId="77777777" w:rsidR="0049647D" w:rsidRDefault="0049647D">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>12.11.2021</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00900102" w14:paraId="024476AC" w14:textId="77777777" w:rsidTr="00900102">
-[...13 lines deleted...]
-          <w:p w14:paraId="488686F6" w14:textId="77777777" w:rsidR="00900102" w:rsidRDefault="00900102">
+      <w:tr w:rsidR="0049647D" w14:paraId="70C935AC" w14:textId="77777777" w:rsidTr="0049647D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7204A7C6" w14:textId="77777777" w:rsidR="0049647D" w:rsidRDefault="0049647D">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>30</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6BF4668D" w14:textId="77777777" w:rsidR="00900102" w:rsidRDefault="00900102">
+          <w:p w14:paraId="37A54646" w14:textId="77777777" w:rsidR="0049647D" w:rsidRDefault="0049647D">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>PIROTEKS BALT SIA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1A0F319A" w14:textId="77777777" w:rsidR="00900102" w:rsidRDefault="00900102">
+          <w:p w14:paraId="5A85C245" w14:textId="77777777" w:rsidR="0049647D" w:rsidRDefault="0049647D">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>43603018758</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="53EE9685" w14:textId="77777777" w:rsidR="00900102" w:rsidRDefault="00900102">
+          <w:p w14:paraId="587ABEE9" w14:textId="77777777" w:rsidR="0049647D" w:rsidRDefault="0049647D">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>Jelgavas</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>nov.</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>Ozolnieku</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
@@ -8534,51 +8544,51 @@
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>iela</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve"> 21b - 1b </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0311414A" w14:textId="77777777" w:rsidR="00900102" w:rsidRDefault="00900102">
+          <w:p w14:paraId="77FAD56C" w14:textId="77777777" w:rsidR="0049647D" w:rsidRDefault="0049647D">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>Rīga</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve">, Slokas </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>iela</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve"> 94</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>Līvānu</w:t>
@@ -8723,185 +8733,185 @@
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>iela</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t>, 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4802669C" w14:textId="77777777" w:rsidR="00900102" w:rsidRDefault="00900102">
+          <w:p w14:paraId="6CDA75D6" w14:textId="77777777" w:rsidR="0049647D" w:rsidRDefault="0049647D">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">63050305 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1F274764" w14:textId="77777777" w:rsidR="00900102" w:rsidRDefault="00900102">
+          <w:p w14:paraId="13E77846" w14:textId="77777777" w:rsidR="0049647D" w:rsidRDefault="0049647D">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>1180</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="40EA9434" w14:textId="77777777" w:rsidR="00900102" w:rsidRDefault="00900102">
+          <w:p w14:paraId="31FDCDB4" w14:textId="77777777" w:rsidR="0049647D" w:rsidRDefault="0049647D">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>28.04.2008</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00900102" w14:paraId="3E927FD4" w14:textId="77777777" w:rsidTr="00900102">
-[...13 lines deleted...]
-          <w:p w14:paraId="1789478E" w14:textId="77777777" w:rsidR="00900102" w:rsidRDefault="00900102">
+      <w:tr w:rsidR="0049647D" w14:paraId="369A93E6" w14:textId="77777777" w:rsidTr="0049647D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="721D0C08" w14:textId="77777777" w:rsidR="0049647D" w:rsidRDefault="0049647D">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>31</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="088AC65E" w14:textId="77777777" w:rsidR="00900102" w:rsidRDefault="00900102">
+          <w:p w14:paraId="5F63752F" w14:textId="77777777" w:rsidR="0049647D" w:rsidRDefault="0049647D">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>PURNAVU MUIŽA SIA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4EE8BBF8" w14:textId="77777777" w:rsidR="00900102" w:rsidRDefault="00900102">
+          <w:p w14:paraId="059363AB" w14:textId="77777777" w:rsidR="0049647D" w:rsidRDefault="0049647D">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>40103160117</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="517FFF4C" w14:textId="77777777" w:rsidR="00900102" w:rsidRDefault="00900102">
+          <w:p w14:paraId="02635790" w14:textId="77777777" w:rsidR="0049647D" w:rsidRDefault="0049647D">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>Mārupes</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>nov.</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>Mārupes</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
@@ -8916,51 +8926,51 @@
               <w:t xml:space="preserve">., </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>Mārtiņmuiža</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3671D728" w14:textId="77777777" w:rsidR="00900102" w:rsidRDefault="00900102">
+          <w:p w14:paraId="3822EAE2" w14:textId="77777777" w:rsidR="0049647D" w:rsidRDefault="0049647D">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>Valmieras</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>Novads</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:t>, ,</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
@@ -8980,185 +8990,185 @@
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>iela</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t>, 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4857FD7C" w14:textId="77777777" w:rsidR="00900102" w:rsidRDefault="00900102">
+          <w:p w14:paraId="2E99A317" w14:textId="77777777" w:rsidR="0049647D" w:rsidRDefault="0049647D">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">20200500 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="72A463B9" w14:textId="77777777" w:rsidR="00900102" w:rsidRDefault="00900102">
+          <w:p w14:paraId="571282AB" w14:textId="77777777" w:rsidR="0049647D" w:rsidRDefault="0049647D">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>1547</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="27929CB4" w14:textId="77777777" w:rsidR="00900102" w:rsidRDefault="00900102">
+          <w:p w14:paraId="7C2BC7BD" w14:textId="77777777" w:rsidR="0049647D" w:rsidRDefault="0049647D">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>16.03.2012</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00900102" w14:paraId="5CD8E049" w14:textId="77777777" w:rsidTr="00900102">
-[...13 lines deleted...]
-          <w:p w14:paraId="153ECB13" w14:textId="77777777" w:rsidR="00900102" w:rsidRDefault="00900102">
+      <w:tr w:rsidR="0049647D" w14:paraId="182031F4" w14:textId="77777777" w:rsidTr="0049647D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6328AA4E" w14:textId="77777777" w:rsidR="0049647D" w:rsidRDefault="0049647D">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>32</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="25015053" w14:textId="77777777" w:rsidR="00900102" w:rsidRDefault="00900102">
+          <w:p w14:paraId="2A1A64AE" w14:textId="77777777" w:rsidR="0049647D" w:rsidRDefault="0049647D">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>RIPO AISK SIA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3E735160" w14:textId="77777777" w:rsidR="00900102" w:rsidRDefault="00900102">
+          <w:p w14:paraId="519521BB" w14:textId="77777777" w:rsidR="0049647D" w:rsidRDefault="0049647D">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>45402005925</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6905A5D1" w14:textId="77777777" w:rsidR="00900102" w:rsidRDefault="00900102">
+          <w:p w14:paraId="613BD773" w14:textId="77777777" w:rsidR="0049647D" w:rsidRDefault="0049647D">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>Jēkabpils</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>nov.</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>Jēkabpils</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
@@ -9173,51 +9183,51 @@
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>iela</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve"> 140/142 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="18B729E1" w14:textId="77777777" w:rsidR="00900102" w:rsidRDefault="00900102">
+          <w:p w14:paraId="4FC552C8" w14:textId="77777777" w:rsidR="0049647D" w:rsidRDefault="0049647D">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>Jēkabpils</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>Jēkabpils</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>Novads</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
@@ -9232,185 +9242,185 @@
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>iela</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve"> 140/142</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="45CE663E" w14:textId="77777777" w:rsidR="00900102" w:rsidRDefault="00900102">
+          <w:p w14:paraId="6005B419" w14:textId="77777777" w:rsidR="0049647D" w:rsidRDefault="0049647D">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">29422647 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1A3539A2" w14:textId="77777777" w:rsidR="00900102" w:rsidRDefault="00900102">
+          <w:p w14:paraId="55DAFD12" w14:textId="77777777" w:rsidR="0049647D" w:rsidRDefault="0049647D">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>3-2017</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="06F0BEEB" w14:textId="77777777" w:rsidR="00900102" w:rsidRDefault="00900102">
+          <w:p w14:paraId="4D2B7B26" w14:textId="77777777" w:rsidR="0049647D" w:rsidRDefault="0049647D">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>12.06.2017</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00900102" w14:paraId="152EC417" w14:textId="77777777" w:rsidTr="00900102">
-[...13 lines deleted...]
-          <w:p w14:paraId="07214317" w14:textId="77777777" w:rsidR="00900102" w:rsidRDefault="00900102">
+      <w:tr w:rsidR="0049647D" w14:paraId="16EB481A" w14:textId="77777777" w:rsidTr="0049647D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="26292C9E" w14:textId="77777777" w:rsidR="0049647D" w:rsidRDefault="0049647D">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>33</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2217726B" w14:textId="77777777" w:rsidR="00900102" w:rsidRDefault="00900102">
+          <w:p w14:paraId="14A16E1C" w14:textId="77777777" w:rsidR="0049647D" w:rsidRDefault="0049647D">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>RĪGAS PIROTEHNIKA SIA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="788D3B06" w14:textId="77777777" w:rsidR="00900102" w:rsidRDefault="00900102">
+          <w:p w14:paraId="1009F14E" w14:textId="77777777" w:rsidR="0049647D" w:rsidRDefault="0049647D">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>40003148620</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5D1E524F" w14:textId="77777777" w:rsidR="00900102" w:rsidRDefault="00900102">
+          <w:p w14:paraId="687AFB99" w14:textId="77777777" w:rsidR="0049647D" w:rsidRDefault="0049647D">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>Ropažu</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>nov.</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>Stopiņu</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
@@ -9425,51 +9435,51 @@
               <w:t xml:space="preserve">., </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>Arsenāls</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6F4887B9" w14:textId="77777777" w:rsidR="00900102" w:rsidRDefault="00900102">
+          <w:p w14:paraId="51131A9C" w14:textId="77777777" w:rsidR="0049647D" w:rsidRDefault="0049647D">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>Bauskas</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>Novads</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:t>, ,</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
@@ -9497,845 +9507,845 @@
               <w:t>, "</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>Fantiva</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t>"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4C8BBB0B" w14:textId="77777777" w:rsidR="00900102" w:rsidRDefault="00900102">
+          <w:p w14:paraId="64F0C071" w14:textId="77777777" w:rsidR="0049647D" w:rsidRDefault="0049647D">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">29207707, 29214146 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="27937222" w14:textId="77777777" w:rsidR="00900102" w:rsidRDefault="00900102">
+          <w:p w14:paraId="03138CDD" w14:textId="77777777" w:rsidR="0049647D" w:rsidRDefault="0049647D">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>973</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5E8E53B9" w14:textId="77777777" w:rsidR="00900102" w:rsidRDefault="00900102">
+          <w:p w14:paraId="200FBDA6" w14:textId="77777777" w:rsidR="0049647D" w:rsidRDefault="0049647D">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>28.06.2007</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00900102" w14:paraId="3CF7543E" w14:textId="77777777" w:rsidTr="00900102">
-[...13 lines deleted...]
-          <w:p w14:paraId="3E255EB4" w14:textId="77777777" w:rsidR="00900102" w:rsidRDefault="00900102">
+      <w:tr w:rsidR="0049647D" w14:paraId="23B6F20E" w14:textId="77777777" w:rsidTr="0049647D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5B39B9CD" w14:textId="77777777" w:rsidR="0049647D" w:rsidRDefault="0049647D">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>34</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3AAEE9A5" w14:textId="77777777" w:rsidR="00900102" w:rsidRDefault="00900102">
+          <w:p w14:paraId="5099DBB1" w14:textId="77777777" w:rsidR="0049647D" w:rsidRDefault="0049647D">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>SABIEDRĪBA VVV SIA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="63463901" w14:textId="77777777" w:rsidR="00900102" w:rsidRDefault="00900102">
+          <w:p w14:paraId="398DF68F" w14:textId="77777777" w:rsidR="0049647D" w:rsidRDefault="0049647D">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>40003293593</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1805C1F1" w14:textId="77777777" w:rsidR="00900102" w:rsidRDefault="00900102">
+          <w:p w14:paraId="16389CF3" w14:textId="77777777" w:rsidR="0049647D" w:rsidRDefault="0049647D">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>Jūrmala</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>Talsu</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>Šoseja</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve"> 34 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2FEE0794" w14:textId="77777777" w:rsidR="00900102" w:rsidRDefault="00900102">
+          <w:p w14:paraId="14E9D751" w14:textId="77777777" w:rsidR="0049647D" w:rsidRDefault="0049647D">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>Jūrmala</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>Talsu</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>Šoseja</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve"> 34</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="59A5881D" w14:textId="77777777" w:rsidR="00900102" w:rsidRDefault="00900102">
+          <w:p w14:paraId="69F60B60" w14:textId="77777777" w:rsidR="0049647D" w:rsidRDefault="0049647D">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">67731779 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3E63A816" w14:textId="77777777" w:rsidR="00900102" w:rsidRDefault="00900102">
+          <w:p w14:paraId="1F1F509F" w14:textId="77777777" w:rsidR="0049647D" w:rsidRDefault="0049647D">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>1630</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="10342EE2" w14:textId="77777777" w:rsidR="00900102" w:rsidRDefault="00900102">
+          <w:p w14:paraId="0F64A913" w14:textId="77777777" w:rsidR="0049647D" w:rsidRDefault="0049647D">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>19.10.2012</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00900102" w14:paraId="1DFE8478" w14:textId="77777777" w:rsidTr="00900102">
-[...13 lines deleted...]
-          <w:p w14:paraId="77679494" w14:textId="77777777" w:rsidR="00900102" w:rsidRDefault="00900102">
+      <w:tr w:rsidR="0049647D" w14:paraId="0168F952" w14:textId="77777777" w:rsidTr="0049647D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3C70C6BF" w14:textId="77777777" w:rsidR="0049647D" w:rsidRDefault="0049647D">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>35</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5BBBEB99" w14:textId="77777777" w:rsidR="00900102" w:rsidRDefault="00900102">
+          <w:p w14:paraId="4D85680D" w14:textId="77777777" w:rsidR="0049647D" w:rsidRDefault="0049647D">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>SAIN SIA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="534A33E8" w14:textId="77777777" w:rsidR="00900102" w:rsidRDefault="00900102">
+          <w:p w14:paraId="11F58C53" w14:textId="77777777" w:rsidR="0049647D" w:rsidRDefault="0049647D">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>42402005059</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="60B637A0" w14:textId="77777777" w:rsidR="00900102" w:rsidRDefault="00900102">
+          <w:p w14:paraId="1414F837" w14:textId="77777777" w:rsidR="0049647D" w:rsidRDefault="0049647D">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>Rēzekne</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve">, F. </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>Varslavāna</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>iela</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve"> 3 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4980E7FD" w14:textId="77777777" w:rsidR="00900102" w:rsidRDefault="00900102">
+          <w:p w14:paraId="038301F8" w14:textId="77777777" w:rsidR="0049647D" w:rsidRDefault="0049647D">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>Rēzekne</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve">, F. </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>Varslavāna</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>iela</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve"> 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7150C034" w14:textId="77777777" w:rsidR="00900102" w:rsidRDefault="00900102">
+          <w:p w14:paraId="53EF2C1C" w14:textId="77777777" w:rsidR="0049647D" w:rsidRDefault="0049647D">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">29111001 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="41EA8F4A" w14:textId="77777777" w:rsidR="00900102" w:rsidRDefault="00900102">
+          <w:p w14:paraId="197BFDAC" w14:textId="77777777" w:rsidR="0049647D" w:rsidRDefault="0049647D">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>1626</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5E87E239" w14:textId="77777777" w:rsidR="00900102" w:rsidRDefault="00900102">
+          <w:p w14:paraId="44BF7E9C" w14:textId="77777777" w:rsidR="0049647D" w:rsidRDefault="0049647D">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>12.10.2012</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00900102" w14:paraId="3B0A0564" w14:textId="77777777" w:rsidTr="00900102">
-[...13 lines deleted...]
-          <w:p w14:paraId="482CA850" w14:textId="77777777" w:rsidR="00900102" w:rsidRDefault="00900102">
+      <w:tr w:rsidR="0049647D" w14:paraId="27675266" w14:textId="77777777" w:rsidTr="0049647D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="33317FAE" w14:textId="77777777" w:rsidR="0049647D" w:rsidRDefault="0049647D">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>36</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7441F228" w14:textId="77777777" w:rsidR="00900102" w:rsidRDefault="00900102">
+          <w:p w14:paraId="0CFBF53B" w14:textId="77777777" w:rsidR="0049647D" w:rsidRDefault="0049647D">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>SELVI SIA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="20F3D45B" w14:textId="77777777" w:rsidR="00900102" w:rsidRDefault="00900102">
+          <w:p w14:paraId="38FB8E32" w14:textId="77777777" w:rsidR="0049647D" w:rsidRDefault="0049647D">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>41202015888</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="45266938" w14:textId="77777777" w:rsidR="00900102" w:rsidRDefault="00900102">
+          <w:p w14:paraId="258AE760" w14:textId="77777777" w:rsidR="0049647D" w:rsidRDefault="0049647D">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>Ventspils</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>Fabrikas</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>iela</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve"> 8 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6D9F7217" w14:textId="77777777" w:rsidR="00900102" w:rsidRDefault="00900102">
+          <w:p w14:paraId="5CDB0984" w14:textId="77777777" w:rsidR="0049647D" w:rsidRDefault="0049647D">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>Ventspils</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>Fabrikas</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>iela</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve"> 8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="18E8DA03" w14:textId="77777777" w:rsidR="00900102" w:rsidRDefault="00900102">
+          <w:p w14:paraId="5A08FD45" w14:textId="77777777" w:rsidR="0049647D" w:rsidRDefault="0049647D">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">29130654; 63681133 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="38007018" w14:textId="77777777" w:rsidR="00900102" w:rsidRDefault="00900102">
+          <w:p w14:paraId="25E9249F" w14:textId="77777777" w:rsidR="0049647D" w:rsidRDefault="0049647D">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>13/23</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="03D91BBE" w14:textId="77777777" w:rsidR="00900102" w:rsidRDefault="00900102">
+          <w:p w14:paraId="7C2EB875" w14:textId="77777777" w:rsidR="0049647D" w:rsidRDefault="0049647D">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>01.11.2013</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00900102" w14:paraId="61C03155" w14:textId="77777777" w:rsidTr="00900102">
-[...13 lines deleted...]
-          <w:p w14:paraId="0A7D9E1B" w14:textId="77777777" w:rsidR="00900102" w:rsidRDefault="00900102">
+      <w:tr w:rsidR="0049647D" w14:paraId="69B6266C" w14:textId="77777777" w:rsidTr="0049647D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="41D0CA21" w14:textId="77777777" w:rsidR="0049647D" w:rsidRDefault="0049647D">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>37</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="10271DF2" w14:textId="77777777" w:rsidR="00900102" w:rsidRDefault="00900102">
+          <w:p w14:paraId="01E71AE0" w14:textId="77777777" w:rsidR="0049647D" w:rsidRDefault="0049647D">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>SIA DKX SIA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="47B47FDD" w14:textId="77777777" w:rsidR="00900102" w:rsidRDefault="00900102">
+          <w:p w14:paraId="19FEB069" w14:textId="77777777" w:rsidR="0049647D" w:rsidRDefault="0049647D">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>40203678497</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="729A2EE7" w14:textId="77777777" w:rsidR="00900102" w:rsidRDefault="00900102">
+          <w:p w14:paraId="5AC265FD" w14:textId="77777777" w:rsidR="0049647D" w:rsidRDefault="0049647D">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>Bauskas</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>nov.</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>Iecava</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
@@ -10350,671 +10360,672 @@
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>iela</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve"> 1 - 58 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="20064A28" w14:textId="77777777" w:rsidR="00900102" w:rsidRDefault="00900102">
+          <w:p w14:paraId="6ECF9471" w14:textId="77777777" w:rsidR="0049647D" w:rsidRDefault="0049647D">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>Bauskas</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>Novads</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve">, Bauska, </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>Zaļā</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>iela</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve"> 12b </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2C57AC49" w14:textId="77777777" w:rsidR="00900102" w:rsidRDefault="00900102">
+          <w:p w14:paraId="2C7EA4B8" w14:textId="77777777" w:rsidR="0049647D" w:rsidRDefault="0049647D">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">28162238 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3A79387F" w14:textId="77777777" w:rsidR="00900102" w:rsidRDefault="00900102">
+          <w:p w14:paraId="1181EF74" w14:textId="77777777" w:rsidR="0049647D" w:rsidRDefault="0049647D">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>3-2025</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="57794105" w14:textId="77777777" w:rsidR="00900102" w:rsidRDefault="00900102">
+          <w:p w14:paraId="40CBE8FE" w14:textId="77777777" w:rsidR="0049647D" w:rsidRDefault="0049647D">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>21.11.2025</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00900102" w14:paraId="25B9091A" w14:textId="77777777" w:rsidTr="00900102">
-[...17 lines deleted...]
-            <w:r>
+      <w:tr w:rsidR="0049647D" w14:paraId="51E46AAC" w14:textId="77777777" w:rsidTr="0049647D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0BECE863" w14:textId="77777777" w:rsidR="0049647D" w:rsidRDefault="0049647D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:lastRenderedPageBreak/>
               <w:t>38</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="77EA208A" w14:textId="77777777" w:rsidR="00900102" w:rsidRDefault="00900102">
+          <w:p w14:paraId="1A9BC7B4" w14:textId="77777777" w:rsidR="0049647D" w:rsidRDefault="0049647D">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>SIA PIROTEHNIKA SIA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6BEF4E7C" w14:textId="77777777" w:rsidR="00900102" w:rsidRDefault="00900102">
+          <w:p w14:paraId="6548FE88" w14:textId="77777777" w:rsidR="0049647D" w:rsidRDefault="0049647D">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>40203561485</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="56A2CABB" w14:textId="77777777" w:rsidR="00900102" w:rsidRDefault="00900102">
+          <w:p w14:paraId="3C59A5D0" w14:textId="77777777" w:rsidR="0049647D" w:rsidRDefault="0049647D">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>Rīga</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>Rūpniecības</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>iela</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve"> 25 - 56 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3E484020" w14:textId="77777777" w:rsidR="00900102" w:rsidRDefault="00900102">
+          <w:p w14:paraId="563AE072" w14:textId="77777777" w:rsidR="0049647D" w:rsidRDefault="0049647D">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>Rīga</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>Brīvības</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>Gatve</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve"> 197C</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="74D0DD72" w14:textId="77777777" w:rsidR="00900102" w:rsidRDefault="00900102">
+          <w:p w14:paraId="2BC164FC" w14:textId="77777777" w:rsidR="0049647D" w:rsidRDefault="0049647D">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">25767722; 29288302 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0BCC45BE" w14:textId="77777777" w:rsidR="00900102" w:rsidRDefault="00900102">
+          <w:p w14:paraId="354BDCC8" w14:textId="77777777" w:rsidR="0049647D" w:rsidRDefault="0049647D">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>5-2024</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="369C5015" w14:textId="77777777" w:rsidR="00900102" w:rsidRDefault="00900102">
+          <w:p w14:paraId="3A61B834" w14:textId="77777777" w:rsidR="0049647D" w:rsidRDefault="0049647D">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>07.11.2024</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00900102" w14:paraId="1C1903AE" w14:textId="77777777" w:rsidTr="00900102">
-[...13 lines deleted...]
-          <w:p w14:paraId="469EEB42" w14:textId="77777777" w:rsidR="00900102" w:rsidRDefault="00900102">
+      <w:tr w:rsidR="0049647D" w14:paraId="1E1BC56A" w14:textId="77777777" w:rsidTr="0049647D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="42DD22C6" w14:textId="77777777" w:rsidR="0049647D" w:rsidRDefault="0049647D">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>39</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="59B42163" w14:textId="77777777" w:rsidR="00900102" w:rsidRDefault="00900102">
+          <w:p w14:paraId="388BDB0D" w14:textId="77777777" w:rsidR="0049647D" w:rsidRDefault="0049647D">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>SIA SKYPYRO L&amp;K SIA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6E71A7B5" w14:textId="77777777" w:rsidR="00900102" w:rsidRDefault="00900102">
+          <w:p w14:paraId="685F4262" w14:textId="77777777" w:rsidR="0049647D" w:rsidRDefault="0049647D">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>40203550392</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="193BB54E" w14:textId="77777777" w:rsidR="00900102" w:rsidRDefault="00900102">
+          <w:p w14:paraId="2982A071" w14:textId="77777777" w:rsidR="0049647D" w:rsidRDefault="0049647D">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Jelgava, </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>Pērnavas</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>iela</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve"> 2 - 17 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="22A73034" w14:textId="77777777" w:rsidR="00900102" w:rsidRDefault="00900102">
+          <w:p w14:paraId="1351C5AD" w14:textId="77777777" w:rsidR="0049647D" w:rsidRDefault="0049647D">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>Rīga</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>Bieķensalas</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>iela</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve"> 32</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="02F0FD95" w14:textId="77777777" w:rsidR="00900102" w:rsidRDefault="00900102">
+          <w:p w14:paraId="43194149" w14:textId="77777777" w:rsidR="0049647D" w:rsidRDefault="0049647D">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">24897319 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="723CE390" w14:textId="77777777" w:rsidR="00900102" w:rsidRDefault="00900102">
+          <w:p w14:paraId="3AEA5347" w14:textId="77777777" w:rsidR="0049647D" w:rsidRDefault="0049647D">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>4-2024</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="24F3127D" w14:textId="77777777" w:rsidR="00900102" w:rsidRDefault="00900102">
+          <w:p w14:paraId="4A89A8C1" w14:textId="77777777" w:rsidR="0049647D" w:rsidRDefault="0049647D">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>12.09.2024</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00900102" w14:paraId="4CBAA7F9" w14:textId="77777777" w:rsidTr="00900102">
-[...13 lines deleted...]
-          <w:p w14:paraId="06AEDB85" w14:textId="77777777" w:rsidR="00900102" w:rsidRDefault="00900102">
+      <w:tr w:rsidR="0049647D" w14:paraId="1095B69F" w14:textId="77777777" w:rsidTr="0049647D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2A712A0F" w14:textId="77777777" w:rsidR="0049647D" w:rsidRDefault="0049647D">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>40</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7D281E5B" w14:textId="77777777" w:rsidR="00900102" w:rsidRDefault="00900102">
+          <w:p w14:paraId="52673DEA" w14:textId="77777777" w:rsidR="0049647D" w:rsidRDefault="0049647D">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>SIA VIP 8 SIA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="07218D3C" w14:textId="77777777" w:rsidR="00900102" w:rsidRDefault="00900102">
+          <w:p w14:paraId="5DBF2A40" w14:textId="77777777" w:rsidR="0049647D" w:rsidRDefault="0049647D">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>44103136592</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2D33FA29" w14:textId="77777777" w:rsidR="00900102" w:rsidRDefault="00900102">
+          <w:p w14:paraId="09C4B6D7" w14:textId="77777777" w:rsidR="0049647D" w:rsidRDefault="0049647D">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>Saldus</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>nov.</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>novadnieku</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
@@ -11045,51 +11056,51 @@
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>iela</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve"> 2a - 10 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3E10B5AF" w14:textId="77777777" w:rsidR="00900102" w:rsidRDefault="00900102">
+          <w:p w14:paraId="5AA7048F" w14:textId="77777777" w:rsidR="0049647D" w:rsidRDefault="0049647D">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>Saldus</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>Novads</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:t>, ,</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
@@ -11109,236 +11120,236 @@
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>iela</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t>, 12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2216DCA8" w14:textId="77777777" w:rsidR="00900102" w:rsidRDefault="00900102">
+          <w:p w14:paraId="5466D377" w14:textId="77777777" w:rsidR="0049647D" w:rsidRDefault="0049647D">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">26403434 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="621BE9F4" w14:textId="77777777" w:rsidR="00900102" w:rsidRDefault="00900102">
+          <w:p w14:paraId="07CB5D31" w14:textId="77777777" w:rsidR="0049647D" w:rsidRDefault="0049647D">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>9-2020</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="63EB1612" w14:textId="77777777" w:rsidR="00900102" w:rsidRDefault="00900102">
+          <w:p w14:paraId="1FC2D5ED" w14:textId="77777777" w:rsidR="0049647D" w:rsidRDefault="0049647D">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>11.12.2020</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00900102" w14:paraId="0F6CFDD4" w14:textId="77777777" w:rsidTr="00900102">
-[...13 lines deleted...]
-          <w:p w14:paraId="2FCAE9D4" w14:textId="77777777" w:rsidR="00900102" w:rsidRDefault="00900102">
+      <w:tr w:rsidR="0049647D" w14:paraId="000F8362" w14:textId="77777777" w:rsidTr="0049647D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5A8BBD37" w14:textId="77777777" w:rsidR="0049647D" w:rsidRDefault="0049647D">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>41</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="167932D9" w14:textId="77777777" w:rsidR="00900102" w:rsidRDefault="00900102">
+          <w:p w14:paraId="3DE6BD73" w14:textId="77777777" w:rsidR="0049647D" w:rsidRDefault="0049647D">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>SĪLIS SIA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="42A07796" w14:textId="77777777" w:rsidR="00900102" w:rsidRDefault="00900102">
+          <w:p w14:paraId="57FEAFC8" w14:textId="77777777" w:rsidR="0049647D" w:rsidRDefault="0049647D">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>44102009755</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="21189DA5" w14:textId="77777777" w:rsidR="00900102" w:rsidRDefault="00900102">
+          <w:p w14:paraId="60AA5EAD" w14:textId="77777777" w:rsidR="0049647D" w:rsidRDefault="0049647D">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>Valmieras</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>nov.</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>Valmiera</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve">, Lodes </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>iela</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve"> 1c </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="486488D9" w14:textId="77777777" w:rsidR="00900102" w:rsidRDefault="00900102">
+          <w:p w14:paraId="02FEF695" w14:textId="77777777" w:rsidR="0049647D" w:rsidRDefault="0049647D">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>Valmieras</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>Novads</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:t>, ,</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
@@ -11463,405 +11474,405 @@
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>iela</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t>, 11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="53E2D8BA" w14:textId="77777777" w:rsidR="00900102" w:rsidRDefault="00900102">
+          <w:p w14:paraId="0A465C8B" w14:textId="77777777" w:rsidR="0049647D" w:rsidRDefault="0049647D">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">64233017 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="40A146FD" w14:textId="77777777" w:rsidR="00900102" w:rsidRDefault="00900102">
+          <w:p w14:paraId="4858ECA2" w14:textId="77777777" w:rsidR="0049647D" w:rsidRDefault="0049647D">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>1062</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="062D3593" w14:textId="77777777" w:rsidR="00900102" w:rsidRDefault="00900102">
+          <w:p w14:paraId="167ACCCD" w14:textId="77777777" w:rsidR="0049647D" w:rsidRDefault="0049647D">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>23.10.2009</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00900102" w14:paraId="756D33B6" w14:textId="77777777" w:rsidTr="00900102">
-[...13 lines deleted...]
-          <w:p w14:paraId="6352750C" w14:textId="77777777" w:rsidR="00900102" w:rsidRDefault="00900102">
+      <w:tr w:rsidR="0049647D" w14:paraId="42A761E6" w14:textId="77777777" w:rsidTr="0049647D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6E2FEED6" w14:textId="77777777" w:rsidR="0049647D" w:rsidRDefault="0049647D">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>42</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6D612EB0" w14:textId="77777777" w:rsidR="00900102" w:rsidRDefault="00900102">
+          <w:p w14:paraId="3FEA7657" w14:textId="77777777" w:rsidR="0049647D" w:rsidRDefault="0049647D">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>STOKKER SIA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="44491444" w14:textId="77777777" w:rsidR="00900102" w:rsidRDefault="00900102">
+          <w:p w14:paraId="20CAACC4" w14:textId="77777777" w:rsidR="0049647D" w:rsidRDefault="0049647D">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>40003226944</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="429B5822" w14:textId="77777777" w:rsidR="00900102" w:rsidRDefault="00900102">
+          <w:p w14:paraId="1A52A7C8" w14:textId="77777777" w:rsidR="0049647D" w:rsidRDefault="0049647D">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>Rīga</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>Krasta</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>iela</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve"> 42 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5C90EB9D" w14:textId="77777777" w:rsidR="00900102" w:rsidRDefault="00900102">
+          <w:p w14:paraId="6FFB6F8E" w14:textId="77777777" w:rsidR="0049647D" w:rsidRDefault="0049647D">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>Rīga</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>Krasta</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>iela</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve"> 42</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3EABC904" w14:textId="77777777" w:rsidR="00900102" w:rsidRDefault="00900102">
+          <w:p w14:paraId="1BF39ADE" w14:textId="77777777" w:rsidR="0049647D" w:rsidRDefault="0049647D">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">67245561, 29155051 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5F4B7644" w14:textId="77777777" w:rsidR="00900102" w:rsidRDefault="00900102">
+          <w:p w14:paraId="6B88E8EC" w14:textId="77777777" w:rsidR="0049647D" w:rsidRDefault="0049647D">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>5-2021</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6D050A68" w14:textId="77777777" w:rsidR="00900102" w:rsidRDefault="00900102">
+          <w:p w14:paraId="7E5CA15D" w14:textId="77777777" w:rsidR="0049647D" w:rsidRDefault="0049647D">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>13.08.2021</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00900102" w14:paraId="5974DC2B" w14:textId="77777777" w:rsidTr="00900102">
-[...13 lines deleted...]
-          <w:p w14:paraId="7965B7BD" w14:textId="77777777" w:rsidR="00900102" w:rsidRDefault="00900102">
+      <w:tr w:rsidR="0049647D" w14:paraId="483D3C26" w14:textId="77777777" w:rsidTr="0049647D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2A638ACC" w14:textId="77777777" w:rsidR="0049647D" w:rsidRDefault="0049647D">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>43</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4E46B9C8" w14:textId="77777777" w:rsidR="00900102" w:rsidRDefault="00900102">
+          <w:p w14:paraId="47D09092" w14:textId="77777777" w:rsidR="0049647D" w:rsidRDefault="0049647D">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>STRAZDU GRAVA SIA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0A520BB2" w14:textId="77777777" w:rsidR="00900102" w:rsidRDefault="00900102">
+          <w:p w14:paraId="2747106D" w14:textId="77777777" w:rsidR="0049647D" w:rsidRDefault="0049647D">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>44103028791</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="08975D92" w14:textId="77777777" w:rsidR="00900102" w:rsidRDefault="00900102">
+          <w:p w14:paraId="6C4DE1D6" w14:textId="77777777" w:rsidR="0049647D" w:rsidRDefault="0049647D">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>Cēsu</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>nov.</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>Raiskuma</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
@@ -11876,51 +11887,51 @@
               <w:t>., "</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>Akmentiņi</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve">" </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="31ED5C78" w14:textId="77777777" w:rsidR="00900102" w:rsidRDefault="00900102">
+          <w:p w14:paraId="02DDD072" w14:textId="77777777" w:rsidR="0049647D" w:rsidRDefault="0049647D">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>Cēsu</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>Novads</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:t>, ,</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
@@ -11956,185 +11967,185 @@
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>iela</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t>, 6c</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7A01246F" w14:textId="77777777" w:rsidR="00900102" w:rsidRDefault="00900102">
+          <w:p w14:paraId="12926914" w14:textId="77777777" w:rsidR="0049647D" w:rsidRDefault="0049647D">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">64130101 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="18DFA30C" w14:textId="77777777" w:rsidR="00900102" w:rsidRDefault="00900102">
+          <w:p w14:paraId="15D5D892" w14:textId="77777777" w:rsidR="0049647D" w:rsidRDefault="0049647D">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>1238-1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="567ECC6A" w14:textId="77777777" w:rsidR="00900102" w:rsidRDefault="00900102">
+          <w:p w14:paraId="47E21B47" w14:textId="77777777" w:rsidR="0049647D" w:rsidRDefault="0049647D">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>09.12.2011</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00900102" w14:paraId="0963CF4A" w14:textId="77777777" w:rsidTr="00900102">
-[...13 lines deleted...]
-          <w:p w14:paraId="732F3968" w14:textId="77777777" w:rsidR="00900102" w:rsidRDefault="00900102">
+      <w:tr w:rsidR="0049647D" w14:paraId="5A33F757" w14:textId="77777777" w:rsidTr="0049647D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="703950F9" w14:textId="77777777" w:rsidR="0049647D" w:rsidRDefault="0049647D">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>44</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="75BA382C" w14:textId="77777777" w:rsidR="00900102" w:rsidRDefault="00900102">
+          <w:p w14:paraId="61E4521F" w14:textId="77777777" w:rsidR="0049647D" w:rsidRDefault="0049647D">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>SVĒTKU PASAULE SIA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0409F7AF" w14:textId="77777777" w:rsidR="00900102" w:rsidRDefault="00900102">
+          <w:p w14:paraId="0F2F5E3C" w14:textId="77777777" w:rsidR="0049647D" w:rsidRDefault="0049647D">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>43603037142</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0D6FA641" w14:textId="77777777" w:rsidR="00900102" w:rsidRDefault="00900102">
+          <w:p w14:paraId="273ED7A6" w14:textId="77777777" w:rsidR="0049647D" w:rsidRDefault="0049647D">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>Jelgavas</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>nov.</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>Ozolnieku</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
@@ -12165,51 +12176,51 @@
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>iela</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve"> 21b - 1b </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0F49CF80" w14:textId="77777777" w:rsidR="00900102" w:rsidRDefault="00900102">
+          <w:p w14:paraId="30E3C975" w14:textId="77777777" w:rsidR="0049647D" w:rsidRDefault="0049647D">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Daugavpils, </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>Cietokšņa</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>iela</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve"> 44</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
@@ -12306,432 +12317,434 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>Krāslavas</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>Novads</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t>, KRĀSLAVA, RĪGAS IELA, 55A</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
+              <w:lastRenderedPageBreak/>
               <w:t>Rēzekne</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>Skolas</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>iela</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve"> 10-1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1DAA2AB5" w14:textId="77777777" w:rsidR="00900102" w:rsidRDefault="00900102">
-[...3 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="2DB4524A" w14:textId="77777777" w:rsidR="0049647D" w:rsidRDefault="0049647D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">26551959 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="243526FD" w14:textId="77777777" w:rsidR="00900102" w:rsidRDefault="00900102">
+          <w:p w14:paraId="79C5B0FA" w14:textId="77777777" w:rsidR="0049647D" w:rsidRDefault="0049647D">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>14/24</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="26258B75" w14:textId="77777777" w:rsidR="00900102" w:rsidRDefault="00900102">
+          <w:p w14:paraId="30236DB1" w14:textId="77777777" w:rsidR="0049647D" w:rsidRDefault="0049647D">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>07.11.2014</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00900102" w14:paraId="60F26F58" w14:textId="77777777" w:rsidTr="00900102">
-[...13 lines deleted...]
-          <w:p w14:paraId="5513FDCF" w14:textId="77777777" w:rsidR="00900102" w:rsidRDefault="00900102">
+      <w:tr w:rsidR="0049647D" w14:paraId="52FE0736" w14:textId="77777777" w:rsidTr="0049647D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="16A4AEDB" w14:textId="77777777" w:rsidR="0049647D" w:rsidRDefault="0049647D">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>45</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7AFCC351" w14:textId="77777777" w:rsidR="00900102" w:rsidRDefault="00900102">
+          <w:p w14:paraId="46D4D0C3" w14:textId="77777777" w:rsidR="0049647D" w:rsidRDefault="0049647D">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>TROFEJA SIA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4DDDE174" w14:textId="77777777" w:rsidR="00900102" w:rsidRDefault="00900102">
+          <w:p w14:paraId="6D59B46F" w14:textId="77777777" w:rsidR="0049647D" w:rsidRDefault="0049647D">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>41503067528</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="541EEFB0" w14:textId="77777777" w:rsidR="00900102" w:rsidRDefault="00900102">
+          <w:p w14:paraId="256C003C" w14:textId="77777777" w:rsidR="0049647D" w:rsidRDefault="0049647D">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Daugavpils, </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>Arodu</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>iela</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve"> 3 - 23 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="41DE16E4" w14:textId="77777777" w:rsidR="00900102" w:rsidRDefault="00900102">
+          <w:p w14:paraId="3B51C5A7" w14:textId="77777777" w:rsidR="0049647D" w:rsidRDefault="0049647D">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Daugavpils, </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>Vienības</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>iela</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve"> 17-3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="00210E83" w14:textId="77777777" w:rsidR="00900102" w:rsidRDefault="00900102">
+          <w:p w14:paraId="4B1878ED" w14:textId="77777777" w:rsidR="0049647D" w:rsidRDefault="0049647D">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">26239027 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0F36575D" w14:textId="77777777" w:rsidR="00900102" w:rsidRDefault="00900102">
+          <w:p w14:paraId="04E3ED19" w14:textId="77777777" w:rsidR="0049647D" w:rsidRDefault="0049647D">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>14/10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="32C23EDD" w14:textId="77777777" w:rsidR="00900102" w:rsidRDefault="00900102">
+          <w:p w14:paraId="370B991F" w14:textId="77777777" w:rsidR="0049647D" w:rsidRDefault="0049647D">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>18.07.2014</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00900102" w14:paraId="6E5D7761" w14:textId="77777777" w:rsidTr="00900102">
-[...13 lines deleted...]
-          <w:p w14:paraId="4FA664D3" w14:textId="77777777" w:rsidR="00900102" w:rsidRDefault="00900102">
+      <w:tr w:rsidR="0049647D" w14:paraId="768936A9" w14:textId="77777777" w:rsidTr="0049647D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7667915C" w14:textId="77777777" w:rsidR="0049647D" w:rsidRDefault="0049647D">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>46</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3D76D509" w14:textId="77777777" w:rsidR="00900102" w:rsidRDefault="00900102">
+          <w:p w14:paraId="7E406217" w14:textId="77777777" w:rsidR="0049647D" w:rsidRDefault="0049647D">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>TROPIKS AZ SIA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="12D780B5" w14:textId="77777777" w:rsidR="00900102" w:rsidRDefault="00900102">
+          <w:p w14:paraId="07000D50" w14:textId="77777777" w:rsidR="0049647D" w:rsidRDefault="0049647D">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>40003506230</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="70714956" w14:textId="77777777" w:rsidR="00900102" w:rsidRDefault="00900102">
+          <w:p w14:paraId="280B5A68" w14:textId="77777777" w:rsidR="0049647D" w:rsidRDefault="0049647D">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Ogres </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>nov.</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>Ogresgala</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>pag</w:t>
@@ -12749,228 +12762,228 @@
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>Jaunrubeņi</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4517612D" w14:textId="77777777" w:rsidR="00900102" w:rsidRDefault="00900102">
+          <w:p w14:paraId="5697FEED" w14:textId="77777777" w:rsidR="0049647D" w:rsidRDefault="0049647D">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>Rīga</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>Dunavas</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>iela</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve"> 13</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2CF7DBC8" w14:textId="77777777" w:rsidR="00900102" w:rsidRDefault="00900102">
+          <w:p w14:paraId="201BBE50" w14:textId="77777777" w:rsidR="0049647D" w:rsidRDefault="0049647D">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">296186230 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3BB758BB" w14:textId="77777777" w:rsidR="00900102" w:rsidRDefault="00900102">
+          <w:p w14:paraId="6360D256" w14:textId="77777777" w:rsidR="0049647D" w:rsidRDefault="0049647D">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>1651</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="03D3C5F2" w14:textId="77777777" w:rsidR="00900102" w:rsidRDefault="00900102">
+          <w:p w14:paraId="14720DD4" w14:textId="77777777" w:rsidR="0049647D" w:rsidRDefault="0049647D">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>16.11.2012</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00900102" w14:paraId="16073053" w14:textId="77777777" w:rsidTr="00900102">
-[...13 lines deleted...]
-          <w:p w14:paraId="12B9B35C" w14:textId="77777777" w:rsidR="00900102" w:rsidRDefault="00900102">
+      <w:tr w:rsidR="0049647D" w14:paraId="50C90C94" w14:textId="77777777" w:rsidTr="0049647D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0902D787" w14:textId="77777777" w:rsidR="0049647D" w:rsidRDefault="0049647D">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>47</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="79229248" w14:textId="77777777" w:rsidR="00900102" w:rsidRDefault="00900102">
+          <w:p w14:paraId="4D12F955" w14:textId="77777777" w:rsidR="0049647D" w:rsidRDefault="0049647D">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>TUKUMA MEDNIEKS SIA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3E52C765" w14:textId="77777777" w:rsidR="00900102" w:rsidRDefault="00900102">
+          <w:p w14:paraId="6BF420EC" w14:textId="77777777" w:rsidR="0049647D" w:rsidRDefault="0049647D">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>40003206401</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="08B8559F" w14:textId="77777777" w:rsidR="00900102" w:rsidRDefault="00900102">
+          <w:p w14:paraId="0F9FDEEB" w14:textId="77777777" w:rsidR="0049647D" w:rsidRDefault="0049647D">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>Tukuma</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>nov.</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>Tukums</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
@@ -12985,51 +12998,51 @@
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>iela</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve"> 5 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="22B965C4" w14:textId="77777777" w:rsidR="00900102" w:rsidRDefault="00900102">
+          <w:p w14:paraId="0337A77B" w14:textId="77777777" w:rsidR="0049647D" w:rsidRDefault="0049647D">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>Tukuma</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>Novads</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:t>, ,</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
@@ -13049,966 +13062,953 @@
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>iela</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t>, 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3D81E21A" w14:textId="77777777" w:rsidR="00900102" w:rsidRDefault="00900102">
+          <w:p w14:paraId="0920BF73" w14:textId="77777777" w:rsidR="0049647D" w:rsidRDefault="0049647D">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">63125571; 29273646 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3ACBC761" w14:textId="77777777" w:rsidR="00900102" w:rsidRDefault="00900102">
+          <w:p w14:paraId="485D673C" w14:textId="77777777" w:rsidR="0049647D" w:rsidRDefault="0049647D">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>1622</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="36AC961A" w14:textId="77777777" w:rsidR="00900102" w:rsidRDefault="00900102">
+          <w:p w14:paraId="424E4C11" w14:textId="77777777" w:rsidR="0049647D" w:rsidRDefault="0049647D">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>12.10.2012</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00900102" w14:paraId="5A646B13" w14:textId="77777777" w:rsidTr="00900102">
-[...13 lines deleted...]
-          <w:p w14:paraId="2CD5A191" w14:textId="77777777" w:rsidR="00900102" w:rsidRDefault="00900102">
+      <w:tr w:rsidR="0049647D" w14:paraId="7F189291" w14:textId="77777777" w:rsidTr="0049647D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4BF472E4" w14:textId="77777777" w:rsidR="0049647D" w:rsidRDefault="0049647D">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>48</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1AA4011C" w14:textId="77777777" w:rsidR="00900102" w:rsidRDefault="00900102">
+          <w:p w14:paraId="7BE86898" w14:textId="77777777" w:rsidR="0049647D" w:rsidRDefault="0049647D">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>UNISPORTS SIA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="20CB42F3" w14:textId="77777777" w:rsidR="00900102" w:rsidRDefault="00900102">
+          <w:p w14:paraId="1E019245" w14:textId="77777777" w:rsidR="0049647D" w:rsidRDefault="0049647D">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>45403004857</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="30D42B76" w14:textId="77777777" w:rsidR="00900102" w:rsidRDefault="00900102">
+          <w:p w14:paraId="3D552F11" w14:textId="77777777" w:rsidR="0049647D" w:rsidRDefault="0049647D">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>Madonas</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>nov.</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>Madona</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve">, Saules </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>iela</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve"> 1a </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="569416C5" w14:textId="77777777" w:rsidR="00900102" w:rsidRDefault="00900102">
-[...2 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="07FB7C64" w14:textId="77777777" w:rsidR="0049647D" w:rsidRDefault="0049647D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>MADONA, SAULES, 1A</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Gulbenes</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Novads</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:t>, ,</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> GULBENE, ĀBEĻU IELA, 8</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Jēkabpils</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Novads</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Jēkabpils</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Brīvības</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>iela</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> 179</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Alūksnes</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Novads</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Alūksne</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Tirgotāju</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>iela</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> 18a </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>Madonas</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>Novads</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
-              <w:t>, MADONA, SAULES, 1A</w:t>
+              <w:t>, , MADONA, RAIŅA IELA, 56A</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="55DFBA4E" w14:textId="77777777" w:rsidR="0049647D" w:rsidRDefault="0049647D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">64822911 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="02FB2219" w14:textId="77777777" w:rsidR="0049647D" w:rsidRDefault="0049647D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>1645</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7757D1CD" w14:textId="77777777" w:rsidR="0049647D" w:rsidRDefault="0049647D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>09.11.2012</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0049647D" w14:paraId="5959D886" w14:textId="77777777" w:rsidTr="0049647D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6CBBC793" w14:textId="77777777" w:rsidR="0049647D" w:rsidRDefault="0049647D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>49</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7AE438D3" w14:textId="77777777" w:rsidR="0049647D" w:rsidRDefault="0049647D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>VAIKUĻĀNI SIA</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2065028C" w14:textId="77777777" w:rsidR="0049647D" w:rsidRDefault="0049647D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>41503060708</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5E1F6D21" w14:textId="77777777" w:rsidR="0049647D" w:rsidRDefault="0049647D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Augšdaugavas</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>nov.</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Līksnas</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>pag</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve">., </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Vaikuļāni</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Smaidas</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="76AA74A2" w14:textId="77777777" w:rsidR="0049647D" w:rsidRDefault="0049647D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Daugavpils, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Raiņa</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>iela</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> 29</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="04496F67" w14:textId="77777777" w:rsidR="0049647D" w:rsidRDefault="0049647D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">65423375 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="10438256" w14:textId="77777777" w:rsidR="0049647D" w:rsidRDefault="0049647D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>1599</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="08EBCE66" w14:textId="77777777" w:rsidR="0049647D" w:rsidRDefault="0049647D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>17.08.2012</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0049647D" w14:paraId="1282C71E" w14:textId="77777777" w:rsidTr="0049647D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="66D472BB" w14:textId="77777777" w:rsidR="0049647D" w:rsidRDefault="0049647D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>50</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7F4258E8" w14:textId="77777777" w:rsidR="0049647D" w:rsidRDefault="0049647D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>VESERS PLUS SIA</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2F59A87B" w14:textId="77777777" w:rsidR="0049647D" w:rsidRDefault="0049647D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>40103226936</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1DA13540" w14:textId="77777777" w:rsidR="0049647D" w:rsidRDefault="0049647D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Rīga</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Salamandras</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>iela</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> 1 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4C84A56D" w14:textId="77777777" w:rsidR="0049647D" w:rsidRDefault="0049647D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Rīga</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Brīvības</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Gatve</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> 422</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
-              <w:t>Gulbenes</w:t>
+              <w:t>Jelgavas</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>Novads</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:proofErr w:type="gramStart"/>
-[...22 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
-              <w:t>Jēkabpils</w:t>
-[...254 lines deleted...]
-              <w:t>Līksnas</w:t>
+              <w:t>Glūdas</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>pag</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve">., </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
-              <w:t>Vaikuļāni</w:t>
-[...307 lines deleted...]
-            <w:r>
               <w:t>Grantskalnu</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>kūts</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve"> 2A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="505B6339" w14:textId="77777777" w:rsidR="00900102" w:rsidRDefault="00900102">
+          <w:p w14:paraId="17CB23E3" w14:textId="77777777" w:rsidR="0049647D" w:rsidRDefault="0049647D">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">67525515 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5CFA503B" w14:textId="77777777" w:rsidR="00900102" w:rsidRDefault="00900102">
+          <w:p w14:paraId="672C7469" w14:textId="77777777" w:rsidR="0049647D" w:rsidRDefault="0049647D">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>1405</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="09E4CF10" w14:textId="77777777" w:rsidR="00900102" w:rsidRDefault="00900102">
+          <w:p w14:paraId="2F7ABBC8" w14:textId="77777777" w:rsidR="0049647D" w:rsidRDefault="0049647D">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>12.11.2010</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="708D1536" w14:textId="77777777" w:rsidR="00936E30" w:rsidRPr="00900102" w:rsidRDefault="00936E30" w:rsidP="00900102"/>
-    <w:sectPr w:rsidR="00936E30" w:rsidRPr="00900102" w:rsidSect="00900102">
+    <w:p w14:paraId="708D1536" w14:textId="77777777" w:rsidR="00936E30" w:rsidRPr="0049647D" w:rsidRDefault="00936E30" w:rsidP="0049647D"/>
+    <w:sectPr w:rsidR="00936E30" w:rsidRPr="0049647D" w:rsidSect="00900102">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1135" w:right="1041" w:bottom="1440" w:left="1418" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="21E23814" w14:textId="77777777" w:rsidR="0018635B" w:rsidRDefault="0018635B" w:rsidP="00B54E3C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="2AEE44CF" w14:textId="77777777" w:rsidR="0018635B" w:rsidRDefault="0018635B" w:rsidP="00B54E3C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
@@ -14085,50 +14085,51 @@
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00E3413D"/>
     <w:rsid w:val="000010AC"/>
     <w:rsid w:val="00032B64"/>
     <w:rsid w:val="00081851"/>
     <w:rsid w:val="00127031"/>
     <w:rsid w:val="0014701A"/>
     <w:rsid w:val="0018635B"/>
     <w:rsid w:val="001E797E"/>
     <w:rsid w:val="00247C34"/>
     <w:rsid w:val="00291FAF"/>
     <w:rsid w:val="00411674"/>
     <w:rsid w:val="00425F44"/>
+    <w:rsid w:val="0049647D"/>
     <w:rsid w:val="008D18D7"/>
     <w:rsid w:val="00900102"/>
     <w:rsid w:val="00936E30"/>
     <w:rsid w:val="009D5CCB"/>
     <w:rsid w:val="00A47CA5"/>
     <w:rsid w:val="00B54E3C"/>
     <w:rsid w:val="00B87C62"/>
     <w:rsid w:val="00C70121"/>
     <w:rsid w:val="00D147F3"/>
     <w:rsid w:val="00D17920"/>
     <w:rsid w:val="00E3413D"/>
     <w:rsid w:val="00E71F88"/>
     <w:rsid w:val="00EB7585"/>
     <w:rsid w:val="00EF6417"/>
     <w:rsid w:val="00F316B4"/>
     <w:rsid w:val="00FA178B"/>
     <w:rsid w:val="00FB1158"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
@@ -15191,50 +15192,147 @@
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="635570040">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
+    <w:div w:id="705570487">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1455293795">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="single" w:sz="2" w:space="0" w:color="CCCCCC"/>
+            <w:left w:val="single" w:sz="2" w:space="0" w:color="CCCCCC"/>
+            <w:bottom w:val="single" w:sz="2" w:space="0" w:color="CCCCCC"/>
+            <w:right w:val="single" w:sz="2" w:space="0" w:color="CCCCCC"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1388259136">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="single" w:sz="2" w:space="0" w:color="CCCCCC"/>
+                <w:left w:val="single" w:sz="2" w:space="0" w:color="CCCCCC"/>
+                <w:bottom w:val="single" w:sz="2" w:space="0" w:color="CCCCCC"/>
+                <w:right w:val="single" w:sz="2" w:space="0" w:color="CCCCCC"/>
+              </w:divBdr>
+              <w:divsChild>
+                <w:div w:id="1037926114">
+                  <w:marLeft w:val="450"/>
+                  <w:marRight w:val="450"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="single" w:sz="2" w:space="0" w:color="CCCCCC"/>
+                    <w:left w:val="single" w:sz="2" w:space="0" w:color="CCCCCC"/>
+                    <w:bottom w:val="single" w:sz="2" w:space="0" w:color="CCCCCC"/>
+                    <w:right w:val="single" w:sz="2" w:space="0" w:color="CCCCCC"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1626232910">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="75"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="single" w:sz="2" w:space="0" w:color="CCCCCC"/>
+                        <w:left w:val="single" w:sz="2" w:space="0" w:color="CCCCCC"/>
+                        <w:bottom w:val="single" w:sz="2" w:space="0" w:color="CCCCCC"/>
+                        <w:right w:val="single" w:sz="2" w:space="0" w:color="CCCCCC"/>
+                      </w:divBdr>
+                      <w:divsChild>
+                        <w:div w:id="1292204890">
+                          <w:marLeft w:val="0"/>
+                          <w:marRight w:val="0"/>
+                          <w:marTop w:val="75"/>
+                          <w:marBottom w:val="75"/>
+                          <w:divBdr>
+                            <w:top w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
+                            <w:left w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
+                            <w:bottom w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
+                            <w:right w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
+                          </w:divBdr>
+                          <w:divsChild>
+                            <w:div w:id="1783110463">
+                              <w:marLeft w:val="450"/>
+                              <w:marRight w:val="450"/>
+                              <w:marTop w:val="75"/>
+                              <w:marBottom w:val="75"/>
+                              <w:divBdr>
+                                <w:top w:val="single" w:sz="2" w:space="0" w:color="CCCCCC"/>
+                                <w:left w:val="single" w:sz="2" w:space="0" w:color="CCCCCC"/>
+                                <w:bottom w:val="single" w:sz="2" w:space="0" w:color="CCCCCC"/>
+                                <w:right w:val="single" w:sz="2" w:space="0" w:color="CCCCCC"/>
+                              </w:divBdr>
+                            </w:div>
+                          </w:divsChild>
+                        </w:div>
+                      </w:divsChild>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+              </w:divsChild>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
+    </w:div>
     <w:div w:id="995839759">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1087113536">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
@@ -15622,76 +15720,76 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>7</Pages>
-  <Words>5506</Words>
-  <Characters>3139</Characters>
+  <Words>5496</Words>
+  <Characters>3133</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>26</Lines>
   <Paragraphs>17</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Nosaukums</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr/>
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>8628</CharactersWithSpaces>
+  <CharactersWithSpaces>8612</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Inta Kristapura-Nīmane</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>