--- v1 (2025-11-22)
+++ v2 (2026-05-01)
@@ -1,49 +1,49 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w14:paraId="1C428C71" w14:textId="77777777" w:rsidR="005B609A" w:rsidRDefault="005B609A" w:rsidP="005B609A">
+    <w:p w14:paraId="62A0C431" w14:textId="77777777" w:rsidR="00370363" w:rsidRDefault="00370363" w:rsidP="00370363">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:shd w:val="clear" w:color="auto" w:fill="F5F5F5"/>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>Licencēti</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>ieroču</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>speciālo</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
@@ -86,436 +86,436 @@
         <w:tblBorders>
           <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
           <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
           <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
           <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
         </w:tblBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:tblCellMar>
           <w:top w:w="15" w:type="dxa"/>
           <w:left w:w="15" w:type="dxa"/>
           <w:bottom w:w="15" w:type="dxa"/>
           <w:right w:w="15" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="255"/>
         <w:gridCol w:w="1951"/>
         <w:gridCol w:w="1257"/>
         <w:gridCol w:w="2185"/>
         <w:gridCol w:w="1946"/>
         <w:gridCol w:w="1199"/>
         <w:gridCol w:w="646"/>
         <w:gridCol w:w="1034"/>
       </w:tblGrid>
-      <w:tr w:rsidR="005B609A" w14:paraId="70099882" w14:textId="77777777" w:rsidTr="005B609A">
-[...28 lines deleted...]
-          <w:p w14:paraId="22B4B9E3" w14:textId="77777777" w:rsidR="005B609A" w:rsidRDefault="005B609A">
+      <w:tr w:rsidR="00370363" w14:paraId="15973F99" w14:textId="77777777" w:rsidTr="00370363">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4C937945" w14:textId="77777777" w:rsidR="00370363" w:rsidRDefault="00370363"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="50A0345E" w14:textId="77777777" w:rsidR="00370363" w:rsidRDefault="00370363">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Uzņēmuma</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>nosaukums</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0A4BFAE1" w14:textId="77777777" w:rsidR="005B609A" w:rsidRDefault="005B609A">
+          <w:p w14:paraId="2D05CDFF" w14:textId="77777777" w:rsidR="00370363" w:rsidRDefault="00370363">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Reģ.Nr</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1FE4532C" w14:textId="77777777" w:rsidR="005B609A" w:rsidRDefault="005B609A">
+          <w:p w14:paraId="52BC6CED" w14:textId="77777777" w:rsidR="00370363" w:rsidRDefault="00370363">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Juridiskā</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>adrese</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="155772C3" w14:textId="77777777" w:rsidR="005B609A" w:rsidRDefault="005B609A">
+          <w:p w14:paraId="21ABB044" w14:textId="77777777" w:rsidR="00370363" w:rsidRDefault="00370363">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Realizācijas</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>adrese</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="56DA6A05" w14:textId="77777777" w:rsidR="005B609A" w:rsidRDefault="005B609A">
+          <w:p w14:paraId="5295F752" w14:textId="77777777" w:rsidR="00370363" w:rsidRDefault="00370363">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Tālrunis</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="14223117" w14:textId="77777777" w:rsidR="005B609A" w:rsidRDefault="005B609A">
+          <w:p w14:paraId="5E3DDDBA" w14:textId="77777777" w:rsidR="00370363" w:rsidRDefault="00370363">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Lic.Nr</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7EC1E8B6" w14:textId="77777777" w:rsidR="005B609A" w:rsidRDefault="005B609A">
+          <w:p w14:paraId="067019B7" w14:textId="77777777" w:rsidR="00370363" w:rsidRDefault="00370363">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Izsniegta</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005B609A" w14:paraId="1C80B62B" w14:textId="77777777" w:rsidTr="005B609A">
-[...13 lines deleted...]
-          <w:p w14:paraId="3B2C9FF3" w14:textId="77777777" w:rsidR="005B609A" w:rsidRDefault="005B609A">
+      <w:tr w:rsidR="00370363" w14:paraId="6F9713CF" w14:textId="77777777" w:rsidTr="00370363">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="666F9A4F" w14:textId="77777777" w:rsidR="00370363" w:rsidRDefault="00370363">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3A00F655" w14:textId="77777777" w:rsidR="005B609A" w:rsidRDefault="005B609A">
+          <w:p w14:paraId="627FBEB6" w14:textId="77777777" w:rsidR="00370363" w:rsidRDefault="00370363">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>AGATE INVESTMENTS SIA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="51F6F88A" w14:textId="77777777" w:rsidR="005B609A" w:rsidRDefault="005B609A">
+          <w:p w14:paraId="59C4292D" w14:textId="77777777" w:rsidR="00370363" w:rsidRDefault="00370363">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>40103673578</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0AA9A1EC" w14:textId="77777777" w:rsidR="005B609A" w:rsidRDefault="005B609A">
+          <w:p w14:paraId="556C941D" w14:textId="77777777" w:rsidR="00370363" w:rsidRDefault="00370363">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>Ropažu</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>nov.</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>Garkalnes</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
@@ -554,448 +554,448 @@
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>iela</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve"> 3 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="28B5A1C5" w14:textId="77777777" w:rsidR="005B609A" w:rsidRDefault="005B609A">
+          <w:p w14:paraId="417B0489" w14:textId="77777777" w:rsidR="00370363" w:rsidRDefault="00370363">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>Rīga</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>Brīvības</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>Gatve</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve"> 221</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5B0BBD89" w14:textId="77777777" w:rsidR="005B609A" w:rsidRDefault="005B609A">
+          <w:p w14:paraId="2769DA1B" w14:textId="77777777" w:rsidR="00370363" w:rsidRDefault="00370363">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">20310310 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6C7308BC" w14:textId="77777777" w:rsidR="005B609A" w:rsidRDefault="005B609A">
+          <w:p w14:paraId="22E10B96" w14:textId="77777777" w:rsidR="00370363" w:rsidRDefault="00370363">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>2-2024</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1422F794" w14:textId="77777777" w:rsidR="005B609A" w:rsidRDefault="005B609A">
+          <w:p w14:paraId="2E8641CD" w14:textId="77777777" w:rsidR="00370363" w:rsidRDefault="00370363">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>22.02.2024</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005B609A" w14:paraId="253C7FA8" w14:textId="77777777" w:rsidTr="005B609A">
-[...13 lines deleted...]
-          <w:p w14:paraId="10D95B74" w14:textId="77777777" w:rsidR="005B609A" w:rsidRDefault="005B609A">
+      <w:tr w:rsidR="00370363" w14:paraId="266D7930" w14:textId="77777777" w:rsidTr="00370363">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="11DFF133" w14:textId="77777777" w:rsidR="00370363" w:rsidRDefault="00370363">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7D961DB8" w14:textId="77777777" w:rsidR="005B609A" w:rsidRDefault="005B609A">
+          <w:p w14:paraId="5734F4E3" w14:textId="77777777" w:rsidR="00370363" w:rsidRDefault="00370363">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>ANIMA LIBRA SIA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="02FF1EF9" w14:textId="77777777" w:rsidR="005B609A" w:rsidRDefault="005B609A">
+          <w:p w14:paraId="25A38D9F" w14:textId="77777777" w:rsidR="00370363" w:rsidRDefault="00370363">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>40003632696</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1053E524" w14:textId="77777777" w:rsidR="005B609A" w:rsidRDefault="005B609A">
+          <w:p w14:paraId="0E7CC87C" w14:textId="77777777" w:rsidR="00370363" w:rsidRDefault="00370363">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>Rīga</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>Mālpils</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>iela</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve"> 2b - 71 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7D8A4FC6" w14:textId="77777777" w:rsidR="005B609A" w:rsidRDefault="005B609A">
+          <w:p w14:paraId="6423E79B" w14:textId="77777777" w:rsidR="00370363" w:rsidRDefault="00370363">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>Rīga</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>Zeltiņu</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>iela</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve"> 9A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3E234A87" w14:textId="77777777" w:rsidR="005B609A" w:rsidRDefault="005B609A">
+          <w:p w14:paraId="507905BE" w14:textId="77777777" w:rsidR="00370363" w:rsidRDefault="00370363">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">29252618 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6AEEF096" w14:textId="77777777" w:rsidR="005B609A" w:rsidRDefault="005B609A">
+          <w:p w14:paraId="4DDE1B18" w14:textId="77777777" w:rsidR="00370363" w:rsidRDefault="00370363">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>2-2025</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6B9098A2" w14:textId="77777777" w:rsidR="005B609A" w:rsidRDefault="005B609A">
+          <w:p w14:paraId="5CC25616" w14:textId="77777777" w:rsidR="00370363" w:rsidRDefault="00370363">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>05.02.2025</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005B609A" w14:paraId="39FACBE5" w14:textId="77777777" w:rsidTr="005B609A">
-[...13 lines deleted...]
-          <w:p w14:paraId="1CFA0CCD" w14:textId="77777777" w:rsidR="005B609A" w:rsidRDefault="005B609A">
+      <w:tr w:rsidR="00370363" w14:paraId="676B0F0A" w14:textId="77777777" w:rsidTr="00370363">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="50CEEF31" w14:textId="77777777" w:rsidR="00370363" w:rsidRDefault="00370363">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3FC9D3DD" w14:textId="77777777" w:rsidR="005B609A" w:rsidRDefault="005B609A">
+          <w:p w14:paraId="2DBB12F4" w14:textId="77777777" w:rsidR="00370363" w:rsidRDefault="00370363">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>D DUPLEKS SIA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3CD19263" w14:textId="77777777" w:rsidR="005B609A" w:rsidRDefault="005B609A">
+          <w:p w14:paraId="7CD2E08C" w14:textId="77777777" w:rsidR="00370363" w:rsidRDefault="00370363">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>40003534304</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4EE9B648" w14:textId="77777777" w:rsidR="005B609A" w:rsidRDefault="005B609A">
+          <w:p w14:paraId="40FD46C2" w14:textId="77777777" w:rsidR="00370363" w:rsidRDefault="00370363">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>Mārupes</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>nov.</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>Mārupes</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
@@ -1010,51 +1010,51 @@
               <w:t xml:space="preserve">., </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>Mārtiņmuiža</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7702CB95" w14:textId="77777777" w:rsidR="005B609A" w:rsidRDefault="005B609A">
+          <w:p w14:paraId="4F904988" w14:textId="77777777" w:rsidR="00370363" w:rsidRDefault="00370363">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>Ādažu</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>Novads</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>Ādažu</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
@@ -1077,676 +1077,676 @@
               <w:t>, "</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>Smaragdi</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve">" </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="414914C1" w14:textId="77777777" w:rsidR="005B609A" w:rsidRDefault="005B609A">
+          <w:p w14:paraId="6D61C410" w14:textId="77777777" w:rsidR="00370363" w:rsidRDefault="00370363">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">67271797 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2BAE133F" w14:textId="77777777" w:rsidR="005B609A" w:rsidRDefault="005B609A">
+          <w:p w14:paraId="5AAB9BF6" w14:textId="77777777" w:rsidR="00370363" w:rsidRDefault="00370363">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>68-2023</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="50251747" w14:textId="77777777" w:rsidR="005B609A" w:rsidRDefault="005B609A">
+          <w:p w14:paraId="048B19D7" w14:textId="77777777" w:rsidR="00370363" w:rsidRDefault="00370363">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>14.09.2023</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005B609A" w14:paraId="78BA8308" w14:textId="77777777" w:rsidTr="005B609A">
-[...13 lines deleted...]
-          <w:p w14:paraId="656CE682" w14:textId="77777777" w:rsidR="005B609A" w:rsidRDefault="005B609A">
+      <w:tr w:rsidR="00370363" w14:paraId="5324F747" w14:textId="77777777" w:rsidTr="00370363">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="112CECD8" w14:textId="77777777" w:rsidR="00370363" w:rsidRDefault="00370363">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1DD3ECA9" w14:textId="77777777" w:rsidR="005B609A" w:rsidRDefault="005B609A">
+          <w:p w14:paraId="0386D7C4" w14:textId="77777777" w:rsidR="00370363" w:rsidRDefault="00370363">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>GARDS SIA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="662AC44B" w14:textId="77777777" w:rsidR="005B609A" w:rsidRDefault="005B609A">
+          <w:p w14:paraId="67101DA4" w14:textId="77777777" w:rsidR="00370363" w:rsidRDefault="00370363">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>40003248369</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="11B9543B" w14:textId="77777777" w:rsidR="005B609A" w:rsidRDefault="005B609A">
+          <w:p w14:paraId="704E198E" w14:textId="77777777" w:rsidR="00370363" w:rsidRDefault="00370363">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>Rīga</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>Tapešu</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>iela</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve"> 23 - 13 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0DE10CE4" w14:textId="77777777" w:rsidR="005B609A" w:rsidRDefault="005B609A">
+          <w:p w14:paraId="7F375BE3" w14:textId="77777777" w:rsidR="00370363" w:rsidRDefault="00370363">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>Rīga</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>Krišjāņa</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve"> Barona </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>iela</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve"> 130 k-8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0DB835D0" w14:textId="77777777" w:rsidR="005B609A" w:rsidRDefault="005B609A">
+          <w:p w14:paraId="09CD04AF" w14:textId="77777777" w:rsidR="00370363" w:rsidRDefault="00370363">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">67313101; 29440960 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6EF51BC4" w14:textId="77777777" w:rsidR="005B609A" w:rsidRDefault="005B609A">
+          <w:p w14:paraId="193972BC" w14:textId="77777777" w:rsidR="00370363" w:rsidRDefault="00370363">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>62-2023</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4C3718AD" w14:textId="77777777" w:rsidR="005B609A" w:rsidRDefault="005B609A">
+          <w:p w14:paraId="4BF362E0" w14:textId="77777777" w:rsidR="00370363" w:rsidRDefault="00370363">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>07.09.2023</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005B609A" w14:paraId="21C8C3EE" w14:textId="77777777" w:rsidTr="005B609A">
-[...13 lines deleted...]
-          <w:p w14:paraId="2641B01C" w14:textId="77777777" w:rsidR="005B609A" w:rsidRDefault="005B609A">
+      <w:tr w:rsidR="00370363" w14:paraId="394DACF3" w14:textId="77777777" w:rsidTr="00370363">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4C2F38B5" w14:textId="77777777" w:rsidR="00370363" w:rsidRDefault="00370363">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="410DF2B8" w14:textId="77777777" w:rsidR="005B609A" w:rsidRDefault="005B609A">
+          <w:p w14:paraId="4A9F5065" w14:textId="77777777" w:rsidR="00370363" w:rsidRDefault="00370363">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>GUNMARKET EU SIA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4F2560CC" w14:textId="77777777" w:rsidR="005B609A" w:rsidRDefault="005B609A">
+          <w:p w14:paraId="5CDC07F5" w14:textId="77777777" w:rsidR="00370363" w:rsidRDefault="00370363">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>40203032068</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="67FF57C9" w14:textId="77777777" w:rsidR="005B609A" w:rsidRDefault="005B609A">
+          <w:p w14:paraId="002A36F9" w14:textId="77777777" w:rsidR="00370363" w:rsidRDefault="00370363">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>Rīga</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>Prūšu</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>iela</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve"> 23a - 6 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="49D7A684" w14:textId="77777777" w:rsidR="005B609A" w:rsidRDefault="005B609A">
+          <w:p w14:paraId="6E8B9052" w14:textId="77777777" w:rsidR="00370363" w:rsidRDefault="00370363">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>Rīga</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>Latgales</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>iela</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve"> 243</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="711BF064" w14:textId="77777777" w:rsidR="005B609A" w:rsidRDefault="005B609A">
+          <w:p w14:paraId="7B2C9DE3" w14:textId="77777777" w:rsidR="00370363" w:rsidRDefault="00370363">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">29415818 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="57E20F62" w14:textId="77777777" w:rsidR="005B609A" w:rsidRDefault="005B609A">
+          <w:p w14:paraId="79B1FEAE" w14:textId="77777777" w:rsidR="00370363" w:rsidRDefault="00370363">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>9-2024</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1675018A" w14:textId="77777777" w:rsidR="005B609A" w:rsidRDefault="005B609A">
+          <w:p w14:paraId="3C8444BC" w14:textId="77777777" w:rsidR="00370363" w:rsidRDefault="00370363">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>27.11.2024</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005B609A" w14:paraId="31F9BC9A" w14:textId="77777777" w:rsidTr="005B609A">
-[...13 lines deleted...]
-          <w:p w14:paraId="2E114F2A" w14:textId="77777777" w:rsidR="005B609A" w:rsidRDefault="005B609A">
+      <w:tr w:rsidR="00370363" w14:paraId="57574686" w14:textId="77777777" w:rsidTr="00370363">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="73F0B925" w14:textId="77777777" w:rsidR="00370363" w:rsidRDefault="00370363">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6916BF98" w14:textId="77777777" w:rsidR="005B609A" w:rsidRDefault="005B609A">
+          <w:p w14:paraId="74FBBC98" w14:textId="77777777" w:rsidR="00370363" w:rsidRDefault="00370363">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>IEROČI SIA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="28C1130C" w14:textId="77777777" w:rsidR="005B609A" w:rsidRDefault="005B609A">
+          <w:p w14:paraId="787F12AB" w14:textId="77777777" w:rsidR="00370363" w:rsidRDefault="00370363">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>49002000859</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="12046B42" w14:textId="77777777" w:rsidR="005B609A" w:rsidRDefault="005B609A">
+          <w:p w14:paraId="3DFC2946" w14:textId="77777777" w:rsidR="00370363" w:rsidRDefault="00370363">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>Talsu</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>nov.</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve">, Talsi, </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>Rīgas</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>iela</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve"> 15 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4E9389C9" w14:textId="77777777" w:rsidR="005B609A" w:rsidRDefault="005B609A">
+          <w:p w14:paraId="0DC845B7" w14:textId="77777777" w:rsidR="00370363" w:rsidRDefault="00370363">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>Rīga</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>Dzirnavu</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>iela</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
@@ -1780,185 +1780,185 @@
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>iela</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve"> 15 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0D19B073" w14:textId="77777777" w:rsidR="005B609A" w:rsidRDefault="005B609A">
+          <w:p w14:paraId="57272471" w14:textId="77777777" w:rsidR="00370363" w:rsidRDefault="00370363">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">20290061 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2D92E9BF" w14:textId="77777777" w:rsidR="005B609A" w:rsidRDefault="005B609A">
+          <w:p w14:paraId="13ADEE47" w14:textId="77777777" w:rsidR="00370363" w:rsidRDefault="00370363">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>75-2023</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="781E002D" w14:textId="77777777" w:rsidR="005B609A" w:rsidRDefault="005B609A">
+          <w:p w14:paraId="129ACA80" w14:textId="77777777" w:rsidR="00370363" w:rsidRDefault="00370363">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>14.09.2023</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005B609A" w14:paraId="510D38F6" w14:textId="77777777" w:rsidTr="005B609A">
-[...13 lines deleted...]
-          <w:p w14:paraId="54C53C55" w14:textId="77777777" w:rsidR="005B609A" w:rsidRDefault="005B609A">
+      <w:tr w:rsidR="00370363" w14:paraId="788BDDB9" w14:textId="77777777" w:rsidTr="00370363">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4A395B18" w14:textId="77777777" w:rsidR="00370363" w:rsidRDefault="00370363">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2DA8614C" w14:textId="77777777" w:rsidR="005B609A" w:rsidRDefault="005B609A">
+          <w:p w14:paraId="15688E73" w14:textId="77777777" w:rsidR="00370363" w:rsidRDefault="00370363">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>KALNA 22A SIA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2FA960F9" w14:textId="77777777" w:rsidR="005B609A" w:rsidRDefault="005B609A">
+          <w:p w14:paraId="672D8660" w14:textId="77777777" w:rsidR="00370363" w:rsidRDefault="00370363">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>40103212391</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0FFA0B6C" w14:textId="77777777" w:rsidR="005B609A" w:rsidRDefault="005B609A">
+          <w:p w14:paraId="5888FE58" w14:textId="77777777" w:rsidR="00370363" w:rsidRDefault="00370363">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>Mārupes</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>nov.</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>Mārupes</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
@@ -1973,51 +1973,51 @@
               <w:t xml:space="preserve">., </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>Mārtiņmuiža</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0694F558" w14:textId="77777777" w:rsidR="005B609A" w:rsidRDefault="005B609A">
+          <w:p w14:paraId="1A925E46" w14:textId="77777777" w:rsidR="00370363" w:rsidRDefault="00370363">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>Saldus</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>Novads</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:t>, ,</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
@@ -2037,405 +2037,662 @@
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>iela</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve"> 22a </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1B94F2E8" w14:textId="77777777" w:rsidR="005B609A" w:rsidRDefault="005B609A">
+          <w:p w14:paraId="7C3750E8" w14:textId="77777777" w:rsidR="00370363" w:rsidRDefault="00370363">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">20200500 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3C378220" w14:textId="77777777" w:rsidR="005B609A" w:rsidRDefault="005B609A">
+          <w:p w14:paraId="7127DE4C" w14:textId="77777777" w:rsidR="00370363" w:rsidRDefault="00370363">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>52-2023</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3887E948" w14:textId="77777777" w:rsidR="005B609A" w:rsidRDefault="005B609A">
+          <w:p w14:paraId="2187F9EE" w14:textId="77777777" w:rsidR="00370363" w:rsidRDefault="00370363">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>17.08.2023</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005B609A" w14:paraId="62450AA5" w14:textId="77777777" w:rsidTr="005B609A">
-[...13 lines deleted...]
-          <w:p w14:paraId="034F0BFD" w14:textId="77777777" w:rsidR="005B609A" w:rsidRDefault="005B609A">
+      <w:tr w:rsidR="00370363" w14:paraId="05B5322C" w14:textId="77777777" w:rsidTr="00370363">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="28C6003D" w14:textId="77777777" w:rsidR="00370363" w:rsidRDefault="00370363">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0A8B9B7E" w14:textId="77777777" w:rsidR="005B609A" w:rsidRDefault="005B609A">
+          <w:p w14:paraId="4F03EBB7" w14:textId="77777777" w:rsidR="00370363" w:rsidRDefault="00370363">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>LATVIJAS PRAKTISKĀS ŠAUŠANAS CENTRS SIA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="28D8D531" w14:textId="77777777" w:rsidR="005B609A" w:rsidRDefault="005B609A">
+          <w:p w14:paraId="6476B73A" w14:textId="77777777" w:rsidR="00370363" w:rsidRDefault="00370363">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>40103643291</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="21778DEA" w14:textId="77777777" w:rsidR="005B609A" w:rsidRDefault="005B609A">
+          <w:p w14:paraId="39600D8E" w14:textId="77777777" w:rsidR="00370363" w:rsidRDefault="00370363">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>Rīga</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>Džūkstes</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>iela</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve"> 6a </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="028BFB6D" w14:textId="77777777" w:rsidR="005B609A" w:rsidRDefault="005B609A">
+          <w:p w14:paraId="34F4C020" w14:textId="77777777" w:rsidR="00370363" w:rsidRDefault="00370363">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>Rīga</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>Džūkstes</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>iela</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve"> 6A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4F394346" w14:textId="77777777" w:rsidR="005B609A" w:rsidRDefault="005B609A">
+          <w:p w14:paraId="2C7B66AA" w14:textId="77777777" w:rsidR="00370363" w:rsidRDefault="00370363">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">29294995 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="62D6BF3E" w14:textId="77777777" w:rsidR="005B609A" w:rsidRDefault="005B609A">
+          <w:p w14:paraId="151E55D6" w14:textId="77777777" w:rsidR="00370363" w:rsidRDefault="00370363">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>15-2023</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="63738869" w14:textId="77777777" w:rsidR="005B609A" w:rsidRDefault="005B609A">
+          <w:p w14:paraId="47CFB08F" w14:textId="77777777" w:rsidR="00370363" w:rsidRDefault="00370363">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>18.05.2023</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005B609A" w14:paraId="4F89F511" w14:textId="77777777" w:rsidTr="005B609A">
-[...13 lines deleted...]
-          <w:p w14:paraId="0DB6485E" w14:textId="77777777" w:rsidR="005B609A" w:rsidRDefault="005B609A">
+      <w:tr w:rsidR="00370363" w14:paraId="3B07C8E8" w14:textId="77777777" w:rsidTr="00370363">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="13527BC2" w14:textId="77777777" w:rsidR="00370363" w:rsidRDefault="00370363">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2502EB42" w14:textId="77777777" w:rsidR="005B609A" w:rsidRDefault="005B609A">
+          <w:p w14:paraId="5E6276AD" w14:textId="77777777" w:rsidR="00370363" w:rsidRDefault="00370363">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>LINARDS ENGRAVING SIA</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="026FA358" w14:textId="77777777" w:rsidR="00370363" w:rsidRDefault="00370363">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>40103308772</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0FDA07F1" w14:textId="77777777" w:rsidR="00370363" w:rsidRDefault="00370363">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Cēsu</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>nov.</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Raiskuma</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>pag</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve">., </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Ūpji</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3A6F5908" w14:textId="77777777" w:rsidR="00370363" w:rsidRDefault="00370363">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Cēsu</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Novads</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:t>, ,</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Raiskuma</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>pag</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t>., "</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Ūpji</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> 1" </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5CB76664" w14:textId="77777777" w:rsidR="00370363" w:rsidRDefault="00370363">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">29163303 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="02DFE60B" w14:textId="77777777" w:rsidR="00370363" w:rsidRDefault="00370363">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>2-2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6288F40F" w14:textId="77777777" w:rsidR="00370363" w:rsidRDefault="00370363">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>02.04.2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00370363" w14:paraId="08BA7D53" w14:textId="77777777" w:rsidTr="00370363">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="34B33483" w14:textId="77777777" w:rsidR="00370363" w:rsidRDefault="00370363">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="59F26353" w14:textId="77777777" w:rsidR="00370363" w:rsidRDefault="00370363">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>NORVEKS SPORTS LV SIA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7C0803C9" w14:textId="77777777" w:rsidR="005B609A" w:rsidRDefault="005B609A">
+          <w:p w14:paraId="42D949E8" w14:textId="77777777" w:rsidR="00370363" w:rsidRDefault="00370363">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>40103410617</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5A863ACB" w14:textId="77777777" w:rsidR="005B609A" w:rsidRDefault="005B609A">
+          <w:p w14:paraId="24F5328F" w14:textId="77777777" w:rsidR="00370363" w:rsidRDefault="00370363">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>Mārupes</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>nov.</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>Mārupe</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
@@ -2450,1293 +2707,1317 @@
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>iela</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve"> 1 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6A8A527D" w14:textId="77777777" w:rsidR="005B609A" w:rsidRDefault="005B609A">
+          <w:p w14:paraId="6DA1534A" w14:textId="77777777" w:rsidR="00370363" w:rsidRDefault="00370363">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>Rīga</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>Meža</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>iela</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve"> 1A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="578B6FF5" w14:textId="77777777" w:rsidR="005B609A" w:rsidRDefault="005B609A">
+          <w:p w14:paraId="610538B0" w14:textId="77777777" w:rsidR="00370363" w:rsidRDefault="00370363">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">29222279; 67089554 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1B52EF16" w14:textId="77777777" w:rsidR="005B609A" w:rsidRDefault="005B609A">
+          <w:p w14:paraId="205CAD0D" w14:textId="77777777" w:rsidR="00370363" w:rsidRDefault="00370363">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>2-2021</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="57AAD3BE" w14:textId="77777777" w:rsidR="005B609A" w:rsidRDefault="005B609A">
+          <w:p w14:paraId="1E67A1E4" w14:textId="77777777" w:rsidR="00370363" w:rsidRDefault="00370363">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>09.07.2021</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005B609A" w14:paraId="4C392F50" w14:textId="77777777" w:rsidTr="005B609A">
-[...35 lines deleted...]
-          <w:p w14:paraId="51EA6B64" w14:textId="77777777" w:rsidR="005B609A" w:rsidRDefault="005B609A">
+      <w:tr w:rsidR="00370363" w14:paraId="25BB468D" w14:textId="77777777" w:rsidTr="00370363">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7566964A" w14:textId="77777777" w:rsidR="00370363" w:rsidRDefault="00370363">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7BA09D79" w14:textId="77777777" w:rsidR="00370363" w:rsidRDefault="00370363">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>OKSALIS SIA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2926B804" w14:textId="77777777" w:rsidR="005B609A" w:rsidRDefault="005B609A">
+          <w:p w14:paraId="5BC63041" w14:textId="77777777" w:rsidR="00370363" w:rsidRDefault="00370363">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>42403025353</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4D6E3F61" w14:textId="77777777" w:rsidR="005B609A" w:rsidRDefault="005B609A">
+          <w:p w14:paraId="5D360CD8" w14:textId="77777777" w:rsidR="00370363" w:rsidRDefault="00370363">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Rēzeknes</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>nov.</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Čornajas</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>pag</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve">., </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Treuhi</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Šalkas</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7D97B57F" w14:textId="77777777" w:rsidR="00370363" w:rsidRDefault="00370363">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>Rēzekne</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>Upes</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>iela</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
-              <w:t xml:space="preserve"> 38a </w:t>
-[...22 lines deleted...]
-              <w:t>Rēzekne</w:t>
+              <w:t xml:space="preserve"> 38A</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="401AD314" w14:textId="77777777" w:rsidR="00370363" w:rsidRDefault="00370363">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">29178141 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="60208F8A" w14:textId="77777777" w:rsidR="00370363" w:rsidRDefault="00370363">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>21-2023</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5C2F82D7" w14:textId="77777777" w:rsidR="00370363" w:rsidRDefault="00370363">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>25.05.2023</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00370363" w14:paraId="54BE979C" w14:textId="77777777" w:rsidTr="00370363">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1C8E5DE6" w14:textId="77777777" w:rsidR="00370363" w:rsidRDefault="00370363">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1CB50FC2" w14:textId="77777777" w:rsidR="00370363" w:rsidRDefault="00370363">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>PURNAVU MUIŽA SIA</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="692A38BA" w14:textId="77777777" w:rsidR="00370363" w:rsidRDefault="00370363">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>40103160117</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="13CF1AB4" w14:textId="77777777" w:rsidR="00370363" w:rsidRDefault="00370363">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Mārupes</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>nov.</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
-              <w:t>Upes</w:t>
+              <w:t>Mārupes</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
+              <w:t>pag</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve">., </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Mārtiņmuiža</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0B402AC9" w14:textId="77777777" w:rsidR="00370363" w:rsidRDefault="00370363">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Mārupes</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Novads</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Mārupes</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>pag</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve">., </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Mārtiņmuiža</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve">" </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="37B607C2" w14:textId="77777777" w:rsidR="00370363" w:rsidRDefault="00370363">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">20200500 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5D5473CB" w14:textId="77777777" w:rsidR="00370363" w:rsidRDefault="00370363">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>32-2023</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0BEB162E" w14:textId="77777777" w:rsidR="00370363" w:rsidRDefault="00370363">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>29.06.2023</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00370363" w14:paraId="29BA574C" w14:textId="77777777" w:rsidTr="00370363">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2ECB1EA7" w14:textId="77777777" w:rsidR="00370363" w:rsidRDefault="00370363">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>13</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4163C47C" w14:textId="77777777" w:rsidR="00370363" w:rsidRDefault="00370363">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>SPEKTRS SECURITY SIA</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2B759E64" w14:textId="77777777" w:rsidR="00370363" w:rsidRDefault="00370363">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>40103674963</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5A4A37E5" w14:textId="77777777" w:rsidR="00370363" w:rsidRDefault="00370363">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Rīga</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Daugavgrīvas</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
               <w:t>iela</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
-              <w:t xml:space="preserve"> 38A</w:t>
-[...65 lines deleted...]
-              <w:t>25.05.2023</w:t>
+              <w:t xml:space="preserve"> 29a </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6C4F36AA" w14:textId="77777777" w:rsidR="00370363" w:rsidRDefault="00370363">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Rīga</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Daugavgrīvas</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>iela</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> 29A</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="35F0F5DE" w14:textId="77777777" w:rsidR="00370363" w:rsidRDefault="00370363">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">29322363 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="781524E1" w14:textId="77777777" w:rsidR="00370363" w:rsidRDefault="00370363">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>44-2023</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5E34C6C5" w14:textId="77777777" w:rsidR="00370363" w:rsidRDefault="00370363">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>03.08.2023</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005B609A" w14:paraId="0424C550" w14:textId="77777777" w:rsidTr="005B609A">
-[...85 lines deleted...]
-              <w:t>Mārupes</w:t>
+      <w:tr w:rsidR="00370363" w14:paraId="2DEE0F5E" w14:textId="77777777" w:rsidTr="00370363">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6CB3CF61" w14:textId="77777777" w:rsidR="00370363" w:rsidRDefault="00370363">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>14</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4927B519" w14:textId="77777777" w:rsidR="00370363" w:rsidRDefault="00370363">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>STRĒLNIEKS-A SIA</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="135B5979" w14:textId="77777777" w:rsidR="00370363" w:rsidRDefault="00370363">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>40003055477</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3284452F" w14:textId="77777777" w:rsidR="00370363" w:rsidRDefault="00370363">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Rīga</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Jaunmoku</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
+              <w:t>iela</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> 34 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="175EE7D4" w14:textId="77777777" w:rsidR="00370363" w:rsidRDefault="00370363">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Rīga</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve">, Slokas </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>iela</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> 52 L</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2EF07BFF" w14:textId="77777777" w:rsidR="00370363" w:rsidRDefault="00370363">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">20240888 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5AD1A028" w14:textId="77777777" w:rsidR="00370363" w:rsidRDefault="00370363">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>8-2023</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="36F9F30D" w14:textId="77777777" w:rsidR="00370363" w:rsidRDefault="00370363">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>27.04.2023</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00370363" w14:paraId="3216A75E" w14:textId="77777777" w:rsidTr="00370363">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="20D0543B" w14:textId="77777777" w:rsidR="00370363" w:rsidRDefault="00370363">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="733C0F0E" w14:textId="77777777" w:rsidR="00370363" w:rsidRDefault="00370363">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>VAIKUĻĀNI SIA</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="621A920E" w14:textId="77777777" w:rsidR="00370363" w:rsidRDefault="00370363">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>41503060708</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="30621A99" w14:textId="77777777" w:rsidR="00370363" w:rsidRDefault="00370363">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Augšdaugavas</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
               <w:t>nov.</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
-              <w:t>Mārupes</w:t>
+              <w:t>Līksnas</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>pag</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve">., </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
-              <w:t>Mārtiņmuiža</w:t>
+              <w:t>Vaikuļāni</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Smaidas</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="48FC159F" w14:textId="77777777" w:rsidR="005B609A" w:rsidRDefault="005B609A">
-[...5 lines deleted...]
-              <w:t>Mārupes</w:t>
+          <w:p w14:paraId="3EA32E8F" w14:textId="77777777" w:rsidR="00370363" w:rsidRDefault="00370363">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Daugavpils, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Raiņa</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
-              <w:t>Novads</w:t>
-[...199 lines deleted...]
-            <w:r>
               <w:t>iela</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
-              <w:t xml:space="preserve"> 29a </w:t>
-[...492 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve"> 29</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1D99FBD4" w14:textId="77777777" w:rsidR="005B609A" w:rsidRDefault="005B609A">
+          <w:p w14:paraId="153DE8A9" w14:textId="77777777" w:rsidR="00370363" w:rsidRDefault="00370363">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">65423375 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="375EBD85" w14:textId="77777777" w:rsidR="005B609A" w:rsidRDefault="005B609A">
+          <w:p w14:paraId="03136487" w14:textId="77777777" w:rsidR="00370363" w:rsidRDefault="00370363">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>13-2023</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4899786C" w14:textId="77777777" w:rsidR="005B609A" w:rsidRDefault="005B609A">
+          <w:p w14:paraId="1A044D50" w14:textId="77777777" w:rsidR="00370363" w:rsidRDefault="00370363">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>18.05.2023</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="557054E8" w14:textId="62E076FC" w:rsidR="00D8371A" w:rsidRPr="005B609A" w:rsidRDefault="00D8371A" w:rsidP="005B609A"/>
-    <w:sectPr w:rsidR="00D8371A" w:rsidRPr="005B609A" w:rsidSect="00897528">
+    <w:p w14:paraId="557054E8" w14:textId="62E076FC" w:rsidR="00D8371A" w:rsidRPr="00370363" w:rsidRDefault="00D8371A" w:rsidP="00370363"/>
+    <w:sectPr w:rsidR="00D8371A" w:rsidRPr="00370363" w:rsidSect="00897528">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="709" w:right="758" w:bottom="993" w:left="993" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="BA"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
@@ -3749,50 +4030,51 @@
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="003B30D1"/>
     <w:rsid w:val="00030A22"/>
     <w:rsid w:val="000A4F35"/>
     <w:rsid w:val="000F7A43"/>
     <w:rsid w:val="0015273C"/>
     <w:rsid w:val="003622B6"/>
+    <w:rsid w:val="00370363"/>
     <w:rsid w:val="003B30D1"/>
     <w:rsid w:val="0040579A"/>
     <w:rsid w:val="00483CEE"/>
     <w:rsid w:val="00541C67"/>
     <w:rsid w:val="00566BFE"/>
     <w:rsid w:val="005B609A"/>
     <w:rsid w:val="006B0610"/>
     <w:rsid w:val="0073660D"/>
     <w:rsid w:val="008760C8"/>
     <w:rsid w:val="00891BB6"/>
     <w:rsid w:val="00897528"/>
     <w:rsid w:val="008B6279"/>
     <w:rsid w:val="009F7EAF"/>
     <w:rsid w:val="00AB32D7"/>
     <w:rsid w:val="00C665E0"/>
     <w:rsid w:val="00D8371A"/>
     <w:rsid w:val="00E156F4"/>
     <w:rsid w:val="00E9001F"/>
     <w:rsid w:val="00F5040C"/>
     <w:rsid w:val="00F55A58"/>
     <w:rsid w:val="00F66434"/>
     <w:rsid w:val="00F71ACD"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
@@ -4487,50 +4769,147 @@
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
       </w:divsChild>
     </w:div>
     <w:div w:id="537668130">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
+    <w:div w:id="603726609">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="363560546">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="single" w:sz="2" w:space="0" w:color="CCCCCC"/>
+            <w:left w:val="single" w:sz="2" w:space="0" w:color="CCCCCC"/>
+            <w:bottom w:val="single" w:sz="2" w:space="0" w:color="CCCCCC"/>
+            <w:right w:val="single" w:sz="2" w:space="0" w:color="CCCCCC"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="631784927">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="single" w:sz="2" w:space="0" w:color="CCCCCC"/>
+                <w:left w:val="single" w:sz="2" w:space="0" w:color="CCCCCC"/>
+                <w:bottom w:val="single" w:sz="2" w:space="0" w:color="CCCCCC"/>
+                <w:right w:val="single" w:sz="2" w:space="0" w:color="CCCCCC"/>
+              </w:divBdr>
+              <w:divsChild>
+                <w:div w:id="104009653">
+                  <w:marLeft w:val="450"/>
+                  <w:marRight w:val="450"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="single" w:sz="2" w:space="0" w:color="CCCCCC"/>
+                    <w:left w:val="single" w:sz="2" w:space="0" w:color="CCCCCC"/>
+                    <w:bottom w:val="single" w:sz="2" w:space="0" w:color="CCCCCC"/>
+                    <w:right w:val="single" w:sz="2" w:space="0" w:color="CCCCCC"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="2107729997">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="75"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="single" w:sz="2" w:space="0" w:color="CCCCCC"/>
+                        <w:left w:val="single" w:sz="2" w:space="0" w:color="CCCCCC"/>
+                        <w:bottom w:val="single" w:sz="2" w:space="0" w:color="CCCCCC"/>
+                        <w:right w:val="single" w:sz="2" w:space="0" w:color="CCCCCC"/>
+                      </w:divBdr>
+                      <w:divsChild>
+                        <w:div w:id="27226283">
+                          <w:marLeft w:val="0"/>
+                          <w:marRight w:val="0"/>
+                          <w:marTop w:val="75"/>
+                          <w:marBottom w:val="75"/>
+                          <w:divBdr>
+                            <w:top w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
+                            <w:left w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
+                            <w:bottom w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
+                            <w:right w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
+                          </w:divBdr>
+                          <w:divsChild>
+                            <w:div w:id="905648079">
+                              <w:marLeft w:val="450"/>
+                              <w:marRight w:val="450"/>
+                              <w:marTop w:val="75"/>
+                              <w:marBottom w:val="75"/>
+                              <w:divBdr>
+                                <w:top w:val="single" w:sz="2" w:space="0" w:color="CCCCCC"/>
+                                <w:left w:val="single" w:sz="2" w:space="0" w:color="CCCCCC"/>
+                                <w:bottom w:val="single" w:sz="2" w:space="0" w:color="CCCCCC"/>
+                                <w:right w:val="single" w:sz="2" w:space="0" w:color="CCCCCC"/>
+                              </w:divBdr>
+                            </w:div>
+                          </w:divsChild>
+                        </w:div>
+                      </w:divsChild>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+              </w:divsChild>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
+    </w:div>
     <w:div w:id="639266668">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="686953135">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
@@ -4943,50 +5322,147 @@
                     <w:div w:id="1217232735">
                       <w:marLeft w:val="0"/>
                       <w:marRight w:val="0"/>
                       <w:marTop w:val="75"/>
                       <w:marBottom w:val="0"/>
                       <w:divBdr>
                         <w:top w:val="single" w:sz="2" w:space="0" w:color="CCCCCC"/>
                         <w:left w:val="single" w:sz="2" w:space="0" w:color="CCCCCC"/>
                         <w:bottom w:val="single" w:sz="2" w:space="0" w:color="CCCCCC"/>
                         <w:right w:val="single" w:sz="2" w:space="0" w:color="CCCCCC"/>
                       </w:divBdr>
                       <w:divsChild>
                         <w:div w:id="584386259">
                           <w:marLeft w:val="0"/>
                           <w:marRight w:val="0"/>
                           <w:marTop w:val="75"/>
                           <w:marBottom w:val="75"/>
                           <w:divBdr>
                             <w:top w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
                             <w:left w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
                             <w:bottom w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
                             <w:right w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
                           </w:divBdr>
                           <w:divsChild>
                             <w:div w:id="24210407">
+                              <w:marLeft w:val="450"/>
+                              <w:marRight w:val="450"/>
+                              <w:marTop w:val="75"/>
+                              <w:marBottom w:val="75"/>
+                              <w:divBdr>
+                                <w:top w:val="single" w:sz="2" w:space="0" w:color="CCCCCC"/>
+                                <w:left w:val="single" w:sz="2" w:space="0" w:color="CCCCCC"/>
+                                <w:bottom w:val="single" w:sz="2" w:space="0" w:color="CCCCCC"/>
+                                <w:right w:val="single" w:sz="2" w:space="0" w:color="CCCCCC"/>
+                              </w:divBdr>
+                            </w:div>
+                          </w:divsChild>
+                        </w:div>
+                      </w:divsChild>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+              </w:divsChild>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1713726227">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1173379127">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="single" w:sz="2" w:space="0" w:color="CCCCCC"/>
+            <w:left w:val="single" w:sz="2" w:space="0" w:color="CCCCCC"/>
+            <w:bottom w:val="single" w:sz="2" w:space="0" w:color="CCCCCC"/>
+            <w:right w:val="single" w:sz="2" w:space="0" w:color="CCCCCC"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1381326206">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="single" w:sz="2" w:space="0" w:color="CCCCCC"/>
+                <w:left w:val="single" w:sz="2" w:space="0" w:color="CCCCCC"/>
+                <w:bottom w:val="single" w:sz="2" w:space="0" w:color="CCCCCC"/>
+                <w:right w:val="single" w:sz="2" w:space="0" w:color="CCCCCC"/>
+              </w:divBdr>
+              <w:divsChild>
+                <w:div w:id="1390155303">
+                  <w:marLeft w:val="450"/>
+                  <w:marRight w:val="450"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="single" w:sz="2" w:space="0" w:color="CCCCCC"/>
+                    <w:left w:val="single" w:sz="2" w:space="0" w:color="CCCCCC"/>
+                    <w:bottom w:val="single" w:sz="2" w:space="0" w:color="CCCCCC"/>
+                    <w:right w:val="single" w:sz="2" w:space="0" w:color="CCCCCC"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="545063224">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="75"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="single" w:sz="2" w:space="0" w:color="CCCCCC"/>
+                        <w:left w:val="single" w:sz="2" w:space="0" w:color="CCCCCC"/>
+                        <w:bottom w:val="single" w:sz="2" w:space="0" w:color="CCCCCC"/>
+                        <w:right w:val="single" w:sz="2" w:space="0" w:color="CCCCCC"/>
+                      </w:divBdr>
+                      <w:divsChild>
+                        <w:div w:id="1394279048">
+                          <w:marLeft w:val="0"/>
+                          <w:marRight w:val="0"/>
+                          <w:marTop w:val="75"/>
+                          <w:marBottom w:val="75"/>
+                          <w:divBdr>
+                            <w:top w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
+                            <w:left w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
+                            <w:bottom w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
+                            <w:right w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
+                          </w:divBdr>
+                          <w:divsChild>
+                            <w:div w:id="1773085043">
                               <w:marLeft w:val="450"/>
                               <w:marRight w:val="450"/>
                               <w:marTop w:val="75"/>
                               <w:marBottom w:val="75"/>
                               <w:divBdr>
                                 <w:top w:val="single" w:sz="2" w:space="0" w:color="CCCCCC"/>
                                 <w:left w:val="single" w:sz="2" w:space="0" w:color="CCCCCC"/>
                                 <w:bottom w:val="single" w:sz="2" w:space="0" w:color="CCCCCC"/>
                                 <w:right w:val="single" w:sz="2" w:space="0" w:color="CCCCCC"/>
                               </w:divBdr>
                             </w:div>
                           </w:divsChild>
                         </w:div>
                       </w:divsChild>
                     </w:div>
                   </w:divsChild>
                 </w:div>
               </w:divsChild>
             </w:div>
           </w:divsChild>
         </w:div>
       </w:divsChild>
     </w:div>
     <w:div w:id="1751002541">
       <w:bodyDiv w:val="1"/>
@@ -5435,76 +5911,76 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>1254</Words>
-  <Characters>716</Characters>
+  <Words>1356</Words>
+  <Characters>774</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>5</Lines>
-  <Paragraphs>3</Paragraphs>
+  <Lines>6</Lines>
+  <Paragraphs>4</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Nosaukums</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr/>
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1967</CharactersWithSpaces>
+  <CharactersWithSpaces>2126</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Inta Kristapura-Nīmane</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>