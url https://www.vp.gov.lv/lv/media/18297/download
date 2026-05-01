--- v2 (2026-01-01)
+++ v3 (2026-05-01)
@@ -1,49 +1,49 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w14:paraId="6F0F7F6A" w14:textId="77777777" w:rsidR="00E80004" w:rsidRDefault="00E80004" w:rsidP="00E80004">
+    <w:p w14:paraId="191C257B" w14:textId="77777777" w:rsidR="00C95022" w:rsidRDefault="00C95022" w:rsidP="00C95022">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:shd w:val="clear" w:color="auto" w:fill="F5F5F5"/>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>Licencēto</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>ieroču</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>munīcijas</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
@@ -94,436 +94,436 @@
         <w:tblBorders>
           <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
           <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
           <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
           <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
         </w:tblBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:tblCellMar>
           <w:top w:w="15" w:type="dxa"/>
           <w:left w:w="15" w:type="dxa"/>
           <w:bottom w:w="15" w:type="dxa"/>
           <w:right w:w="15" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="254"/>
         <w:gridCol w:w="1719"/>
         <w:gridCol w:w="1257"/>
         <w:gridCol w:w="2091"/>
         <w:gridCol w:w="2082"/>
         <w:gridCol w:w="1120"/>
         <w:gridCol w:w="633"/>
         <w:gridCol w:w="1034"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00E80004" w14:paraId="3279440C" w14:textId="77777777" w:rsidTr="00E80004">
-[...28 lines deleted...]
-          <w:p w14:paraId="2198FA74" w14:textId="77777777" w:rsidR="00E80004" w:rsidRDefault="00E80004">
+      <w:tr w:rsidR="00C95022" w14:paraId="307946F3" w14:textId="77777777" w:rsidTr="00C95022">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="67D6B0E7" w14:textId="77777777" w:rsidR="00C95022" w:rsidRDefault="00C95022"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="324D8A3A" w14:textId="77777777" w:rsidR="00C95022" w:rsidRDefault="00C95022">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Uzņēmuma</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>nosaukums</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="04CD0584" w14:textId="77777777" w:rsidR="00E80004" w:rsidRDefault="00E80004">
+          <w:p w14:paraId="63BC93A8" w14:textId="77777777" w:rsidR="00C95022" w:rsidRDefault="00C95022">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Reģ.Nr</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="48595678" w14:textId="77777777" w:rsidR="00E80004" w:rsidRDefault="00E80004">
+          <w:p w14:paraId="547983E6" w14:textId="77777777" w:rsidR="00C95022" w:rsidRDefault="00C95022">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Juridiskā</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>adrese</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2657184E" w14:textId="77777777" w:rsidR="00E80004" w:rsidRDefault="00E80004">
+          <w:p w14:paraId="54C5EFA9" w14:textId="77777777" w:rsidR="00C95022" w:rsidRDefault="00C95022">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Realizācijas</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>adrese</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="764C3296" w14:textId="77777777" w:rsidR="00E80004" w:rsidRDefault="00E80004">
+          <w:p w14:paraId="48880FD2" w14:textId="77777777" w:rsidR="00C95022" w:rsidRDefault="00C95022">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Tālrunis</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="643DA4EB" w14:textId="77777777" w:rsidR="00E80004" w:rsidRDefault="00E80004">
+          <w:p w14:paraId="26D3B492" w14:textId="77777777" w:rsidR="00C95022" w:rsidRDefault="00C95022">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Lic.Nr</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2BECB219" w14:textId="77777777" w:rsidR="00E80004" w:rsidRDefault="00E80004">
+          <w:p w14:paraId="22C3113E" w14:textId="77777777" w:rsidR="00C95022" w:rsidRDefault="00C95022">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Izsniegta</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E80004" w14:paraId="5C688785" w14:textId="77777777" w:rsidTr="00E80004">
-[...13 lines deleted...]
-          <w:p w14:paraId="71344777" w14:textId="77777777" w:rsidR="00E80004" w:rsidRDefault="00E80004">
+      <w:tr w:rsidR="00C95022" w14:paraId="14A3FB1A" w14:textId="77777777" w:rsidTr="00C95022">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="37A3A06F" w14:textId="77777777" w:rsidR="00C95022" w:rsidRDefault="00C95022">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7DA68887" w14:textId="77777777" w:rsidR="00E80004" w:rsidRDefault="00E80004">
+          <w:p w14:paraId="1B4E9918" w14:textId="77777777" w:rsidR="00C95022" w:rsidRDefault="00C95022">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>AGATE INVESTMENTS SIA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="78D09D3F" w14:textId="77777777" w:rsidR="00E80004" w:rsidRDefault="00E80004">
+          <w:p w14:paraId="3153EE3C" w14:textId="77777777" w:rsidR="00C95022" w:rsidRDefault="00C95022">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>40103673578</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="762D83FA" w14:textId="77777777" w:rsidR="00E80004" w:rsidRDefault="00E80004">
+          <w:p w14:paraId="7BE73654" w14:textId="77777777" w:rsidR="00C95022" w:rsidRDefault="00C95022">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>Ropažu</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>nov.</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>Garkalnes</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
@@ -562,931 +562,931 @@
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>iela</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve"> 3 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4B2D0508" w14:textId="77777777" w:rsidR="00E80004" w:rsidRDefault="00E80004">
+          <w:p w14:paraId="701C401B" w14:textId="77777777" w:rsidR="00C95022" w:rsidRDefault="00C95022">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>Rīga</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>Brīvības</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>Gatve</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve"> 221</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1926DD73" w14:textId="77777777" w:rsidR="00E80004" w:rsidRDefault="00E80004">
+          <w:p w14:paraId="06D434F0" w14:textId="77777777" w:rsidR="00C95022" w:rsidRDefault="00C95022">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">20310310 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="030A3A94" w14:textId="77777777" w:rsidR="00E80004" w:rsidRDefault="00E80004">
+          <w:p w14:paraId="15FF88AC" w14:textId="77777777" w:rsidR="00C95022" w:rsidRDefault="00C95022">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>1-2024</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3A760347" w14:textId="77777777" w:rsidR="00E80004" w:rsidRDefault="00E80004">
+          <w:p w14:paraId="072AEBC8" w14:textId="77777777" w:rsidR="00C95022" w:rsidRDefault="00C95022">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>22.02.2024</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E80004" w14:paraId="0EACBBE3" w14:textId="77777777" w:rsidTr="00E80004">
-[...13 lines deleted...]
-          <w:p w14:paraId="3123EA29" w14:textId="77777777" w:rsidR="00E80004" w:rsidRDefault="00E80004">
+      <w:tr w:rsidR="00C95022" w14:paraId="588809AD" w14:textId="77777777" w:rsidTr="00C95022">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="71E4C4B2" w14:textId="77777777" w:rsidR="00C95022" w:rsidRDefault="00C95022">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="49DAEF80" w14:textId="77777777" w:rsidR="00E80004" w:rsidRDefault="00E80004">
+          <w:p w14:paraId="705ADFF7" w14:textId="77777777" w:rsidR="00C95022" w:rsidRDefault="00C95022">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>ANIMA LIBRA SIA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6F22DBB6" w14:textId="77777777" w:rsidR="00E80004" w:rsidRDefault="00E80004">
+          <w:p w14:paraId="694EF7F2" w14:textId="77777777" w:rsidR="00C95022" w:rsidRDefault="00C95022">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>40003632696</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2753C9A2" w14:textId="77777777" w:rsidR="00E80004" w:rsidRDefault="00E80004">
+          <w:p w14:paraId="158AEA70" w14:textId="77777777" w:rsidR="00C95022" w:rsidRDefault="00C95022">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>Rīga</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>Mālpils</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>iela</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve"> 2b - 71 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="546B10B6" w14:textId="77777777" w:rsidR="00E80004" w:rsidRDefault="00E80004">
+          <w:p w14:paraId="0D509745" w14:textId="77777777" w:rsidR="00C95022" w:rsidRDefault="00C95022">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>Rīga</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>Zeltiņu</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>iela</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve"> 9A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2A6CED2F" w14:textId="77777777" w:rsidR="00E80004" w:rsidRDefault="00E80004">
+          <w:p w14:paraId="67C7D79A" w14:textId="77777777" w:rsidR="00C95022" w:rsidRDefault="00C95022">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">29252618 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2FD40076" w14:textId="77777777" w:rsidR="00E80004" w:rsidRDefault="00E80004">
+          <w:p w14:paraId="78A72F38" w14:textId="77777777" w:rsidR="00C95022" w:rsidRDefault="00C95022">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>1-2025</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="73228748" w14:textId="77777777" w:rsidR="00E80004" w:rsidRDefault="00E80004">
+          <w:p w14:paraId="40CB7659" w14:textId="77777777" w:rsidR="00C95022" w:rsidRDefault="00C95022">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>05.02.2025</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E80004" w14:paraId="64027967" w14:textId="77777777" w:rsidTr="00E80004">
-[...13 lines deleted...]
-          <w:p w14:paraId="13B0A824" w14:textId="77777777" w:rsidR="00E80004" w:rsidRDefault="00E80004">
+      <w:tr w:rsidR="00C95022" w14:paraId="50DEAC16" w14:textId="77777777" w:rsidTr="00C95022">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="75E8076A" w14:textId="77777777" w:rsidR="00C95022" w:rsidRDefault="00C95022">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7B2F3B26" w14:textId="77777777" w:rsidR="00E80004" w:rsidRDefault="00E80004">
+          <w:p w14:paraId="617157FB" w14:textId="77777777" w:rsidR="00C95022" w:rsidRDefault="00C95022">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>ARMA-A SIA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5DFD2B58" w14:textId="77777777" w:rsidR="00E80004" w:rsidRDefault="00E80004">
+          <w:p w14:paraId="5449165E" w14:textId="77777777" w:rsidR="00C95022" w:rsidRDefault="00C95022">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>40003128380</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5474C9A0" w14:textId="77777777" w:rsidR="00E80004" w:rsidRDefault="00E80004">
+          <w:p w14:paraId="12EBFA5B" w14:textId="77777777" w:rsidR="00C95022" w:rsidRDefault="00C95022">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>Rīga</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>Brīvības</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>iela</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve"> 45 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1F67E63B" w14:textId="77777777" w:rsidR="00E80004" w:rsidRDefault="00E80004">
+          <w:p w14:paraId="01F01F3F" w14:textId="77777777" w:rsidR="00C95022" w:rsidRDefault="00C95022">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>Rīga</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>Brīvības</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>iela</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve"> 45</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6FF81682" w14:textId="77777777" w:rsidR="00E80004" w:rsidRDefault="00E80004">
+          <w:p w14:paraId="73EB717A" w14:textId="77777777" w:rsidR="00C95022" w:rsidRDefault="00C95022">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">67284645 29335502 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1B847875" w14:textId="77777777" w:rsidR="00E80004" w:rsidRDefault="00E80004">
+          <w:p w14:paraId="2A6D3B01" w14:textId="77777777" w:rsidR="00C95022" w:rsidRDefault="00C95022">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>48-2023</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="440DE477" w14:textId="77777777" w:rsidR="00E80004" w:rsidRDefault="00E80004">
+          <w:p w14:paraId="3B7D4C23" w14:textId="77777777" w:rsidR="00C95022" w:rsidRDefault="00C95022">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>03.08.2023</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E80004" w14:paraId="4A7D7DA8" w14:textId="77777777" w:rsidTr="00E80004">
-[...13 lines deleted...]
-          <w:p w14:paraId="4DF84BE5" w14:textId="77777777" w:rsidR="00E80004" w:rsidRDefault="00E80004">
+      <w:tr w:rsidR="00C95022" w14:paraId="6D338B4E" w14:textId="77777777" w:rsidTr="00C95022">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="097CABE0" w14:textId="77777777" w:rsidR="00C95022" w:rsidRDefault="00C95022">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4984641C" w14:textId="77777777" w:rsidR="00E80004" w:rsidRDefault="00E80004">
+          <w:p w14:paraId="0EDA68B9" w14:textId="77777777" w:rsidR="00C95022" w:rsidRDefault="00C95022">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>ARMA-A SIA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="770170CB" w14:textId="77777777" w:rsidR="00E80004" w:rsidRDefault="00E80004">
+          <w:p w14:paraId="6BF04B75" w14:textId="77777777" w:rsidR="00C95022" w:rsidRDefault="00C95022">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>40003128380</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0D5107CC" w14:textId="77777777" w:rsidR="00E80004" w:rsidRDefault="00E80004">
+          <w:p w14:paraId="7C8BC7ED" w14:textId="77777777" w:rsidR="00C95022" w:rsidRDefault="00C95022">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>Rīga</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>Brīvības</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>iela</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve"> 45 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="78A4CDE2" w14:textId="77777777" w:rsidR="00E80004" w:rsidRDefault="00E80004">
+          <w:p w14:paraId="1981DC31" w14:textId="77777777" w:rsidR="00C95022" w:rsidRDefault="00C95022">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>Rīga</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>Brīvības</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>iela</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve"> 45</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="657B60D1" w14:textId="77777777" w:rsidR="00E80004" w:rsidRDefault="00E80004">
+          <w:p w14:paraId="25E8F87A" w14:textId="77777777" w:rsidR="00C95022" w:rsidRDefault="00C95022">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">67284645 29335502 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="493E2CBC" w14:textId="77777777" w:rsidR="00E80004" w:rsidRDefault="00E80004">
+          <w:p w14:paraId="75912E65" w14:textId="77777777" w:rsidR="00C95022" w:rsidRDefault="00C95022">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>49-2023</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7146F6F8" w14:textId="77777777" w:rsidR="00E80004" w:rsidRDefault="00E80004">
+          <w:p w14:paraId="5DADBCDE" w14:textId="77777777" w:rsidR="00C95022" w:rsidRDefault="00C95022">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>03.08.2023</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E80004" w14:paraId="3DEEC25B" w14:textId="77777777" w:rsidTr="00E80004">
-[...13 lines deleted...]
-          <w:p w14:paraId="4B4A6FB8" w14:textId="77777777" w:rsidR="00E80004" w:rsidRDefault="00E80004">
+      <w:tr w:rsidR="00C95022" w14:paraId="22B72419" w14:textId="77777777" w:rsidTr="00C95022">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6D74166F" w14:textId="77777777" w:rsidR="00C95022" w:rsidRDefault="00C95022">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="01ACCFF2" w14:textId="77777777" w:rsidR="00E80004" w:rsidRDefault="00E80004">
+          <w:p w14:paraId="198D9E22" w14:textId="77777777" w:rsidR="00C95022" w:rsidRDefault="00C95022">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>ARSENAL LV SIA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5DB2322E" w14:textId="77777777" w:rsidR="00E80004" w:rsidRDefault="00E80004">
+          <w:p w14:paraId="68F830ED" w14:textId="77777777" w:rsidR="00C95022" w:rsidRDefault="00C95022">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>40103297623</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="183C028E" w14:textId="77777777" w:rsidR="00E80004" w:rsidRDefault="00E80004">
+          <w:p w14:paraId="1479E53E" w14:textId="77777777" w:rsidR="00C95022" w:rsidRDefault="00C95022">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>Rīga</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>Brīvības</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>gatve</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve"> 228 - 53 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="513AC505" w14:textId="77777777" w:rsidR="00E80004" w:rsidRDefault="00E80004">
+          <w:p w14:paraId="235C39A4" w14:textId="77777777" w:rsidR="00C95022" w:rsidRDefault="00C95022">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>Rīga</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>Brīvības</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>Gatve</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
@@ -1512,185 +1512,185 @@
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>iela</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve"> 105</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="56A53CF0" w14:textId="77777777" w:rsidR="00E80004" w:rsidRDefault="00E80004">
+          <w:p w14:paraId="241C124F" w14:textId="77777777" w:rsidR="00C95022" w:rsidRDefault="00C95022">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">29795363 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1C1FA126" w14:textId="77777777" w:rsidR="00E80004" w:rsidRDefault="00E80004">
+          <w:p w14:paraId="63F73059" w14:textId="77777777" w:rsidR="00C95022" w:rsidRDefault="00C95022">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>58-2023</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0476001B" w14:textId="77777777" w:rsidR="00E80004" w:rsidRDefault="00E80004">
+          <w:p w14:paraId="1D06A365" w14:textId="77777777" w:rsidR="00C95022" w:rsidRDefault="00C95022">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>31.08.2023</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E80004" w14:paraId="5B5EB2C2" w14:textId="77777777" w:rsidTr="00E80004">
-[...13 lines deleted...]
-          <w:p w14:paraId="0BA2FFE4" w14:textId="77777777" w:rsidR="00E80004" w:rsidRDefault="00E80004">
+      <w:tr w:rsidR="00C95022" w14:paraId="3224B426" w14:textId="77777777" w:rsidTr="00C95022">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="66F094B8" w14:textId="77777777" w:rsidR="00C95022" w:rsidRDefault="00C95022">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="073F97B6" w14:textId="77777777" w:rsidR="00E80004" w:rsidRDefault="00E80004">
+          <w:p w14:paraId="3686352E" w14:textId="77777777" w:rsidR="00C95022" w:rsidRDefault="00C95022">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>ARTEMĪDA L SIA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2DABD857" w14:textId="77777777" w:rsidR="00E80004" w:rsidRDefault="00E80004">
+          <w:p w14:paraId="55B2F37C" w14:textId="77777777" w:rsidR="00C95022" w:rsidRDefault="00C95022">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>45403024228</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3497566D" w14:textId="77777777" w:rsidR="00E80004" w:rsidRDefault="00E80004">
+          <w:p w14:paraId="4D33CAB7" w14:textId="77777777" w:rsidR="00C95022" w:rsidRDefault="00C95022">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>Aizkraukles</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>nov.</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>Skrīveru</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
@@ -1705,236 +1705,236 @@
               <w:t xml:space="preserve">., </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>Maizīte</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2CDB5EC1" w14:textId="77777777" w:rsidR="00E80004" w:rsidRDefault="00E80004">
+          <w:p w14:paraId="56F4B32F" w14:textId="77777777" w:rsidR="00C95022" w:rsidRDefault="00C95022">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>Aizkraukles</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>Novads</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve">, Aizkraukle, </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>Lāčplēša</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>iela</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve"> 21b </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="76CECCB4" w14:textId="77777777" w:rsidR="00E80004" w:rsidRDefault="00E80004">
+          <w:p w14:paraId="048AF0B6" w14:textId="77777777" w:rsidR="00C95022" w:rsidRDefault="00C95022">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">26310080 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7690173D" w14:textId="77777777" w:rsidR="00E80004" w:rsidRDefault="00E80004">
+          <w:p w14:paraId="61413967" w14:textId="77777777" w:rsidR="00C95022" w:rsidRDefault="00C95022">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>38-2023</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="10D87720" w14:textId="77777777" w:rsidR="00E80004" w:rsidRDefault="00E80004">
+          <w:p w14:paraId="1E44029B" w14:textId="77777777" w:rsidR="00C95022" w:rsidRDefault="00C95022">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>20.07.2023</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E80004" w14:paraId="32F9344D" w14:textId="77777777" w:rsidTr="00E80004">
-[...13 lines deleted...]
-          <w:p w14:paraId="5AFC95CA" w14:textId="77777777" w:rsidR="00E80004" w:rsidRDefault="00E80004">
+      <w:tr w:rsidR="00C95022" w14:paraId="0E60F0EF" w14:textId="77777777" w:rsidTr="00C95022">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="451FE65A" w14:textId="77777777" w:rsidR="00C95022" w:rsidRDefault="00C95022">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="270B5401" w14:textId="77777777" w:rsidR="00E80004" w:rsidRDefault="00E80004">
+          <w:p w14:paraId="73D4EEA6" w14:textId="77777777" w:rsidR="00C95022" w:rsidRDefault="00C95022">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>ARTEMĪDA L SIA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="78A27A3C" w14:textId="77777777" w:rsidR="00E80004" w:rsidRDefault="00E80004">
+          <w:p w14:paraId="4AD43BFB" w14:textId="77777777" w:rsidR="00C95022" w:rsidRDefault="00C95022">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>45403024228</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0C3841C4" w14:textId="77777777" w:rsidR="00E80004" w:rsidRDefault="00E80004">
+          <w:p w14:paraId="4B0DF8C1" w14:textId="77777777" w:rsidR="00C95022" w:rsidRDefault="00C95022">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>Aizkraukles</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>nov.</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>Skrīveru</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
@@ -1949,676 +1949,676 @@
               <w:t xml:space="preserve">., </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>Maizīte</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="653FBA51" w14:textId="77777777" w:rsidR="00E80004" w:rsidRDefault="00E80004">
+          <w:p w14:paraId="720CE584" w14:textId="77777777" w:rsidR="00C95022" w:rsidRDefault="00C95022">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>Aizkraukles</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>Novads</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve">, Aizkraukle, </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>Lāčplēša</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>iela</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve"> 21b </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="58DBA584" w14:textId="77777777" w:rsidR="00E80004" w:rsidRDefault="00E80004">
+          <w:p w14:paraId="73CDFE3F" w14:textId="77777777" w:rsidR="00C95022" w:rsidRDefault="00C95022">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">26310080 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7D69AEF6" w14:textId="77777777" w:rsidR="00E80004" w:rsidRDefault="00E80004">
+          <w:p w14:paraId="409FBC7C" w14:textId="77777777" w:rsidR="00C95022" w:rsidRDefault="00C95022">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>39-2023</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5A6A16CA" w14:textId="77777777" w:rsidR="00E80004" w:rsidRDefault="00E80004">
+          <w:p w14:paraId="4B0EB5CA" w14:textId="77777777" w:rsidR="00C95022" w:rsidRDefault="00C95022">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>20.07.2023</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E80004" w14:paraId="6B06DDD3" w14:textId="77777777" w:rsidTr="00E80004">
-[...13 lines deleted...]
-          <w:p w14:paraId="1D583D8D" w14:textId="77777777" w:rsidR="00E80004" w:rsidRDefault="00E80004">
+      <w:tr w:rsidR="00C95022" w14:paraId="7337C686" w14:textId="77777777" w:rsidTr="00C95022">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3807BF8A" w14:textId="77777777" w:rsidR="00C95022" w:rsidRDefault="00C95022">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5D3DF9F3" w14:textId="77777777" w:rsidR="00E80004" w:rsidRDefault="00E80004">
+          <w:p w14:paraId="1C4BEC40" w14:textId="77777777" w:rsidR="00C95022" w:rsidRDefault="00C95022">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>CITA DABA SIA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2DAAD42B" w14:textId="77777777" w:rsidR="00E80004" w:rsidRDefault="00E80004">
+          <w:p w14:paraId="27B301EF" w14:textId="77777777" w:rsidR="00C95022" w:rsidRDefault="00C95022">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>40203089550</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0D9A36E3" w14:textId="77777777" w:rsidR="00E80004" w:rsidRDefault="00E80004">
+          <w:p w14:paraId="195DE786" w14:textId="77777777" w:rsidR="00C95022" w:rsidRDefault="00C95022">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>Rīga</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>Brīvības</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>gatve</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve"> 263 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="70385DF5" w14:textId="77777777" w:rsidR="00E80004" w:rsidRDefault="00E80004">
+          <w:p w14:paraId="4287ADE9" w14:textId="77777777" w:rsidR="00C95022" w:rsidRDefault="00C95022">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>Rīga</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>Brīvības</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>Gatve</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve"> 263</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3D796263" w14:textId="77777777" w:rsidR="00E80004" w:rsidRDefault="00E80004">
+          <w:p w14:paraId="6A27A041" w14:textId="77777777" w:rsidR="00C95022" w:rsidRDefault="00C95022">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">29406818 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="74C03678" w14:textId="77777777" w:rsidR="00E80004" w:rsidRDefault="00E80004">
+          <w:p w14:paraId="0D3BCAF0" w14:textId="77777777" w:rsidR="00C95022" w:rsidRDefault="00C95022">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>3-2024</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0CF696E1" w14:textId="77777777" w:rsidR="00E80004" w:rsidRDefault="00E80004">
+          <w:p w14:paraId="49E50D30" w14:textId="77777777" w:rsidR="00C95022" w:rsidRDefault="00C95022">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>08.08.2024</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E80004" w14:paraId="6D817C51" w14:textId="77777777" w:rsidTr="00E80004">
-[...13 lines deleted...]
-          <w:p w14:paraId="0178C850" w14:textId="77777777" w:rsidR="00E80004" w:rsidRDefault="00E80004">
+      <w:tr w:rsidR="00C95022" w14:paraId="33F2499B" w14:textId="77777777" w:rsidTr="00C95022">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3DC7E596" w14:textId="77777777" w:rsidR="00C95022" w:rsidRDefault="00C95022">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="11A964D4" w14:textId="77777777" w:rsidR="00E80004" w:rsidRDefault="00E80004">
+          <w:p w14:paraId="38BF7C57" w14:textId="77777777" w:rsidR="00C95022" w:rsidRDefault="00C95022">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>COMOODO SIA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2A8DE299" w14:textId="77777777" w:rsidR="00E80004" w:rsidRDefault="00E80004">
+          <w:p w14:paraId="2511EF12" w14:textId="77777777" w:rsidR="00C95022" w:rsidRDefault="00C95022">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>40103852258</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="203AD4CC" w14:textId="77777777" w:rsidR="00E80004" w:rsidRDefault="00E80004">
+          <w:p w14:paraId="3C0D5ABC" w14:textId="77777777" w:rsidR="00C95022" w:rsidRDefault="00C95022">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>Rīga</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>Dzirnavu</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>iela</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve"> 3a - 3 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0C0263B3" w14:textId="77777777" w:rsidR="00E80004" w:rsidRDefault="00E80004">
+          <w:p w14:paraId="675EA5ED" w14:textId="77777777" w:rsidR="00C95022" w:rsidRDefault="00C95022">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>Rīga</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>Aldaru</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>iela</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve"> 2/4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="52B79418" w14:textId="77777777" w:rsidR="00E80004" w:rsidRDefault="00E80004">
+          <w:p w14:paraId="351067D0" w14:textId="77777777" w:rsidR="00C95022" w:rsidRDefault="00C95022">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">29479797 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="67B9388B" w14:textId="77777777" w:rsidR="00E80004" w:rsidRDefault="00E80004">
+          <w:p w14:paraId="516B73EC" w14:textId="77777777" w:rsidR="00C95022" w:rsidRDefault="00C95022">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>2-2023</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="47BB0A28" w14:textId="77777777" w:rsidR="00E80004" w:rsidRDefault="00E80004">
+          <w:p w14:paraId="224B0B03" w14:textId="77777777" w:rsidR="00C95022" w:rsidRDefault="00C95022">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>16.03.2023</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E80004" w14:paraId="49EDAB50" w14:textId="77777777" w:rsidTr="00E80004">
-[...13 lines deleted...]
-          <w:p w14:paraId="1B8B1CD3" w14:textId="77777777" w:rsidR="00E80004" w:rsidRDefault="00E80004">
+      <w:tr w:rsidR="00C95022" w14:paraId="0D1BDFF1" w14:textId="77777777" w:rsidTr="00C95022">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="70FE9F24" w14:textId="77777777" w:rsidR="00C95022" w:rsidRDefault="00C95022">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="42DD859F" w14:textId="77777777" w:rsidR="00E80004" w:rsidRDefault="00E80004">
+          <w:p w14:paraId="732C0E21" w14:textId="77777777" w:rsidR="00C95022" w:rsidRDefault="00C95022">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>D DUPLEKS SIA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="475BFCBA" w14:textId="77777777" w:rsidR="00E80004" w:rsidRDefault="00E80004">
+          <w:p w14:paraId="7C26F11C" w14:textId="77777777" w:rsidR="00C95022" w:rsidRDefault="00C95022">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>40003534304</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2EFB4EDA" w14:textId="77777777" w:rsidR="00E80004" w:rsidRDefault="00E80004">
+          <w:p w14:paraId="7CFCB960" w14:textId="77777777" w:rsidR="00C95022" w:rsidRDefault="00C95022">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>Mārupes</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>nov.</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>Mārupes</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
@@ -2633,51 +2633,51 @@
               <w:t xml:space="preserve">., </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>Mārtiņmuiža</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7A0CCE85" w14:textId="77777777" w:rsidR="00E80004" w:rsidRDefault="00E80004">
+          <w:p w14:paraId="0660A1F9" w14:textId="77777777" w:rsidR="00C95022" w:rsidRDefault="00C95022">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>Ādažu</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>Novads</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>Ādažu</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
@@ -2700,185 +2700,185 @@
               <w:t>, "</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>Smaragdi</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve">" </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="585BAF8A" w14:textId="77777777" w:rsidR="00E80004" w:rsidRDefault="00E80004">
+          <w:p w14:paraId="443277F1" w14:textId="77777777" w:rsidR="00C95022" w:rsidRDefault="00C95022">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">67271797 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="506A1846" w14:textId="77777777" w:rsidR="00E80004" w:rsidRDefault="00E80004">
+          <w:p w14:paraId="5F303203" w14:textId="77777777" w:rsidR="00C95022" w:rsidRDefault="00C95022">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>66-2023</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="113218CA" w14:textId="77777777" w:rsidR="00E80004" w:rsidRDefault="00E80004">
+          <w:p w14:paraId="56FB98A5" w14:textId="77777777" w:rsidR="00C95022" w:rsidRDefault="00C95022">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>14.09.2023</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E80004" w14:paraId="47431C16" w14:textId="77777777" w:rsidTr="00E80004">
-[...13 lines deleted...]
-          <w:p w14:paraId="3DD2032A" w14:textId="77777777" w:rsidR="00E80004" w:rsidRDefault="00E80004">
+      <w:tr w:rsidR="00C95022" w14:paraId="3927F3B7" w14:textId="77777777" w:rsidTr="00C95022">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="016AC68B" w14:textId="77777777" w:rsidR="00C95022" w:rsidRDefault="00C95022">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3CD039B3" w14:textId="77777777" w:rsidR="00E80004" w:rsidRDefault="00E80004">
+          <w:p w14:paraId="784F797E" w14:textId="77777777" w:rsidR="00C95022" w:rsidRDefault="00C95022">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>D DUPLEKS SIA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1B4260E5" w14:textId="77777777" w:rsidR="00E80004" w:rsidRDefault="00E80004">
+          <w:p w14:paraId="1BF4BD0E" w14:textId="77777777" w:rsidR="00C95022" w:rsidRDefault="00C95022">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>40003534304</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5C8BF500" w14:textId="77777777" w:rsidR="00E80004" w:rsidRDefault="00E80004">
+          <w:p w14:paraId="17057EDB" w14:textId="77777777" w:rsidR="00C95022" w:rsidRDefault="00C95022">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>Mārupes</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>nov.</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>Mārupes</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
@@ -2893,51 +2893,51 @@
               <w:t xml:space="preserve">., </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>Mārtiņmuiža</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0042E99B" w14:textId="77777777" w:rsidR="00E80004" w:rsidRDefault="00E80004">
+          <w:p w14:paraId="48E056F3" w14:textId="77777777" w:rsidR="00C95022" w:rsidRDefault="00C95022">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>Ādažu</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>Novads</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>Ādažu</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
@@ -2960,2408 +2960,2385 @@
               <w:t>, "</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>Smaragdi</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve">" </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2208824D" w14:textId="77777777" w:rsidR="00E80004" w:rsidRDefault="00E80004">
+          <w:p w14:paraId="61747560" w14:textId="77777777" w:rsidR="00C95022" w:rsidRDefault="00C95022">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">67271797 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3B7B9725" w14:textId="77777777" w:rsidR="00E80004" w:rsidRDefault="00E80004">
+          <w:p w14:paraId="4BC7E08E" w14:textId="77777777" w:rsidR="00C95022" w:rsidRDefault="00C95022">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>67-2023</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0F624022" w14:textId="77777777" w:rsidR="00E80004" w:rsidRDefault="00E80004">
+          <w:p w14:paraId="4DFE8B04" w14:textId="77777777" w:rsidR="00C95022" w:rsidRDefault="00C95022">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>14.09.2023</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E80004" w14:paraId="3976CED1" w14:textId="77777777" w:rsidTr="00E80004">
-[...16 lines deleted...]
-            </w:pPr>
+      <w:tr w:rsidR="00C95022" w14:paraId="4C483833" w14:textId="77777777" w:rsidTr="00C95022">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4CBD9676" w14:textId="77777777" w:rsidR="00C95022" w:rsidRDefault="00C95022">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="204204AF" w14:textId="77777777" w:rsidR="00C95022" w:rsidRDefault="00C95022">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>DSR LV SIA</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1FBA82EB" w14:textId="77777777" w:rsidR="00C95022" w:rsidRDefault="00C95022">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>40003061350</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="513D46F0" w14:textId="77777777" w:rsidR="00C95022" w:rsidRDefault="00C95022">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Daugavpils, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Varšavas</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>iela</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> 28 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="36D74FA9" w14:textId="77777777" w:rsidR="00C95022" w:rsidRDefault="00C95022">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Daugavpils, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Varšavas</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>iela</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> 28</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
             <w:r>
               <w:lastRenderedPageBreak/>
-              <w:t>12</w:t>
-[...73 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve">Jelgava, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Krišjāņa</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> Barona </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>iela</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
-              <w:t xml:space="preserve"> 28 </w:t>
-[...25 lines deleted...]
-              <w:t>Varšavas</w:t>
+              <w:t xml:space="preserve"> 40C</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7D17E480" w14:textId="77777777" w:rsidR="00C95022" w:rsidRDefault="00C95022">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">29483395 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="18A6081A" w14:textId="77777777" w:rsidR="00C95022" w:rsidRDefault="00C95022">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>7-2024</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="34917BD4" w14:textId="77777777" w:rsidR="00C95022" w:rsidRDefault="00C95022">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>13.11.2024</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C95022" w14:paraId="2893CE20" w14:textId="77777777" w:rsidTr="00C95022">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="09A0E19C" w14:textId="77777777" w:rsidR="00C95022" w:rsidRDefault="00C95022">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>13</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7BFBD26B" w14:textId="77777777" w:rsidR="00C95022" w:rsidRDefault="00C95022">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>GARDS SIA</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="06C44E48" w14:textId="77777777" w:rsidR="00C95022" w:rsidRDefault="00C95022">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>40003248369</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="33FBD9ED" w14:textId="77777777" w:rsidR="00C95022" w:rsidRDefault="00C95022">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Rīga</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Tapešu</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>iela</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
-              <w:t xml:space="preserve"> 28</w:t>
+              <w:t xml:space="preserve"> 23 - 13 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5FE434A9" w14:textId="77777777" w:rsidR="00C95022" w:rsidRDefault="00C95022">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Rīga</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Vienības</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Gatve</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> 113</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Rīga</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Vienības</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Gatve</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> 194A</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Rīga</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Kurzemes</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Prospekts</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> 3I</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Rīga</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Kārļa</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Ulmaņa</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Gatve</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> 88A</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Rīga</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Latgales</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>iela</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> 400</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Rīga</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Mūkusalas</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>iela</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> 73</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Rīga</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve">, Andreja </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Saharova</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>iela</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> 20A</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Rīga</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Krišjāņa</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> Barona </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>iela</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> 130 k-8</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Ādažu</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Novads</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Ādaži</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Rīgas</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>gatve</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> 5 </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Siguldas</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Novads</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve">, , Sigulda, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Mazā</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Gāles</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>iela</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> 1 </w:t>
             </w:r>
             <w:r>
               <w:br/>
               <w:t xml:space="preserve">Jelgava, </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
-              <w:t>Krišjāņa</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve"> Barona </w:t>
+              <w:t>Katoļu</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>iela</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
-              <w:t xml:space="preserve"> 40C</w:t>
-[...65 lines deleted...]
-              <w:t>13.11.2024</w:t>
+              <w:t xml:space="preserve"> 18</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Ventspils</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Lielais</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Prospekts</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> 3/5</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Liepāja</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Jaunā</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Ostmala</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> 3/5</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Valmieras</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Novads</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Valmiera</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Georga</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Apiņa</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>iela</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> 10a </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Bauskas</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Novads</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t>, BAUSKA, PIONIERU IELA 2</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Saldus</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Novads</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t>, SALDUS, STRIĶU IELA 10C</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Talsu</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Novads</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve">, Talsi, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Rīgas</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>iela</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> 8 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="50C50FE2" w14:textId="77777777" w:rsidR="00C95022" w:rsidRDefault="00C95022">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">67313101; 29440960 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="32FF3ECC" w14:textId="77777777" w:rsidR="00C95022" w:rsidRDefault="00C95022">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>63-2023</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0518EEF5" w14:textId="77777777" w:rsidR="00C95022" w:rsidRDefault="00C95022">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>07.09.2023</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E80004" w14:paraId="6A7194F6" w14:textId="77777777" w:rsidTr="00E80004">
-[...82 lines deleted...]
-            </w:pPr>
+      <w:tr w:rsidR="00C95022" w14:paraId="5ECA4868" w14:textId="77777777" w:rsidTr="00C95022">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4957600A" w14:textId="77777777" w:rsidR="00C95022" w:rsidRDefault="00C95022">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>14</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="380C453D" w14:textId="77777777" w:rsidR="00C95022" w:rsidRDefault="00C95022">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>GMB SIA</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="49C8F453" w14:textId="77777777" w:rsidR="00C95022" w:rsidRDefault="00C95022">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>45401009421</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3D51F2B6" w14:textId="77777777" w:rsidR="00C95022" w:rsidRDefault="00C95022">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Jēkabpils</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>nov.</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Jēkabpils</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Rīgas</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>iela</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> 208 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0BD912CD" w14:textId="77777777" w:rsidR="00C95022" w:rsidRDefault="00C95022">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Jēkabpils</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Novads</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Jēkabpils</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Rīgas</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>iela</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> 208</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>Rīga</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
-              <w:t>Tapešu</w:t>
+              <w:t>Durbes</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>iela</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
-              <w:t xml:space="preserve"> 23 - 13 </w:t>
-[...19 lines deleted...]
-            </w:pPr>
+              <w:t xml:space="preserve"> 8</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Saldus</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Novads</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:t>, ,</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Saldus</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Apvedceļš</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> 15a </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Rēzeknes</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Novads</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve">, , </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:lastRenderedPageBreak/>
+              <w:t>Griškānu</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>pag</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve">., </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Lielie</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Dreizi</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Jupatovkas</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>iela</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> 11g K-2 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="21B2FE6B" w14:textId="77777777" w:rsidR="00C95022" w:rsidRDefault="00C95022">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">65233452; 29255717 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6AD70E55" w14:textId="77777777" w:rsidR="00C95022" w:rsidRDefault="00C95022">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>53-2023</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="574DCD50" w14:textId="77777777" w:rsidR="00C95022" w:rsidRDefault="00C95022">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>17.08.2023</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C95022" w14:paraId="66424155" w14:textId="77777777" w:rsidTr="00C95022">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1148AF87" w14:textId="77777777" w:rsidR="00C95022" w:rsidRDefault="00C95022">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2C82772E" w14:textId="77777777" w:rsidR="00C95022" w:rsidRDefault="00C95022">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>GMB SIA</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2422EED6" w14:textId="77777777" w:rsidR="00C95022" w:rsidRDefault="00C95022">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>45401009421</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6B315A63" w14:textId="77777777" w:rsidR="00C95022" w:rsidRDefault="00C95022">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Jēkabpils</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>nov.</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Jēkabpils</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Rīgas</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>iela</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> 208 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5F656F37" w14:textId="77777777" w:rsidR="00C95022" w:rsidRDefault="00C95022">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Jēkabpils</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Novads</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:t>, ,</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Jēkabpils</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Rīgas</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>iela</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> 208 </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>Rīga</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
-              <w:t>Vienības</w:t>
-[...11 lines deleted...]
-              <w:t xml:space="preserve"> 113</w:t>
+              <w:t>Durbes</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>iela</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> 8</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
+              <w:t>Saldus</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Novads</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve">, , </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Saldus</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Apvedceļš</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> 15a </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Rēzeknes</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Novads</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve">, , </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Griškānu</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>pag</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve">., </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Lielie</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Dreizi</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Jupatovkas</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>iela</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> 11g K-2 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="51687682" w14:textId="77777777" w:rsidR="00C95022" w:rsidRDefault="00C95022">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">65233452; 29255717 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2F9737CA" w14:textId="77777777" w:rsidR="00C95022" w:rsidRDefault="00C95022">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>54-2023</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5743FCB3" w14:textId="77777777" w:rsidR="00C95022" w:rsidRDefault="00C95022">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>17.08.2023</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C95022" w14:paraId="10AD6DB5" w14:textId="77777777" w:rsidTr="00C95022">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="16D13FB6" w14:textId="77777777" w:rsidR="00C95022" w:rsidRDefault="00C95022">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>16</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7485D6D2" w14:textId="77777777" w:rsidR="00C95022" w:rsidRDefault="00C95022">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>GUNMARKET EU SIA</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4D8F2ED9" w14:textId="77777777" w:rsidR="00C95022" w:rsidRDefault="00C95022">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>40203032068</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="09051EB7" w14:textId="77777777" w:rsidR="00C95022" w:rsidRDefault="00C95022">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
               <w:t>Rīga</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
-              <w:t>Vienības</w:t>
-[...15 lines deleted...]
-            </w:r>
+              <w:t>Prūšu</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>iela</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> 23a - 6 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="24780AD4" w14:textId="77777777" w:rsidR="00C95022" w:rsidRDefault="00C95022">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>Rīga</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
-              <w:t>Brīvības</w:t>
-[...15 lines deleted...]
-            </w:r>
+              <w:t>Latgales</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>iela</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> 243</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2C443145" w14:textId="77777777" w:rsidR="00C95022" w:rsidRDefault="00C95022">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">29415818 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4F22FE21" w14:textId="77777777" w:rsidR="00C95022" w:rsidRDefault="00C95022">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>2-2020</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0C7C1E92" w14:textId="77777777" w:rsidR="00C95022" w:rsidRDefault="00C95022">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>17.01.2020</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C95022" w14:paraId="6A6BF1D5" w14:textId="77777777" w:rsidTr="00C95022">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="685661BD" w14:textId="77777777" w:rsidR="00C95022" w:rsidRDefault="00C95022">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>17</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="54F07736" w14:textId="77777777" w:rsidR="00C95022" w:rsidRDefault="00C95022">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>GUNMARKET EU SIA</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="281A2D82" w14:textId="77777777" w:rsidR="00C95022" w:rsidRDefault="00C95022">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>40203032068</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0F50945E" w14:textId="77777777" w:rsidR="00C95022" w:rsidRDefault="00C95022">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>Rīga</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
-              <w:t>Kurzemes</w:t>
-[...15 lines deleted...]
-            </w:r>
+              <w:t>Prūšu</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>iela</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> 23a - 6 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2158A035" w14:textId="77777777" w:rsidR="00C95022" w:rsidRDefault="00C95022">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>Rīga</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
-              <w:t>Kārļa</w:t>
-[...33 lines deleted...]
-            <w:r>
               <w:t>Latgales</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>iela</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
-              <w:t xml:space="preserve"> 400</w:t>
-[...14 lines deleted...]
-              <w:t>Mūkusalas</w:t>
+              <w:t xml:space="preserve"> 243</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6006E4B9" w14:textId="77777777" w:rsidR="00C95022" w:rsidRDefault="00C95022">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">29415818 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="03817463" w14:textId="77777777" w:rsidR="00C95022" w:rsidRDefault="00C95022">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>8-2024</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="185AB204" w14:textId="77777777" w:rsidR="00C95022" w:rsidRDefault="00C95022">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>27.11.2024</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C95022" w14:paraId="05CAE690" w14:textId="77777777" w:rsidTr="00C95022">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4A2962ED" w14:textId="77777777" w:rsidR="00C95022" w:rsidRDefault="00C95022">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>18</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="30C5032D" w14:textId="77777777" w:rsidR="00C95022" w:rsidRDefault="00C95022">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>IEROČI SIA</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1117B077" w14:textId="77777777" w:rsidR="00C95022" w:rsidRDefault="00C95022">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>49002000859</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="54D973E9" w14:textId="77777777" w:rsidR="00C95022" w:rsidRDefault="00C95022">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Talsu</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>nov.</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve">, Talsi, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Rīgas</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>iela</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
-              <w:t xml:space="preserve"> 73</w:t>
-[...1734 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve"> 15 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="55515522" w14:textId="77777777" w:rsidR="00E80004" w:rsidRDefault="00E80004">
+          <w:p w14:paraId="354091B4" w14:textId="77777777" w:rsidR="00C95022" w:rsidRDefault="00C95022">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>Limbažu</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>Novads</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>Limbaži</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
@@ -5604,1296 +5581,1296 @@
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve">, Talsi, </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>Rīgas</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>iela</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve"> 15 </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
+              <w:t>Ventspils</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Lielais</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Prospekts</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> 9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="09227AFD" w14:textId="77777777" w:rsidR="00C95022" w:rsidRDefault="00C95022">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">20290061 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0AD4F229" w14:textId="77777777" w:rsidR="00C95022" w:rsidRDefault="00C95022">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>72-2023</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="265AD5DB" w14:textId="77777777" w:rsidR="00C95022" w:rsidRDefault="00C95022">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>14.09.2023</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C95022" w14:paraId="2851D962" w14:textId="77777777" w:rsidTr="00C95022">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="53FBD809" w14:textId="77777777" w:rsidR="00C95022" w:rsidRDefault="00C95022">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>19</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7F9BB42C" w14:textId="77777777" w:rsidR="00C95022" w:rsidRDefault="00C95022">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>IEROČI SIA</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="135BF333" w14:textId="77777777" w:rsidR="00C95022" w:rsidRDefault="00C95022">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>49002000859</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="498D9EB4" w14:textId="77777777" w:rsidR="00C95022" w:rsidRDefault="00C95022">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Talsu</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>nov.</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve">, Talsi, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Rīgas</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>iela</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> 15 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="590E3B8D" w14:textId="77777777" w:rsidR="00C95022" w:rsidRDefault="00C95022">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Limbažu</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Novads</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Limbaži</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve">, Pasta </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>iela</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> 10a </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Balvu</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Novads</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Balvi</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Brīvības</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>iela</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> 63/65 </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+              <w:t xml:space="preserve">Daugavpils, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Krišjāņa</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Valdemāra</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>iela</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> 39/41</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Dobeles</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Novads</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
               <w:lastRenderedPageBreak/>
+              <w:t>Dobele</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Brīvības</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>iela</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> 1b </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Liepāja</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Lielā</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>iela</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> 12</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Kuldīgas</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Novads</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Kuldīga</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Liepājas</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>iela</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> 63a </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Rīga</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Dzirnavu</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>iela</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> 83-35</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Talsu</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Novads</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve">, Talsi, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Rīgas</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>iela</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> 15 </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
               <w:t>Ventspils</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>Lielais</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>Prospekts</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve"> 9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2C3BEF24" w14:textId="77777777" w:rsidR="00E80004" w:rsidRDefault="00E80004">
+          <w:p w14:paraId="120F7A19" w14:textId="77777777" w:rsidR="00C95022" w:rsidRDefault="00C95022">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">20290061 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1252003D" w14:textId="77777777" w:rsidR="00E80004" w:rsidRDefault="00E80004">
-[...21 lines deleted...]
-          <w:p w14:paraId="6EDFD490" w14:textId="77777777" w:rsidR="00E80004" w:rsidRDefault="00E80004">
+          <w:p w14:paraId="76CBDDCE" w14:textId="77777777" w:rsidR="00C95022" w:rsidRDefault="00C95022">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>73-2023</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0609280B" w14:textId="77777777" w:rsidR="00C95022" w:rsidRDefault="00C95022">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>14.09.2023</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E80004" w14:paraId="2F0E1A3D" w14:textId="77777777" w:rsidTr="00E80004">
-[...85 lines deleted...]
-              <w:t>Talsu</w:t>
+      <w:tr w:rsidR="00C95022" w14:paraId="0D6097E7" w14:textId="77777777" w:rsidTr="00C95022">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="670D3E98" w14:textId="77777777" w:rsidR="00C95022" w:rsidRDefault="00C95022">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="02273DB1" w14:textId="77777777" w:rsidR="00C95022" w:rsidRDefault="00C95022">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>JAHIPAUN SIA</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="36765511" w14:textId="77777777" w:rsidR="00C95022" w:rsidRDefault="00C95022">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>40203246657</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="74AA35A2" w14:textId="77777777" w:rsidR="00C95022" w:rsidRDefault="00C95022">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Rīga</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Ernestīnes</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>iela</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> 7b </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="40D86B22" w14:textId="77777777" w:rsidR="00C95022" w:rsidRDefault="00C95022">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Ropažu</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Novads</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Stopiņu</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>pag</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve">., </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Ulbroka</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Biķeru</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>iela</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> 4 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4992C4C1" w14:textId="77777777" w:rsidR="00C95022" w:rsidRDefault="00C95022">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">25535256 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1E92EBF1" w14:textId="77777777" w:rsidR="00C95022" w:rsidRDefault="00C95022">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>4-2025</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="05724F80" w14:textId="77777777" w:rsidR="00C95022" w:rsidRDefault="00C95022">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>27.11.2025</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C95022" w14:paraId="0EBAF67E" w14:textId="77777777" w:rsidTr="00C95022">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4DB02773" w14:textId="77777777" w:rsidR="00C95022" w:rsidRDefault="00C95022">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>21</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="79E638E5" w14:textId="77777777" w:rsidR="00C95022" w:rsidRDefault="00C95022">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>JAHIPAUN SIA</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1021AC65" w14:textId="77777777" w:rsidR="00C95022" w:rsidRDefault="00C95022">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>40203246657</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="76DF5443" w14:textId="77777777" w:rsidR="00C95022" w:rsidRDefault="00C95022">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Rīga</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Ernestīnes</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>iela</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> 7b </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="70B089AB" w14:textId="77777777" w:rsidR="00C95022" w:rsidRDefault="00C95022">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Ropažu</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Novads</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Stopiņu</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>pag</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve">., </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Ulbroka</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Biķeru</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>iela</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> 4 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3F9E64B9" w14:textId="77777777" w:rsidR="00C95022" w:rsidRDefault="00C95022">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">25535256 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3A8AF3EF" w14:textId="77777777" w:rsidR="00C95022" w:rsidRDefault="00C95022">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>8-2020</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7FBCF2C9" w14:textId="77777777" w:rsidR="00C95022" w:rsidRDefault="00C95022">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>04.12.2020</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C95022" w14:paraId="01D5E475" w14:textId="77777777" w:rsidTr="00C95022">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="358F01C9" w14:textId="77777777" w:rsidR="00C95022" w:rsidRDefault="00C95022">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>22</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4A4456D5" w14:textId="77777777" w:rsidR="00C95022" w:rsidRDefault="00C95022">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>KALNA 22A SIA</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3AC408EA" w14:textId="77777777" w:rsidR="00C95022" w:rsidRDefault="00C95022">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>40103212391</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0D96C331" w14:textId="77777777" w:rsidR="00C95022" w:rsidRDefault="00C95022">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Mārupes</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>nov.</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
-              <w:t xml:space="preserve">, Talsi, </w:t>
-[...49 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
-              <w:t>Limbaži</w:t>
-[...500 lines deleted...]
-              <w:t>Stopiņu</w:t>
+              <w:t>Mārupes</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>pag</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve">., </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
-              <w:t>Ulbroka</w:t>
-[...459 lines deleted...]
-            <w:r>
               <w:t>Mārtiņmuiža</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0678CF58" w14:textId="77777777" w:rsidR="00E80004" w:rsidRDefault="00E80004">
+          <w:p w14:paraId="6BCADB88" w14:textId="77777777" w:rsidR="00C95022" w:rsidRDefault="00C95022">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>Saldus</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>Novads</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:t>, ,</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
@@ -6925,185 +6902,185 @@
               <w:t xml:space="preserve">Daugavpils, Saules </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>iela</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve"> 38</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="63B715C5" w14:textId="77777777" w:rsidR="00E80004" w:rsidRDefault="00E80004">
+          <w:p w14:paraId="6054DB1A" w14:textId="77777777" w:rsidR="00C95022" w:rsidRDefault="00C95022">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">20200500 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="01CB1D3F" w14:textId="77777777" w:rsidR="00E80004" w:rsidRDefault="00E80004">
+          <w:p w14:paraId="32666776" w14:textId="77777777" w:rsidR="00C95022" w:rsidRDefault="00C95022">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>50-2023</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="682DB9A6" w14:textId="77777777" w:rsidR="00E80004" w:rsidRDefault="00E80004">
+          <w:p w14:paraId="1D9BECBE" w14:textId="77777777" w:rsidR="00C95022" w:rsidRDefault="00C95022">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>17.08.2023</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E80004" w14:paraId="308635A0" w14:textId="77777777" w:rsidTr="00E80004">
-[...13 lines deleted...]
-          <w:p w14:paraId="292E40F8" w14:textId="77777777" w:rsidR="00E80004" w:rsidRDefault="00E80004">
+      <w:tr w:rsidR="00C95022" w14:paraId="321C17AF" w14:textId="77777777" w:rsidTr="00C95022">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="05AA0F29" w14:textId="77777777" w:rsidR="00C95022" w:rsidRDefault="00C95022">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>23</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6E7F1FF7" w14:textId="77777777" w:rsidR="00E80004" w:rsidRDefault="00E80004">
+          <w:p w14:paraId="68144347" w14:textId="77777777" w:rsidR="00C95022" w:rsidRDefault="00C95022">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>KALNA 22A SIA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1DFA3793" w14:textId="77777777" w:rsidR="00E80004" w:rsidRDefault="00E80004">
+          <w:p w14:paraId="6C65F224" w14:textId="77777777" w:rsidR="00C95022" w:rsidRDefault="00C95022">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>40103212391</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2332CB29" w14:textId="77777777" w:rsidR="00E80004" w:rsidRDefault="00E80004">
+          <w:p w14:paraId="1E074D8F" w14:textId="77777777" w:rsidR="00C95022" w:rsidRDefault="00C95022">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>Mārupes</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>nov.</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>Mārupes</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
@@ -7118,51 +7095,51 @@
               <w:t xml:space="preserve">., </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>Mārtiņmuiža</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6EA8A5AE" w14:textId="77777777" w:rsidR="00E80004" w:rsidRDefault="00E80004">
+          <w:p w14:paraId="193731CE" w14:textId="77777777" w:rsidR="00C95022" w:rsidRDefault="00C95022">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>Saldus</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>Novads</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:t>, ,</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
@@ -7194,9912 +7171,9928 @@
               <w:t xml:space="preserve">Daugavpils, Saules </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>iela</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve"> 38</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="56E8F07B" w14:textId="77777777" w:rsidR="00E80004" w:rsidRDefault="00E80004">
+          <w:p w14:paraId="757E70EB" w14:textId="77777777" w:rsidR="00C95022" w:rsidRDefault="00C95022">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">20200500 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="415E8AA8" w14:textId="77777777" w:rsidR="00E80004" w:rsidRDefault="00E80004">
+          <w:p w14:paraId="0EBED359" w14:textId="77777777" w:rsidR="00C95022" w:rsidRDefault="00C95022">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>51-2023</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="62FA1F0E" w14:textId="77777777" w:rsidR="00E80004" w:rsidRDefault="00E80004">
+          <w:p w14:paraId="49BEA711" w14:textId="77777777" w:rsidR="00C95022" w:rsidRDefault="00C95022">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>17.08.2023</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E80004" w14:paraId="082B2F93" w14:textId="77777777" w:rsidTr="00E80004">
-[...13 lines deleted...]
-          <w:p w14:paraId="27C4174A" w14:textId="77777777" w:rsidR="00E80004" w:rsidRDefault="00E80004">
+      <w:tr w:rsidR="00C95022" w14:paraId="00D54A6D" w14:textId="77777777" w:rsidTr="00C95022">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7AC56C9D" w14:textId="77777777" w:rsidR="00C95022" w:rsidRDefault="00C95022">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>24</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="28BE3565" w14:textId="77777777" w:rsidR="00E80004" w:rsidRDefault="00E80004">
+          <w:p w14:paraId="02E4AD4A" w14:textId="77777777" w:rsidR="00C95022" w:rsidRDefault="00C95022">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>LATVIJAS PRAKTISKĀS ŠAUŠANAS CENTRS SIA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2413306C" w14:textId="77777777" w:rsidR="00E80004" w:rsidRDefault="00E80004">
+          <w:p w14:paraId="19D892E1" w14:textId="77777777" w:rsidR="00C95022" w:rsidRDefault="00C95022">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>40103643291</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0F3552B7" w14:textId="77777777" w:rsidR="00E80004" w:rsidRDefault="00E80004">
+          <w:p w14:paraId="24876E8D" w14:textId="77777777" w:rsidR="00C95022" w:rsidRDefault="00C95022">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>Rīga</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>Džūkstes</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>iela</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve"> 6a </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0BB2E1CB" w14:textId="77777777" w:rsidR="00E80004" w:rsidRDefault="00E80004">
+          <w:p w14:paraId="7AA8D329" w14:textId="77777777" w:rsidR="00C95022" w:rsidRDefault="00C95022">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>Rīga</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>Džūkstes</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>iela</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve"> 6A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="688CDBC5" w14:textId="77777777" w:rsidR="00E80004" w:rsidRDefault="00E80004">
+          <w:p w14:paraId="39B9D816" w14:textId="77777777" w:rsidR="00C95022" w:rsidRDefault="00C95022">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">29294995 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7ED80927" w14:textId="77777777" w:rsidR="00E80004" w:rsidRDefault="00E80004">
+          <w:p w14:paraId="29A39823" w14:textId="77777777" w:rsidR="00C95022" w:rsidRDefault="00C95022">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>14-2023</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="40E40F49" w14:textId="77777777" w:rsidR="00E80004" w:rsidRDefault="00E80004">
+          <w:p w14:paraId="04104FE2" w14:textId="77777777" w:rsidR="00C95022" w:rsidRDefault="00C95022">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>18.05.2023</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E80004" w14:paraId="791DF62E" w14:textId="77777777" w:rsidTr="00E80004">
-[...13 lines deleted...]
-          <w:p w14:paraId="7BCCDBE3" w14:textId="77777777" w:rsidR="00E80004" w:rsidRDefault="00E80004">
+      <w:tr w:rsidR="00C95022" w14:paraId="502F78C9" w14:textId="77777777" w:rsidTr="00C95022">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1194E95A" w14:textId="77777777" w:rsidR="00C95022" w:rsidRDefault="00C95022">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>25</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="18C8EC8D" w14:textId="77777777" w:rsidR="00C95022" w:rsidRDefault="00C95022">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>LATVIJAS PRAKTISKĀS ŠAUŠANAS CENTRS SIA</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6F27ADCE" w14:textId="77777777" w:rsidR="00C95022" w:rsidRDefault="00C95022">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>40103643291</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6043B274" w14:textId="77777777" w:rsidR="00C95022" w:rsidRDefault="00C95022">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Rīga</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Džūkstes</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>iela</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> 6a </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2022030E" w14:textId="77777777" w:rsidR="00C95022" w:rsidRDefault="00C95022">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Rīga</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Džūkstes</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>iela</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> 6A</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="53DBEDAD" w14:textId="77777777" w:rsidR="00C95022" w:rsidRDefault="00C95022">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">29294995 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3739EB87" w14:textId="77777777" w:rsidR="00C95022" w:rsidRDefault="00C95022">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>18-2023</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="440D602D" w14:textId="77777777" w:rsidR="00C95022" w:rsidRDefault="00C95022">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>18.05.2023</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C95022" w14:paraId="2196E7EB" w14:textId="77777777" w:rsidTr="00C95022">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="48399A13" w14:textId="77777777" w:rsidR="00C95022" w:rsidRDefault="00C95022">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>26</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="64D8A9AF" w14:textId="77777777" w:rsidR="00C95022" w:rsidRDefault="00C95022">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>LIARPS SIA</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="66F29628" w14:textId="77777777" w:rsidR="00C95022" w:rsidRDefault="00C95022">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>43202004295</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="037778D7" w14:textId="77777777" w:rsidR="00C95022" w:rsidRDefault="00C95022">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Balvu</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>nov.</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Balvi</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Partizānu</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>iela</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> 28 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="196390B2" w14:textId="77777777" w:rsidR="00C95022" w:rsidRDefault="00C95022">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Balvu</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Novads</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Balvi</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Partizānu</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>iela</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> 28 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1BB2C62C" w14:textId="77777777" w:rsidR="00C95022" w:rsidRDefault="00C95022">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">29219207 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="346940BB" w14:textId="77777777" w:rsidR="00C95022" w:rsidRDefault="00C95022">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>47-2023</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="44E508FF" w14:textId="77777777" w:rsidR="00C95022" w:rsidRDefault="00C95022">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>03.08.2023</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C95022" w14:paraId="765C932D" w14:textId="77777777" w:rsidTr="00C95022">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="354BEE93" w14:textId="77777777" w:rsidR="00C95022" w:rsidRDefault="00C95022">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>27</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3D0C4CD4" w14:textId="77777777" w:rsidR="00C95022" w:rsidRDefault="00C95022">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>LĪGA L SIA</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1BEC292D" w14:textId="77777777" w:rsidR="00C95022" w:rsidRDefault="00C95022">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>43603008073</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4DF453C0" w14:textId="77777777" w:rsidR="00C95022" w:rsidRDefault="00C95022">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Bauskas</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>nov.</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve">, Bauska, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Stacijas</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>iela</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> 3 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="313DD3A1" w14:textId="77777777" w:rsidR="00C95022" w:rsidRDefault="00C95022">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Bauskas</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Novads</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve">, Bauska, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Uzvaras</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>iela</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> 7 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2BEC8A07" w14:textId="77777777" w:rsidR="00C95022" w:rsidRDefault="00C95022">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">63923737 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2C77ED69" w14:textId="77777777" w:rsidR="00C95022" w:rsidRDefault="00C95022">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>4-2023</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0FDB97D5" w14:textId="77777777" w:rsidR="00C95022" w:rsidRDefault="00C95022">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>27.04.2023</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C95022" w14:paraId="241DACAB" w14:textId="77777777" w:rsidTr="00C95022">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="58872C84" w14:textId="77777777" w:rsidR="00C95022" w:rsidRDefault="00C95022">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>28</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="54C3B7DE" w14:textId="77777777" w:rsidR="00C95022" w:rsidRDefault="00C95022">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>LĪGA L SIA</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="73719969" w14:textId="77777777" w:rsidR="00C95022" w:rsidRDefault="00C95022">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>43603008073</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="68174236" w14:textId="77777777" w:rsidR="00C95022" w:rsidRDefault="00C95022">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Bauskas</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>nov.</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve">, Bauska, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Stacijas</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>iela</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> 3 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5F53EF33" w14:textId="77777777" w:rsidR="00C95022" w:rsidRDefault="00C95022">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Bauskas</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Novads</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:t>, ,</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> Bauska, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Uzvaras</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>iela</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> 7 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="320C72B6" w14:textId="77777777" w:rsidR="00C95022" w:rsidRDefault="00C95022">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">63923737 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="22997B46" w14:textId="77777777" w:rsidR="00C95022" w:rsidRDefault="00C95022">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>5-2023</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="751AE705" w14:textId="77777777" w:rsidR="00C95022" w:rsidRDefault="00C95022">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>27.04.2023</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C95022" w14:paraId="58A99693" w14:textId="77777777" w:rsidTr="00C95022">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2175EDB8" w14:textId="77777777" w:rsidR="00C95022" w:rsidRDefault="00C95022">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:lastRenderedPageBreak/>
-              <w:t>25</w:t>
-[...60 lines deleted...]
-          <w:p w14:paraId="67397EDB" w14:textId="77777777" w:rsidR="00E80004" w:rsidRDefault="00E80004">
+              <w:t>29</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="442D7E44" w14:textId="77777777" w:rsidR="00C95022" w:rsidRDefault="00C95022">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>M &amp; D SIA</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2051C90D" w14:textId="77777777" w:rsidR="00C95022" w:rsidRDefault="00C95022">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>40003098654</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7C9AC319" w14:textId="77777777" w:rsidR="00C95022" w:rsidRDefault="00C95022">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>Rīga</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
-              <w:t>Džūkstes</w:t>
+              <w:t>Šarlotes</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>iela</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
-              <w:t xml:space="preserve"> 6a </w:t>
-[...16 lines deleted...]
-          <w:p w14:paraId="23C48628" w14:textId="77777777" w:rsidR="00E80004" w:rsidRDefault="00E80004">
+              <w:t xml:space="preserve"> 1 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="583B8BF1" w14:textId="77777777" w:rsidR="00C95022" w:rsidRDefault="00C95022">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>Rīga</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
-              <w:t>Džūkstes</w:t>
+              <w:t>Brīvības</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>iela</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
-              <w:t xml:space="preserve"> 6A</w:t>
-[...60 lines deleted...]
-          <w:p w14:paraId="523FEAC2" w14:textId="77777777" w:rsidR="00E80004" w:rsidRDefault="00E80004">
+              <w:t xml:space="preserve"> 147</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7F74921C" w14:textId="77777777" w:rsidR="00C95022" w:rsidRDefault="00C95022">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">29541666 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="36163C26" w14:textId="77777777" w:rsidR="00C95022" w:rsidRDefault="00C95022">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>61-2023</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0E0E60F0" w14:textId="77777777" w:rsidR="00C95022" w:rsidRDefault="00C95022">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>07.09.2023</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C95022" w14:paraId="3ADA497A" w14:textId="77777777" w:rsidTr="00C95022">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7D0278DD" w14:textId="77777777" w:rsidR="00C95022" w:rsidRDefault="00C95022">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="62E3B2F7" w14:textId="77777777" w:rsidR="00C95022" w:rsidRDefault="00C95022">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>MELLA OZ SIA</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="54559129" w14:textId="77777777" w:rsidR="00C95022" w:rsidRDefault="00C95022">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>40103700645</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="71AEAD28" w14:textId="77777777" w:rsidR="00C95022" w:rsidRDefault="00C95022">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Ķekavas</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>nov.</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Ķekavas</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>pag</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve">., </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Katlakalns</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Samteņu</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>iela</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> 16 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5535BA83" w14:textId="77777777" w:rsidR="00C95022" w:rsidRDefault="00C95022">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Valmieras</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Novads</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Valmiera</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Mazā</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Stacijas</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>iela</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> 5 </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Cēsu</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Novads</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t>, CĒSIS, RAUNAS IELA 10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="09410B7C" w14:textId="77777777" w:rsidR="00C95022" w:rsidRDefault="00C95022">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">29727272 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1F6249FF" w14:textId="77777777" w:rsidR="00C95022" w:rsidRDefault="00C95022">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>64-2023</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="18BD8D16" w14:textId="77777777" w:rsidR="00C95022" w:rsidRDefault="00C95022">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>07.09.2023</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C95022" w14:paraId="47417730" w14:textId="77777777" w:rsidTr="00C95022">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6341A7E8" w14:textId="77777777" w:rsidR="00C95022" w:rsidRDefault="00C95022">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>31</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="68D36045" w14:textId="77777777" w:rsidR="00C95022" w:rsidRDefault="00C95022">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>MELLA OZ SIA</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="102133FA" w14:textId="77777777" w:rsidR="00C95022" w:rsidRDefault="00C95022">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>40103700645</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="64D3A96D" w14:textId="77777777" w:rsidR="00C95022" w:rsidRDefault="00C95022">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Ķekavas</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>nov.</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Ķekavas</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>pag</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve">., </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Katlakalns</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Samteņu</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>iela</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> 16 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2717AFDD" w14:textId="77777777" w:rsidR="00C95022" w:rsidRDefault="00C95022">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Valmieras</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Novads</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:t>, ,</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Valmiera</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Mazā</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Stacijas</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>iela</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> 5 </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Ķekavas</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Novads</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve">, , </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Ķekavas</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>pag</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve">., </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Ķekava</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Nākotnes</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>iela</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> 1 </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Smiltenes</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Novads</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Smiltene</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Dārza</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>iela</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> 2 </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Valkas</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Novads</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve">, Valka, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Raiņa</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>iela</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> 9 </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Cēsu</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Novads</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t>, CĒSIS, RAUNAS IELA 10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="52C26F06" w14:textId="77777777" w:rsidR="00C95022" w:rsidRDefault="00C95022">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">29727272 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="082A2CCC" w14:textId="77777777" w:rsidR="00C95022" w:rsidRDefault="00C95022">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>65-2023</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="55054C00" w14:textId="77777777" w:rsidR="00C95022" w:rsidRDefault="00C95022">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>07.09.2023</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C95022" w14:paraId="3DCA6D07" w14:textId="77777777" w:rsidTr="00C95022">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="35864873" w14:textId="77777777" w:rsidR="00C95022" w:rsidRDefault="00C95022">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>32</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7B963FB6" w14:textId="77777777" w:rsidR="00C95022" w:rsidRDefault="00C95022">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>NORVEKS SPORTS LV SIA</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4E172473" w14:textId="77777777" w:rsidR="00C95022" w:rsidRDefault="00C95022">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>40103410617</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="68DE2904" w14:textId="77777777" w:rsidR="00C95022" w:rsidRDefault="00C95022">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Mārupes</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>nov.</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Mārupe</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Gaujas</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>iela</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> 1 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2DD8651B" w14:textId="77777777" w:rsidR="00C95022" w:rsidRDefault="00C95022">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Rīga</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Meža</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>iela</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> 1A</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="61AB90CD" w14:textId="77777777" w:rsidR="00C95022" w:rsidRDefault="00C95022">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">29222279; 67089554 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0DDEFA11" w14:textId="77777777" w:rsidR="00C95022" w:rsidRDefault="00C95022">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>1-2021</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3E2C1FBD" w14:textId="77777777" w:rsidR="00C95022" w:rsidRDefault="00C95022">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>09.07.2021</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C95022" w14:paraId="57556AA3" w14:textId="77777777" w:rsidTr="00C95022">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="19C57771" w14:textId="77777777" w:rsidR="00C95022" w:rsidRDefault="00C95022">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>33</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4783F1FB" w14:textId="77777777" w:rsidR="00C95022" w:rsidRDefault="00C95022">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>NORVEKS SPORTS LV SIA</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2BE71269" w14:textId="77777777" w:rsidR="00C95022" w:rsidRDefault="00C95022">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>40103410617</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5ABA1305" w14:textId="77777777" w:rsidR="00C95022" w:rsidRDefault="00C95022">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Mārupes</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>nov.</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Mārupe</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Gaujas</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>iela</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> 1 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2F788E98" w14:textId="77777777" w:rsidR="00C95022" w:rsidRDefault="00C95022">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Rīga</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Meža</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>iela</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> 1A</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3F0326A6" w14:textId="77777777" w:rsidR="00C95022" w:rsidRDefault="00C95022">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">29222279; 67089554 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="76EE8871" w14:textId="77777777" w:rsidR="00C95022" w:rsidRDefault="00C95022">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>3-2021</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="37F54499" w14:textId="77777777" w:rsidR="00C95022" w:rsidRDefault="00C95022">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>09.07.2021</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C95022" w14:paraId="71170A31" w14:textId="77777777" w:rsidTr="00C95022">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="02E8CCE1" w14:textId="77777777" w:rsidR="00C95022" w:rsidRDefault="00C95022">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>34</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3808892A" w14:textId="77777777" w:rsidR="00C95022" w:rsidRDefault="00C95022">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>OKSALIS SIA</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3A82D74B" w14:textId="77777777" w:rsidR="00C95022" w:rsidRDefault="00C95022">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>42403025353</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="488A2A38" w14:textId="77777777" w:rsidR="00C95022" w:rsidRDefault="00C95022">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Rēzeknes</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>nov.</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Čornajas</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>pag</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve">., </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Treuhi</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Šalkas</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7782753D" w14:textId="77777777" w:rsidR="00C95022" w:rsidRDefault="00C95022">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Rēzekne</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Upes</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>iela</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> 38A</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="62D8AFA0" w14:textId="77777777" w:rsidR="00C95022" w:rsidRDefault="00C95022">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">29178141 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2DD680BE" w14:textId="77777777" w:rsidR="00C95022" w:rsidRDefault="00C95022">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>20-2023</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1915B6EB" w14:textId="77777777" w:rsidR="00C95022" w:rsidRDefault="00C95022">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>25.05.2023</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C95022" w14:paraId="6E25DF30" w14:textId="77777777" w:rsidTr="00C95022">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1BEEFC2E" w14:textId="77777777" w:rsidR="00C95022" w:rsidRDefault="00C95022">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>35</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3A4D2649" w14:textId="77777777" w:rsidR="00C95022" w:rsidRDefault="00C95022">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>OKSALIS SIA</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3CC2937D" w14:textId="77777777" w:rsidR="00C95022" w:rsidRDefault="00C95022">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>42403025353</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0FA0FB81" w14:textId="77777777" w:rsidR="00C95022" w:rsidRDefault="00C95022">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Rēzeknes</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>nov.</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Čornajas</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>pag</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve">., </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Treuhi</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Šalkas</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2DDD3637" w14:textId="77777777" w:rsidR="00C95022" w:rsidRDefault="00C95022">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Rēzekne</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Upes</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>iela</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> 38A</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1A75B838" w14:textId="77777777" w:rsidR="00C95022" w:rsidRDefault="00C95022">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">29178141 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="312906D3" w14:textId="77777777" w:rsidR="00C95022" w:rsidRDefault="00C95022">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>22-2023</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0DF79543" w14:textId="77777777" w:rsidR="00C95022" w:rsidRDefault="00C95022">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>25.05.2023</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C95022" w14:paraId="2A03A3C5" w14:textId="77777777" w:rsidTr="00C95022">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3DF028F4" w14:textId="77777777" w:rsidR="00C95022" w:rsidRDefault="00C95022">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>36</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="415FDD80" w14:textId="77777777" w:rsidR="00C95022" w:rsidRDefault="00C95022">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>POLIS LV SIA</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="15C14E92" w14:textId="77777777" w:rsidR="00C95022" w:rsidRDefault="00C95022">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>40003383774</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="33EFED10" w14:textId="77777777" w:rsidR="00C95022" w:rsidRDefault="00C95022">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Rīga</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Laboratorijas</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>iela</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> 11 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1666573B" w14:textId="77777777" w:rsidR="00C95022" w:rsidRDefault="00C95022">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Rīga</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Laboratorijas</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>iela</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> 11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6F2D32CB" w14:textId="77777777" w:rsidR="00C95022" w:rsidRDefault="00C95022">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">26411115 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="34029713" w14:textId="77777777" w:rsidR="00C95022" w:rsidRDefault="00C95022">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>55-2023</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="626A7B28" w14:textId="77777777" w:rsidR="00C95022" w:rsidRDefault="00C95022">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>24.08.2023</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C95022" w14:paraId="5FF48E3E" w14:textId="77777777" w:rsidTr="00C95022">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="68AE882B" w14:textId="77777777" w:rsidR="00C95022" w:rsidRDefault="00C95022">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>37</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0AAABE07" w14:textId="77777777" w:rsidR="00C95022" w:rsidRDefault="00C95022">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>PURNAVU MUIŽA SIA</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5348D54E" w14:textId="77777777" w:rsidR="00C95022" w:rsidRDefault="00C95022">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>40103160117</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2C2BE51B" w14:textId="77777777" w:rsidR="00C95022" w:rsidRDefault="00C95022">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Mārupes</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>nov.</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Mārupes</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>pag</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve">., </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Mārtiņmuiža</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2B01197F" w14:textId="77777777" w:rsidR="00C95022" w:rsidRDefault="00C95022">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Valmieras</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Novads</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Valmiera</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Lilijas</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>iela</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> 4</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Mārupes</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Novads</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Mārupes</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>pag</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve">., </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Mārtiņmuiža</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve">" </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="643BEB0F" w14:textId="77777777" w:rsidR="00C95022" w:rsidRDefault="00C95022">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">20200500 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="69B59B0E" w14:textId="77777777" w:rsidR="00C95022" w:rsidRDefault="00C95022">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>31-2023</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="770A448B" w14:textId="77777777" w:rsidR="00C95022" w:rsidRDefault="00C95022">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>29.06.2023</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C95022" w14:paraId="73D2AD42" w14:textId="77777777" w:rsidTr="00C95022">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4401C334" w14:textId="77777777" w:rsidR="00C95022" w:rsidRDefault="00C95022">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>38</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="12AA8433" w14:textId="77777777" w:rsidR="00C95022" w:rsidRDefault="00C95022">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>PURNAVU MUIŽA SIA</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="329E57FE" w14:textId="77777777" w:rsidR="00C95022" w:rsidRDefault="00C95022">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>40103160117</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7FA27F57" w14:textId="77777777" w:rsidR="00C95022" w:rsidRDefault="00C95022">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Mārupes</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>nov.</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Mārupes</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>pag</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve">., </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Mārtiņmuiža</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="17FC252B" w14:textId="77777777" w:rsidR="00C95022" w:rsidRDefault="00C95022">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Valmieras</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Novads</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Valmiera</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Lilijas</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>iela</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> 4</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Mārupes</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Novads</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:lastRenderedPageBreak/>
+              <w:t>Mārupes</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>pag</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t>., "</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Mārtiņmuiža</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve">" </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3F2AA023" w14:textId="77777777" w:rsidR="00C95022" w:rsidRDefault="00C95022">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">20200500 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="614E3D6C" w14:textId="77777777" w:rsidR="00C95022" w:rsidRDefault="00C95022">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>35-2023</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="119748DB" w14:textId="77777777" w:rsidR="00C95022" w:rsidRDefault="00C95022">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>29.06.2023</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C95022" w14:paraId="2D27B6AB" w14:textId="77777777" w:rsidTr="00C95022">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="744DA38D" w14:textId="77777777" w:rsidR="00C95022" w:rsidRDefault="00C95022">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>39</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="61884BAF" w14:textId="77777777" w:rsidR="00C95022" w:rsidRDefault="00C95022">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>RAE LV SIA</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="44CC7554" w14:textId="77777777" w:rsidR="00C95022" w:rsidRDefault="00C95022">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>40103973547</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="72BE01E9" w14:textId="77777777" w:rsidR="00C95022" w:rsidRDefault="00C95022">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Rīga</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Cēsu</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>iela</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> 23 - 1c </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7E5C4525" w14:textId="77777777" w:rsidR="00C95022" w:rsidRDefault="00C95022">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Rīga</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Cēsu</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>iela</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> 23-1C</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="34D5A63C" w14:textId="77777777" w:rsidR="00C95022" w:rsidRDefault="00C95022">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">25475000 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="03572723" w14:textId="77777777" w:rsidR="00C95022" w:rsidRDefault="00C95022">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>36-2023</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="41852D4D" w14:textId="77777777" w:rsidR="00C95022" w:rsidRDefault="00C95022">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>13.07.2023</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C95022" w14:paraId="5F298754" w14:textId="77777777" w:rsidTr="00C95022">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="679793D6" w14:textId="77777777" w:rsidR="00C95022" w:rsidRDefault="00C95022">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>40</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3D0F7127" w14:textId="77777777" w:rsidR="00C95022" w:rsidRDefault="00C95022">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>RAE LV SIA</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1474BB0A" w14:textId="77777777" w:rsidR="00C95022" w:rsidRDefault="00C95022">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>40103973547</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5D382840" w14:textId="77777777" w:rsidR="00C95022" w:rsidRDefault="00C95022">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Rīga</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Cēsu</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>iela</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> 23 - 1c </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4E6D133D" w14:textId="77777777" w:rsidR="00C95022" w:rsidRDefault="00C95022">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Rīga</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Cēsu</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>iela</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> 23-1C</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4987EBE4" w14:textId="77777777" w:rsidR="00C95022" w:rsidRDefault="00C95022">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">25475000 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7E7176C5" w14:textId="77777777" w:rsidR="00C95022" w:rsidRDefault="00C95022">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>37-2023</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="61E667D0" w14:textId="77777777" w:rsidR="00C95022" w:rsidRDefault="00C95022">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>13.07.2023</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C95022" w14:paraId="341F9FD0" w14:textId="77777777" w:rsidTr="00C95022">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="57398984" w14:textId="77777777" w:rsidR="00C95022" w:rsidRDefault="00C95022">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>41</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="555D6B49" w14:textId="77777777" w:rsidR="00C95022" w:rsidRDefault="00C95022">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>RIGA INVESTMENT SOLUTIONS SIA</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7BE9C3A8" w14:textId="77777777" w:rsidR="00C95022" w:rsidRDefault="00C95022">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>40103731185</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5203F2B3" w14:textId="77777777" w:rsidR="00C95022" w:rsidRDefault="00C95022">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Rīga</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Strēlnieku</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>iela</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> 9 - 7 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7C82A1CD" w14:textId="77777777" w:rsidR="00C95022" w:rsidRDefault="00C95022">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Rīga</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Lāčplēša</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>iela</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> 9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3A864170" w14:textId="77777777" w:rsidR="00C95022" w:rsidRDefault="00C95022">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">29486667; 26139831 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4B894B37" w14:textId="77777777" w:rsidR="00C95022" w:rsidRDefault="00C95022">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>25-2023</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6D175B8A" w14:textId="77777777" w:rsidR="00C95022" w:rsidRDefault="00C95022">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>25.05.2023</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C95022" w14:paraId="2B4F0A28" w14:textId="77777777" w:rsidTr="00C95022">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3C42D0F2" w14:textId="77777777" w:rsidR="00C95022" w:rsidRDefault="00C95022">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>42</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6A569A58" w14:textId="77777777" w:rsidR="00C95022" w:rsidRDefault="00C95022">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>RIGA INVESTMENT SOLUTIONS SIA</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="176C1849" w14:textId="77777777" w:rsidR="00C95022" w:rsidRDefault="00C95022">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>40103731185</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="28EC54BB" w14:textId="77777777" w:rsidR="00C95022" w:rsidRDefault="00C95022">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Rīga</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Strēlnieku</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>iela</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> 9 - 7 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0D7B43DB" w14:textId="77777777" w:rsidR="00C95022" w:rsidRDefault="00C95022">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Rīga</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Lāčplēša</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>iela</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> 9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4CE6EBB2" w14:textId="77777777" w:rsidR="00C95022" w:rsidRDefault="00C95022">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">29486667; 26139831 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="51ECDBE9" w14:textId="77777777" w:rsidR="00C95022" w:rsidRDefault="00C95022">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>26-2023</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="06BD6818" w14:textId="77777777" w:rsidR="00C95022" w:rsidRDefault="00C95022">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>25.05.2023</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C95022" w14:paraId="2851D963" w14:textId="77777777" w:rsidTr="00C95022">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1245652B" w14:textId="77777777" w:rsidR="00C95022" w:rsidRDefault="00C95022">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>43</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0B46E4C9" w14:textId="77777777" w:rsidR="00C95022" w:rsidRDefault="00C95022">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>S. MEDNES SIA SANTA SIA</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="39C3B568" w14:textId="77777777" w:rsidR="00C95022" w:rsidRDefault="00C95022">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>44602000546</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="24132E13" w14:textId="77777777" w:rsidR="00C95022" w:rsidRDefault="00C95022">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Gulbenes</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>nov.</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Gulbene</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Bērzu</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>iela</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> 1a </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0EDB59D5" w14:textId="77777777" w:rsidR="00C95022" w:rsidRDefault="00C95022">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Gulbenes</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Novads</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:t>, ,</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Gulbene</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Rīgas</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>iela</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> 41 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="10120C6F" w14:textId="77777777" w:rsidR="00C95022" w:rsidRDefault="00C95022">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">29199831 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1F73BFD0" w14:textId="77777777" w:rsidR="00C95022" w:rsidRDefault="00C95022">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>10-2023</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="36925EF6" w14:textId="77777777" w:rsidR="00C95022" w:rsidRDefault="00C95022">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>27.04.2023</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C95022" w14:paraId="0AAC1350" w14:textId="77777777" w:rsidTr="00C95022">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="670D7285" w14:textId="77777777" w:rsidR="00C95022" w:rsidRDefault="00C95022">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>44</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="09EF4411" w14:textId="77777777" w:rsidR="00C95022" w:rsidRDefault="00C95022">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>S. MEDNES SIA SANTA SIA</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3B12FB4B" w14:textId="77777777" w:rsidR="00C95022" w:rsidRDefault="00C95022">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>44602000546</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="623F5226" w14:textId="77777777" w:rsidR="00C95022" w:rsidRDefault="00C95022">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Gulbenes</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>nov.</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Gulbene</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Bērzu</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>iela</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> 1a </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="323F56D8" w14:textId="77777777" w:rsidR="00C95022" w:rsidRDefault="00C95022">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Gulbenes</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Novads</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Gulbene</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Rīgas</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>iela</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> 41 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="42F36A8B" w14:textId="77777777" w:rsidR="00C95022" w:rsidRDefault="00C95022">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">29199831 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0F4B3AAE" w14:textId="77777777" w:rsidR="00C95022" w:rsidRDefault="00C95022">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>9-2023</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5416D311" w14:textId="77777777" w:rsidR="00C95022" w:rsidRDefault="00C95022">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>27.04.2023</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C95022" w14:paraId="0CC6FEF0" w14:textId="77777777" w:rsidTr="00C95022">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="066D9944" w14:textId="77777777" w:rsidR="00C95022" w:rsidRDefault="00C95022">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>45</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="359D77D5" w14:textId="77777777" w:rsidR="00C95022" w:rsidRDefault="00C95022">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>SABIEDRĪBA VVV SIA</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="750AEDB5" w14:textId="77777777" w:rsidR="00C95022" w:rsidRDefault="00C95022">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>40003293593</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3F4E35F6" w14:textId="77777777" w:rsidR="00C95022" w:rsidRDefault="00C95022">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Jūrmala</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Talsu</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Šoseja</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> 34 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3678E5ED" w14:textId="77777777" w:rsidR="00C95022" w:rsidRDefault="00C95022">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Jūrmala</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Talsu</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Šoseja</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> 34</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="57197A7B" w14:textId="77777777" w:rsidR="00C95022" w:rsidRDefault="00C95022">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">67731779 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="077CA22B" w14:textId="77777777" w:rsidR="00C95022" w:rsidRDefault="00C95022">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>46-2023</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="53660B29" w14:textId="77777777" w:rsidR="00C95022" w:rsidRDefault="00C95022">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>03.08.2023</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C95022" w14:paraId="5FC0A127" w14:textId="77777777" w:rsidTr="00C95022">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="492EE4E6" w14:textId="77777777" w:rsidR="00C95022" w:rsidRDefault="00C95022">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>46</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="27102FBC" w14:textId="77777777" w:rsidR="00C95022" w:rsidRDefault="00C95022">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>SAIN SIA</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="33041384" w14:textId="77777777" w:rsidR="00C95022" w:rsidRDefault="00C95022">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>42402005059</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3E6D8F16" w14:textId="77777777" w:rsidR="00C95022" w:rsidRDefault="00C95022">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Rēzekne</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve">, F. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Varslavāna</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>iela</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> 3 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0C171A8F" w14:textId="77777777" w:rsidR="00C95022" w:rsidRDefault="00C95022">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Rēzekne</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve">, F. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Varslavāna</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>iela</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> 3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6D629213" w14:textId="77777777" w:rsidR="00C95022" w:rsidRDefault="00C95022">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">29111001 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="798AD098" w14:textId="77777777" w:rsidR="00C95022" w:rsidRDefault="00C95022">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>2-2022</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5D71546C" w14:textId="77777777" w:rsidR="00C95022" w:rsidRDefault="00C95022">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>29.09.2022</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C95022" w14:paraId="61264E84" w14:textId="77777777" w:rsidTr="00C95022">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7BF340E9" w14:textId="77777777" w:rsidR="00C95022" w:rsidRDefault="00C95022">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>47</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3E0E327D" w14:textId="77777777" w:rsidR="00C95022" w:rsidRDefault="00C95022">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>SAIN SIA</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="41B3CB63" w14:textId="77777777" w:rsidR="00C95022" w:rsidRDefault="00C95022">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>42402005059</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="298E76F9" w14:textId="77777777" w:rsidR="00C95022" w:rsidRDefault="00C95022">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Rēzekne</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve">, F. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Varslavāna</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>iela</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> 3 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5976F869" w14:textId="77777777" w:rsidR="00C95022" w:rsidRDefault="00C95022">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Rēzekne</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve">, F. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Varslavāna</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>iela</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> 3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4424B8B3" w14:textId="77777777" w:rsidR="00C95022" w:rsidRDefault="00C95022">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">29111001 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4FCE7BB9" w14:textId="77777777" w:rsidR="00C95022" w:rsidRDefault="00C95022">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>3-2022</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3F6D5A19" w14:textId="77777777" w:rsidR="00C95022" w:rsidRDefault="00C95022">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>29.09.2022</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C95022" w14:paraId="08A760CF" w14:textId="77777777" w:rsidTr="00C95022">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="159F0B34" w14:textId="77777777" w:rsidR="00C95022" w:rsidRDefault="00C95022">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>48</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="117D76ED" w14:textId="77777777" w:rsidR="00C95022" w:rsidRDefault="00C95022">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>SPEKTRS SECURITY SIA</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="15481BF2" w14:textId="77777777" w:rsidR="00C95022" w:rsidRDefault="00C95022">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>40103674963</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0A64CF16" w14:textId="77777777" w:rsidR="00C95022" w:rsidRDefault="00C95022">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Rīga</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Daugavgrīvas</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>iela</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> 29a </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="58692CFF" w14:textId="77777777" w:rsidR="00C95022" w:rsidRDefault="00C95022">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Rīga</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Daugavgrīvas</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>iela</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> 29A</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="55F020B5" w14:textId="77777777" w:rsidR="00C95022" w:rsidRDefault="00C95022">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">29322363 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="78239312" w14:textId="77777777" w:rsidR="00C95022" w:rsidRDefault="00C95022">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>43-2023</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="07CE1925" w14:textId="77777777" w:rsidR="00C95022" w:rsidRDefault="00C95022">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>03.08.2023</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C95022" w14:paraId="3E44D899" w14:textId="77777777" w:rsidTr="00C95022">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="183999CD" w14:textId="77777777" w:rsidR="00C95022" w:rsidRDefault="00C95022">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>49</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="74CE1494" w14:textId="77777777" w:rsidR="00C95022" w:rsidRDefault="00C95022">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>SPEKTRS SECURITY SIA</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="20F85A11" w14:textId="77777777" w:rsidR="00C95022" w:rsidRDefault="00C95022">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>40103674963</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="72A41205" w14:textId="77777777" w:rsidR="00C95022" w:rsidRDefault="00C95022">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Rīga</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Daugavgrīvas</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>iela</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> 29a </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1B542D79" w14:textId="77777777" w:rsidR="00C95022" w:rsidRDefault="00C95022">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Rīga</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Daugavgrīvas</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>iela</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> 29A</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="076144EA" w14:textId="77777777" w:rsidR="00C95022" w:rsidRDefault="00C95022">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">29322363 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="399D8333" w14:textId="77777777" w:rsidR="00C95022" w:rsidRDefault="00C95022">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>45-2023</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6ABF0C39" w14:textId="77777777" w:rsidR="00C95022" w:rsidRDefault="00C95022">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>03.08.2023</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C95022" w14:paraId="2FCC5DF4" w14:textId="77777777" w:rsidTr="00C95022">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="72364304" w14:textId="77777777" w:rsidR="00C95022" w:rsidRDefault="00C95022">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>50</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="26B5DDB3" w14:textId="77777777" w:rsidR="00C95022" w:rsidRDefault="00C95022">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>STRĒLNIEKS-A SIA</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2A06EF93" w14:textId="77777777" w:rsidR="00C95022" w:rsidRDefault="00C95022">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>40003055477</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6721A22E" w14:textId="77777777" w:rsidR="00C95022" w:rsidRDefault="00C95022">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Rīga</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Jaunmoku</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>iela</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> 34 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1057BF5E" w14:textId="77777777" w:rsidR="00C95022" w:rsidRDefault="00C95022">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Rīga</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve">, Slokas </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>iela</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> 52 L</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="115527E8" w14:textId="77777777" w:rsidR="00C95022" w:rsidRDefault="00C95022">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">20240888 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0AE8AFF3" w14:textId="77777777" w:rsidR="00C95022" w:rsidRDefault="00C95022">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>6-2023</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1BB2A764" w14:textId="77777777" w:rsidR="00C95022" w:rsidRDefault="00C95022">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>27.04.2023</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C95022" w14:paraId="22DB5EC0" w14:textId="77777777" w:rsidTr="00C95022">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4E3D1D13" w14:textId="77777777" w:rsidR="00C95022" w:rsidRDefault="00C95022">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>51</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="19914E07" w14:textId="77777777" w:rsidR="00C95022" w:rsidRDefault="00C95022">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>STRĒLNIEKS-A SIA</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="766B1A23" w14:textId="77777777" w:rsidR="00C95022" w:rsidRDefault="00C95022">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>40003055477</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="05D6A861" w14:textId="77777777" w:rsidR="00C95022" w:rsidRDefault="00C95022">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Rīga</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Jaunmoku</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>iela</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> 34 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="170647DD" w14:textId="77777777" w:rsidR="00C95022" w:rsidRDefault="00C95022">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Rīga</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve">, Slokas </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>iela</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> 52 L</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="66FFACB8" w14:textId="77777777" w:rsidR="00C95022" w:rsidRDefault="00C95022">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">20240888 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7991FAF6" w14:textId="77777777" w:rsidR="00C95022" w:rsidRDefault="00C95022">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>7-2023</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7055B3B0" w14:textId="77777777" w:rsidR="00C95022" w:rsidRDefault="00C95022">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>27.04.2023</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C95022" w14:paraId="2E3C81CF" w14:textId="77777777" w:rsidTr="00C95022">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="54CEB04F" w14:textId="77777777" w:rsidR="00C95022" w:rsidRDefault="00C95022">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>52</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="184EA842" w14:textId="77777777" w:rsidR="00C95022" w:rsidRDefault="00C95022">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>TROFEJA SIA</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1C99B27D" w14:textId="77777777" w:rsidR="00C95022" w:rsidRDefault="00C95022">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>41503067528</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4F6115F7" w14:textId="77777777" w:rsidR="00C95022" w:rsidRDefault="00C95022">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Daugavpils, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Arodu</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>iela</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> 3 - 23 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5A94732E" w14:textId="77777777" w:rsidR="00C95022" w:rsidRDefault="00C95022">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Daugavpils, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Vienības</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>iela</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> 17-3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0C138C5F" w14:textId="77777777" w:rsidR="00C95022" w:rsidRDefault="00C95022">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">26239027 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="64FCD820" w14:textId="77777777" w:rsidR="00C95022" w:rsidRDefault="00C95022">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>42-2023</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="52FC25A1" w14:textId="77777777" w:rsidR="00C95022" w:rsidRDefault="00C95022">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>20.07.2023</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C95022" w14:paraId="76883B50" w14:textId="77777777" w:rsidTr="00C95022">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="624CA063" w14:textId="77777777" w:rsidR="00C95022" w:rsidRDefault="00C95022">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>53</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="30B1ED07" w14:textId="77777777" w:rsidR="00C95022" w:rsidRDefault="00C95022">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>TUKUMA MEDNIEKS SIA</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="34DEF112" w14:textId="77777777" w:rsidR="00C95022" w:rsidRDefault="00C95022">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>40003206401</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="67D31CF9" w14:textId="77777777" w:rsidR="00C95022" w:rsidRDefault="00C95022">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Tukuma</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>nov.</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Tukums</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Talsu</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>iela</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> 5 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="290B69B4" w14:textId="77777777" w:rsidR="00C95022" w:rsidRDefault="00C95022">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Tukuma</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Novads</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Tukums</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Raudas</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>iela</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> 4 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="35E2F1C9" w14:textId="77777777" w:rsidR="00C95022" w:rsidRDefault="00C95022">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">63125571; 29273646 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5E628C3A" w14:textId="77777777" w:rsidR="00C95022" w:rsidRDefault="00C95022">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>23-2023</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="05AA6F9B" w14:textId="77777777" w:rsidR="00C95022" w:rsidRDefault="00C95022">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>25.05.2023</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C95022" w14:paraId="2D838469" w14:textId="77777777" w:rsidTr="00C95022">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="63585A21" w14:textId="77777777" w:rsidR="00C95022" w:rsidRDefault="00C95022">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>54</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4F869DBF" w14:textId="77777777" w:rsidR="00C95022" w:rsidRDefault="00C95022">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>TUKUMA MEDNIEKS SIA</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7A5E8897" w14:textId="77777777" w:rsidR="00C95022" w:rsidRDefault="00C95022">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>40003206401</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="17AB11C1" w14:textId="77777777" w:rsidR="00C95022" w:rsidRDefault="00C95022">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Tukuma</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>nov.</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Tukums</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Talsu</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>iela</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> 5 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="18D4C732" w14:textId="77777777" w:rsidR="00C95022" w:rsidRDefault="00C95022">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Tukuma</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Novads</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Tukums</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Raudas</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>iela</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> 4 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="35EA97D7" w14:textId="77777777" w:rsidR="00C95022" w:rsidRDefault="00C95022">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">63125571; 29273646 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="03CFE24F" w14:textId="77777777" w:rsidR="00C95022" w:rsidRDefault="00C95022">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>24-2023</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5929A3F3" w14:textId="77777777" w:rsidR="00C95022" w:rsidRDefault="00C95022">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>25.05.2023</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C95022" w14:paraId="08DCD84D" w14:textId="77777777" w:rsidTr="00C95022">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="297B6F89" w14:textId="77777777" w:rsidR="00C95022" w:rsidRDefault="00C95022">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:lastRenderedPageBreak/>
+              <w:t>55</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7F72A7DE" w14:textId="77777777" w:rsidR="00C95022" w:rsidRDefault="00C95022">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>UNISPORTS SIA</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6C9EEC54" w14:textId="77777777" w:rsidR="00C95022" w:rsidRDefault="00C95022">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>45403004857</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="27DD35F3" w14:textId="77777777" w:rsidR="00C95022" w:rsidRDefault="00C95022">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Madonas</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>nov.</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Madona</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve">, Saules </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>iela</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> 1a </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6C6B6040" w14:textId="77777777" w:rsidR="00C95022" w:rsidRDefault="00C95022">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:t>Madona</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> ,</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> Saules </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>iela</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> 1a </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Gulbenes</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Novads</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Gulbene</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Ābeļu</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>iela</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> 8 </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Alūksnes</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Novads</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Alūksne</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Tirgotāju</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>iela</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> 18a </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Jēkabpils</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Novads</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Jēkabpils</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Brīvības</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>iela</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> 179</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6E586132" w14:textId="77777777" w:rsidR="00C95022" w:rsidRDefault="00C95022">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">64822911 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4F95B55F" w14:textId="77777777" w:rsidR="00C95022" w:rsidRDefault="00C95022">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>40-2023</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3D5BE13E" w14:textId="77777777" w:rsidR="00C95022" w:rsidRDefault="00C95022">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>20.07.2023</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C95022" w14:paraId="1EA2F190" w14:textId="77777777" w:rsidTr="00C95022">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1B62AE1C" w14:textId="77777777" w:rsidR="00C95022" w:rsidRDefault="00C95022">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>56</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="33BE1B20" w14:textId="77777777" w:rsidR="00C95022" w:rsidRDefault="00C95022">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>UNISPORTS SIA</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1F2361E2" w14:textId="77777777" w:rsidR="00C95022" w:rsidRDefault="00C95022">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>45403004857</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2B6EEAFA" w14:textId="77777777" w:rsidR="00C95022" w:rsidRDefault="00C95022">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Madonas</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>nov.</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Madona</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve">, Saules </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>iela</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> 1a </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5939446C" w14:textId="77777777" w:rsidR="00C95022" w:rsidRDefault="00C95022">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Madona</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve">, Saules </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>iela</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> 1a </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Gulbenes</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Novads</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Gulbene</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Ābeļu</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>iela</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> 8 </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Alūksnes</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Novads</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Alūksne</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Tirgotāju</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>iela</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> 18a </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Jēkabpils</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Novads</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Jēkabpils</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Brīvības</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>iela</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> 179</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0502C7A4" w14:textId="77777777" w:rsidR="00C95022" w:rsidRDefault="00C95022">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">64822911 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="56B1A157" w14:textId="77777777" w:rsidR="00C95022" w:rsidRDefault="00C95022">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>41-2023</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="77875A5F" w14:textId="77777777" w:rsidR="00C95022" w:rsidRDefault="00C95022">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>20.07.2023</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C95022" w14:paraId="63C85A80" w14:textId="77777777" w:rsidTr="00C95022">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6C19EF4F" w14:textId="77777777" w:rsidR="00C95022" w:rsidRDefault="00C95022">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>57</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="39FEAD46" w14:textId="77777777" w:rsidR="00C95022" w:rsidRDefault="00C95022">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>UP AUTO SIA</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7A4A2EC4" w14:textId="77777777" w:rsidR="00C95022" w:rsidRDefault="00C95022">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>42103041471</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0AF11B54" w14:textId="77777777" w:rsidR="00C95022" w:rsidRDefault="00C95022">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Dienvidkurzemes</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>nov.</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Grobiņa</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Priežu</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>iela</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> 2 - 36 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5EB21E62" w14:textId="77777777" w:rsidR="00C95022" w:rsidRDefault="00C95022">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Liepāja</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Avotu</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>iela</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> 4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="724490A2" w14:textId="77777777" w:rsidR="00C95022" w:rsidRDefault="00C95022">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">29173515 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4B6D7A6E" w14:textId="77777777" w:rsidR="00C95022" w:rsidRDefault="00C95022">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>27-2023</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="41FEB73C" w14:textId="77777777" w:rsidR="00C95022" w:rsidRDefault="00C95022">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>25.05.2023</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C95022" w14:paraId="5F6A340E" w14:textId="77777777" w:rsidTr="00C95022">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1844DB4F" w14:textId="77777777" w:rsidR="00C95022" w:rsidRDefault="00C95022">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>58</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="249E3460" w14:textId="77777777" w:rsidR="00C95022" w:rsidRDefault="00C95022">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>UP AUTO SIA</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="644C1613" w14:textId="77777777" w:rsidR="00C95022" w:rsidRDefault="00C95022">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>42103041471</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="55F7B084" w14:textId="77777777" w:rsidR="00C95022" w:rsidRDefault="00C95022">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Dienvidkurzemes</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>nov.</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Grobiņa</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Priežu</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>iela</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> 2 - 36 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1A3B9B16" w14:textId="77777777" w:rsidR="00C95022" w:rsidRDefault="00C95022">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Liepāja</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Avotu</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>iela</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> 4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7BB95A61" w14:textId="77777777" w:rsidR="00C95022" w:rsidRDefault="00C95022">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">29173515 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="10CD2EB5" w14:textId="77777777" w:rsidR="00C95022" w:rsidRDefault="00C95022">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>28-2023</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2A8585C9" w14:textId="77777777" w:rsidR="00C95022" w:rsidRDefault="00C95022">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>25.05.2023</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C95022" w14:paraId="2B7996C1" w14:textId="77777777" w:rsidTr="00C95022">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="085BD43B" w14:textId="77777777" w:rsidR="00C95022" w:rsidRDefault="00C95022">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>59</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="45E9986D" w14:textId="77777777" w:rsidR="00C95022" w:rsidRDefault="00C95022">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>VAIKUĻĀNI SIA</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2D8961E5" w14:textId="77777777" w:rsidR="00C95022" w:rsidRDefault="00C95022">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>41503060708</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0A7D4EEF" w14:textId="77777777" w:rsidR="00C95022" w:rsidRDefault="00C95022">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Augšdaugavas</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>nov.</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Līksnas</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>pag</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve">., </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Vaikuļāni</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Smaidas</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0449D7E8" w14:textId="77777777" w:rsidR="00C95022" w:rsidRDefault="00C95022">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Daugavpils, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Raiņa</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>iela</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> 29</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1FEC91C9" w14:textId="77777777" w:rsidR="00C95022" w:rsidRDefault="00C95022">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">65423375 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="51A18FD4" w14:textId="77777777" w:rsidR="00C95022" w:rsidRDefault="00C95022">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>11-2023</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3E17A09E" w14:textId="77777777" w:rsidR="00C95022" w:rsidRDefault="00C95022">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>18.05.2023</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E80004" w14:paraId="1AAD5512" w14:textId="77777777" w:rsidTr="00E80004">
-[...85 lines deleted...]
-              <w:t>Balvu</w:t>
+      <w:tr w:rsidR="00C95022" w14:paraId="48CD3FAC" w14:textId="77777777" w:rsidTr="00C95022">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="72993D48" w14:textId="77777777" w:rsidR="00C95022" w:rsidRDefault="00C95022">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>60</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7BD0E4D2" w14:textId="77777777" w:rsidR="00C95022" w:rsidRDefault="00C95022">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>VAIKUĻĀNI SIA</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="17E73B43" w14:textId="77777777" w:rsidR="00C95022" w:rsidRDefault="00C95022">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>41503060708</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1CD92D45" w14:textId="77777777" w:rsidR="00C95022" w:rsidRDefault="00C95022">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Augšdaugavas</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>nov.</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
-              <w:t>Balvi</w:t>
+              <w:t>Līksnas</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>pag</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve">., </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Vaikuļāni</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
-              <w:t>Partizānu</w:t>
+              <w:t>Smaidas</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="52AA5ED2" w14:textId="77777777" w:rsidR="00C95022" w:rsidRDefault="00C95022">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Daugavpils, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Raiņa</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>iela</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
-              <w:t xml:space="preserve"> 28 </w:t>
-[...30 lines deleted...]
-              <w:t>Novads</w:t>
+              <w:t xml:space="preserve"> 29</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6D048550" w14:textId="77777777" w:rsidR="00C95022" w:rsidRDefault="00C95022">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">65423375 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="617B44E6" w14:textId="77777777" w:rsidR="00C95022" w:rsidRDefault="00C95022">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>12-2023</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="510F08B1" w14:textId="77777777" w:rsidR="00C95022" w:rsidRDefault="00C95022">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>18.05.2023</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C95022" w14:paraId="01B6AC89" w14:textId="77777777" w:rsidTr="00C95022">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="05108D5E" w14:textId="77777777" w:rsidR="00C95022" w:rsidRDefault="00C95022">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>61</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="670C077E" w14:textId="77777777" w:rsidR="00C95022" w:rsidRDefault="00C95022">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>VEFABRIKA SIA</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="53885D64" w14:textId="77777777" w:rsidR="00C95022" w:rsidRDefault="00C95022">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>44103059378</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="31739F65" w14:textId="77777777" w:rsidR="00C95022" w:rsidRDefault="00C95022">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Rīga</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
-              <w:t>Balvi</w:t>
+              <w:t>Ieriķu</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>iela</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> 73 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3BB6A5E8" w14:textId="77777777" w:rsidR="00C95022" w:rsidRDefault="00C95022">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Rīga</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
-              <w:t>Partizānu</w:t>
+              <w:t>Zeļļu</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>iela</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
-              <w:t xml:space="preserve"> 28 </w:t>
-[...65 lines deleted...]
-              <w:t>03.08.2023</w:t>
+              <w:t xml:space="preserve"> 23</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6907824E" w14:textId="77777777" w:rsidR="00C95022" w:rsidRDefault="00C95022">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">67605306 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="601EE00C" w14:textId="77777777" w:rsidR="00C95022" w:rsidRDefault="00C95022">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>1-2022</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1B8613EA" w14:textId="77777777" w:rsidR="00C95022" w:rsidRDefault="00C95022">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>29.09.2022</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E80004" w14:paraId="3A2A3555" w14:textId="77777777" w:rsidTr="00E80004">
-[...101 lines deleted...]
-              <w:t>Stacijas</w:t>
+      <w:tr w:rsidR="00C95022" w14:paraId="69C39133" w14:textId="77777777" w:rsidTr="00C95022">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5805C3E8" w14:textId="77777777" w:rsidR="00C95022" w:rsidRDefault="00C95022">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>62</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="703987B4" w14:textId="77777777" w:rsidR="00C95022" w:rsidRDefault="00C95022">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>ZOMMERS SIA</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6A17EEDD" w14:textId="77777777" w:rsidR="00C95022" w:rsidRDefault="00C95022">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>40003289047</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="33337279" w14:textId="77777777" w:rsidR="00C95022" w:rsidRDefault="00C95022">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Rīga</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Tērbatas</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>iela</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
-              <w:t xml:space="preserve"> 3 </w:t>
-[...42 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve"> 59/61 - 2 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="57BB4BCB" w14:textId="77777777" w:rsidR="00C95022" w:rsidRDefault="00C95022">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Rīga</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve">, Slokas </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>iela</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
-              <w:t xml:space="preserve"> 7 </w:t>
-[...65 lines deleted...]
-              <w:t>27.04.2023</w:t>
+              <w:t xml:space="preserve"> 52L</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4757A1A8" w14:textId="77777777" w:rsidR="00C95022" w:rsidRDefault="00C95022">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">67280790 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="07E18DFD" w14:textId="77777777" w:rsidR="00C95022" w:rsidRDefault="00C95022">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>56-2023</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7310E239" w14:textId="77777777" w:rsidR="00C95022" w:rsidRDefault="00C95022">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>24.08.2023</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E80004" w14:paraId="1206DEB9" w14:textId="77777777" w:rsidTr="00E80004">
-[...101 lines deleted...]
-              <w:t>Stacijas</w:t>
+      <w:tr w:rsidR="00C95022" w14:paraId="4B842169" w14:textId="77777777" w:rsidTr="00C95022">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0EA65255" w14:textId="77777777" w:rsidR="00C95022" w:rsidRDefault="00C95022">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>63</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1DB14393" w14:textId="77777777" w:rsidR="00C95022" w:rsidRDefault="00C95022">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>ZOMMERS SIA</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="347A16D3" w14:textId="77777777" w:rsidR="00C95022" w:rsidRDefault="00C95022">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>40003289047</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4ACA6DE0" w14:textId="77777777" w:rsidR="00C95022" w:rsidRDefault="00C95022">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Rīga</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Tērbatas</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>iela</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
-              <w:t xml:space="preserve"> 3 </w:t>
-[...47 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve"> 59/61 - 2 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="52E60051" w14:textId="77777777" w:rsidR="00C95022" w:rsidRDefault="00C95022">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Rīga</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve">, Slokas </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>iela</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
-              <w:t xml:space="preserve"> 7 </w:t>
-[...8419 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve"> 52L</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="07DC1A54" w14:textId="77777777" w:rsidR="00E80004" w:rsidRDefault="00E80004">
+          <w:p w14:paraId="5CA70A60" w14:textId="77777777" w:rsidR="00C95022" w:rsidRDefault="00C95022">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">67280790 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="21EAB3C0" w14:textId="77777777" w:rsidR="00E80004" w:rsidRDefault="00E80004">
-[...211 lines deleted...]
-          <w:p w14:paraId="5553137A" w14:textId="77777777" w:rsidR="00E80004" w:rsidRDefault="00E80004">
+          <w:p w14:paraId="0F45F4BF" w14:textId="77777777" w:rsidR="00C95022" w:rsidRDefault="00C95022">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>57-2023</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6F1F2149" w14:textId="77777777" w:rsidR="00E80004" w:rsidRDefault="00E80004">
+          <w:p w14:paraId="09CAFE22" w14:textId="77777777" w:rsidR="00C95022" w:rsidRDefault="00C95022">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>24.08.2023</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="24931ACF" w14:textId="77777777" w:rsidR="00686F8D" w:rsidRPr="00E80004" w:rsidRDefault="00686F8D" w:rsidP="00E80004"/>
-    <w:sectPr w:rsidR="00686F8D" w:rsidRPr="00E80004" w:rsidSect="009007C2">
+    <w:p w14:paraId="24931ACF" w14:textId="77777777" w:rsidR="00686F8D" w:rsidRPr="00C95022" w:rsidRDefault="00686F8D" w:rsidP="00C95022"/>
+    <w:sectPr w:rsidR="00686F8D" w:rsidRPr="00C95022" w:rsidSect="00C95022">
       <w:pgSz w:w="12240" w:h="15840"/>
-      <w:pgMar w:top="1440" w:right="900" w:bottom="1440" w:left="1134" w:header="720" w:footer="720" w:gutter="0"/>
+      <w:pgMar w:top="709" w:right="900" w:bottom="1440" w:left="1134" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="BA"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
@@ -17126,50 +17119,51 @@
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="009F2BC4"/>
     <w:rsid w:val="000C51A5"/>
     <w:rsid w:val="00152518"/>
     <w:rsid w:val="00484521"/>
     <w:rsid w:val="0048491E"/>
     <w:rsid w:val="005112EA"/>
     <w:rsid w:val="00581F11"/>
     <w:rsid w:val="00595C35"/>
     <w:rsid w:val="005E53CA"/>
     <w:rsid w:val="00686F8D"/>
     <w:rsid w:val="0072719A"/>
     <w:rsid w:val="00832F51"/>
     <w:rsid w:val="008C140A"/>
     <w:rsid w:val="008C19A8"/>
     <w:rsid w:val="008D065C"/>
     <w:rsid w:val="009007C2"/>
     <w:rsid w:val="009427EB"/>
     <w:rsid w:val="009B4D2A"/>
     <w:rsid w:val="009C7BF3"/>
     <w:rsid w:val="009F2BC4"/>
     <w:rsid w:val="00AD3666"/>
     <w:rsid w:val="00B961D0"/>
+    <w:rsid w:val="00C95022"/>
     <w:rsid w:val="00D0168A"/>
     <w:rsid w:val="00D31F2F"/>
     <w:rsid w:val="00E80004"/>
     <w:rsid w:val="00E92076"/>
     <w:rsid w:val="00EA5D0B"/>
     <w:rsid w:val="00ED7432"/>
     <w:rsid w:val="00FC4369"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
@@ -18415,50 +18409,147 @@
                           <w:divsChild>
                             <w:div w:id="2023046325">
                               <w:marLeft w:val="450"/>
                               <w:marRight w:val="450"/>
                               <w:marTop w:val="75"/>
                               <w:marBottom w:val="75"/>
                               <w:divBdr>
                                 <w:top w:val="single" w:sz="2" w:space="0" w:color="CCCCCC"/>
                                 <w:left w:val="single" w:sz="2" w:space="0" w:color="CCCCCC"/>
                                 <w:bottom w:val="single" w:sz="2" w:space="0" w:color="CCCCCC"/>
                                 <w:right w:val="single" w:sz="2" w:space="0" w:color="CCCCCC"/>
                               </w:divBdr>
                             </w:div>
                           </w:divsChild>
                         </w:div>
                       </w:divsChild>
                     </w:div>
                   </w:divsChild>
                 </w:div>
               </w:divsChild>
             </w:div>
           </w:divsChild>
         </w:div>
       </w:divsChild>
     </w:div>
+    <w:div w:id="1694569025">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="997461773">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="single" w:sz="2" w:space="0" w:color="CCCCCC"/>
+            <w:left w:val="single" w:sz="2" w:space="0" w:color="CCCCCC"/>
+            <w:bottom w:val="single" w:sz="2" w:space="0" w:color="CCCCCC"/>
+            <w:right w:val="single" w:sz="2" w:space="0" w:color="CCCCCC"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="275254938">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="single" w:sz="2" w:space="0" w:color="CCCCCC"/>
+                <w:left w:val="single" w:sz="2" w:space="0" w:color="CCCCCC"/>
+                <w:bottom w:val="single" w:sz="2" w:space="0" w:color="CCCCCC"/>
+                <w:right w:val="single" w:sz="2" w:space="0" w:color="CCCCCC"/>
+              </w:divBdr>
+              <w:divsChild>
+                <w:div w:id="1760759539">
+                  <w:marLeft w:val="450"/>
+                  <w:marRight w:val="450"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="single" w:sz="2" w:space="0" w:color="CCCCCC"/>
+                    <w:left w:val="single" w:sz="2" w:space="0" w:color="CCCCCC"/>
+                    <w:bottom w:val="single" w:sz="2" w:space="0" w:color="CCCCCC"/>
+                    <w:right w:val="single" w:sz="2" w:space="0" w:color="CCCCCC"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1061169501">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="75"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="single" w:sz="2" w:space="0" w:color="CCCCCC"/>
+                        <w:left w:val="single" w:sz="2" w:space="0" w:color="CCCCCC"/>
+                        <w:bottom w:val="single" w:sz="2" w:space="0" w:color="CCCCCC"/>
+                        <w:right w:val="single" w:sz="2" w:space="0" w:color="CCCCCC"/>
+                      </w:divBdr>
+                      <w:divsChild>
+                        <w:div w:id="1030255762">
+                          <w:marLeft w:val="0"/>
+                          <w:marRight w:val="0"/>
+                          <w:marTop w:val="75"/>
+                          <w:marBottom w:val="75"/>
+                          <w:divBdr>
+                            <w:top w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
+                            <w:left w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
+                            <w:bottom w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
+                            <w:right w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
+                          </w:divBdr>
+                          <w:divsChild>
+                            <w:div w:id="648285076">
+                              <w:marLeft w:val="450"/>
+                              <w:marRight w:val="450"/>
+                              <w:marTop w:val="75"/>
+                              <w:marBottom w:val="75"/>
+                              <w:divBdr>
+                                <w:top w:val="single" w:sz="2" w:space="0" w:color="CCCCCC"/>
+                                <w:left w:val="single" w:sz="2" w:space="0" w:color="CCCCCC"/>
+                                <w:bottom w:val="single" w:sz="2" w:space="0" w:color="CCCCCC"/>
+                                <w:right w:val="single" w:sz="2" w:space="0" w:color="CCCCCC"/>
+                              </w:divBdr>
+                            </w:div>
+                          </w:divsChild>
+                        </w:div>
+                      </w:divsChild>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+              </w:divsChild>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
+    </w:div>
     <w:div w:id="1695304398">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1931306954">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
@@ -18717,77 +18808,77 @@
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>8</Pages>
-[...1 lines deleted...]
-  <Characters>3751</Characters>
+  <Pages>7</Pages>
+  <Words>6570</Words>
+  <Characters>3746</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>31</Lines>
   <Paragraphs>20</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Nosaukums</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr/>
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>10309</CharactersWithSpaces>
+  <CharactersWithSpaces>10296</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Inta Kristapura-Nīmane</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>