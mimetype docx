--- v1 (2025-11-22)
+++ v2 (2026-05-01)
@@ -167,54 +167,54 @@
         </w:rPr>
         <w:t>saraksts</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="13978" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
           <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
           <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
           <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
         </w:tblBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:tblCellMar>
           <w:top w:w="15" w:type="dxa"/>
           <w:left w:w="15" w:type="dxa"/>
           <w:bottom w:w="15" w:type="dxa"/>
           <w:right w:w="15" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="150"/>
-        <w:gridCol w:w="2821"/>
+        <w:gridCol w:w="2833"/>
         <w:gridCol w:w="1350"/>
-        <w:gridCol w:w="2725"/>
-        <w:gridCol w:w="2936"/>
+        <w:gridCol w:w="2739"/>
+        <w:gridCol w:w="2910"/>
         <w:gridCol w:w="990"/>
         <w:gridCol w:w="786"/>
         <w:gridCol w:w="1110"/>
         <w:gridCol w:w="1110"/>
       </w:tblGrid>
       <w:tr w:rsidR="003926B1" w:rsidRPr="003926B1" w14:paraId="6E41216B" w14:textId="77511C54" w:rsidTr="00321017">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7772C52C" w14:textId="77777777" w:rsidR="003926B1" w:rsidRPr="003926B1" w:rsidRDefault="003926B1" w:rsidP="003926B1">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
@@ -1702,51 +1702,51 @@
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="003926B1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> 28 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0052D1DF" w14:textId="77777777" w:rsidR="003926B1" w:rsidRPr="003926B1" w:rsidRDefault="003926B1" w:rsidP="003926B1">
+          <w:p w14:paraId="0052D1DF" w14:textId="20BEDF0E" w:rsidR="003926B1" w:rsidRPr="003926B1" w:rsidRDefault="003926B1" w:rsidP="003926B1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003926B1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Daugavpils, </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="003926B1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Varšavas</w:t>
             </w:r>
@@ -1762,203 +1762,50 @@
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="003926B1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>iela</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="003926B1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> 28</w:t>
             </w:r>
             <w:r w:rsidRPr="003926B1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:br/>
-              <w:t xml:space="preserve">Daugavpils, </w:t>
-[...151 lines deleted...]
-              <w:t xml:space="preserve"> 5" </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="044A057F" w14:textId="77777777" w:rsidR="003926B1" w:rsidRPr="003926B1" w:rsidRDefault="003926B1" w:rsidP="003926B1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
@@ -4229,50 +4076,51 @@
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00F13867"/>
     <w:rsid w:val="000E626E"/>
     <w:rsid w:val="00162525"/>
     <w:rsid w:val="00225B0A"/>
     <w:rsid w:val="00232960"/>
     <w:rsid w:val="00271152"/>
     <w:rsid w:val="0032236B"/>
     <w:rsid w:val="003926B1"/>
     <w:rsid w:val="004C7AF4"/>
     <w:rsid w:val="00553670"/>
     <w:rsid w:val="005807B6"/>
     <w:rsid w:val="005E0072"/>
     <w:rsid w:val="00603F1F"/>
     <w:rsid w:val="00607AE1"/>
     <w:rsid w:val="00636511"/>
     <w:rsid w:val="0064043F"/>
     <w:rsid w:val="00684C8C"/>
     <w:rsid w:val="007626BC"/>
+    <w:rsid w:val="008A46CE"/>
     <w:rsid w:val="009320C2"/>
     <w:rsid w:val="00A64025"/>
     <w:rsid w:val="00AC4634"/>
     <w:rsid w:val="00B06B48"/>
     <w:rsid w:val="00BE54C8"/>
     <w:rsid w:val="00C121B4"/>
     <w:rsid w:val="00CD450C"/>
     <w:rsid w:val="00DF33A5"/>
     <w:rsid w:val="00DF47B2"/>
     <w:rsid w:val="00E0699E"/>
     <w:rsid w:val="00E32B29"/>
     <w:rsid w:val="00F13867"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
@@ -5435,76 +5283,76 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>916</Words>
-  <Characters>523</Characters>
+  <Words>865</Words>
+  <Characters>494</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>4</Lines>
   <Paragraphs>2</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Nosaukums</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr/>
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1437</CharactersWithSpaces>
+  <CharactersWithSpaces>1357</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Inta Kristapura-Nīmane</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>