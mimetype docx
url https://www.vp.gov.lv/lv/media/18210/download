--- v6 (2026-07-06)
+++ v7 (2026-08-15)
@@ -1,49 +1,49 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w14:paraId="328F82EF" w14:textId="5942EC5E" w:rsidR="00AD0FF0" w:rsidRDefault="00C8631A" w:rsidP="00C8631A">
+    <w:p w14:paraId="328F82EF" w14:textId="64AB36E5" w:rsidR="00AD0FF0" w:rsidRDefault="00C8631A" w:rsidP="00C8631A">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F5F5F5"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:outlineLvl w:val="1"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A432A6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">SERTIFICĒTO DETEKTĪVU SARAKSTS </w:t>
@@ -65,88 +65,75 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00614FC0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>0</w:t>
       </w:r>
-      <w:r w:rsidR="00A96C71">
-[...11 lines deleted...]
-      </w:r>
       <w:r w:rsidR="00A14F06">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
-        <w:t>.0</w:t>
+        <w:t>7.0</w:t>
       </w:r>
-      <w:r w:rsidR="00A96C71">
+      <w:r w:rsidR="002C3C93">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
-        <w:t>6</w:t>
+        <w:t>8</w:t>
       </w:r>
       <w:r w:rsidR="00A14F06">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>.2026</w:t>
       </w:r>
       <w:r w:rsidRPr="00A432A6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
@@ -170,22226 +157,22309 @@
           <w:right w:w="15" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="686"/>
         <w:gridCol w:w="3855"/>
         <w:gridCol w:w="2149"/>
         <w:gridCol w:w="1962"/>
         <w:gridCol w:w="2397"/>
       </w:tblGrid>
       <w:tr w:rsidR="00AD0FF0" w:rsidRPr="00AD0FF0" w14:paraId="77262161" w14:textId="77777777" w:rsidTr="00A70C8F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="469EE244" w14:textId="77777777" w:rsidR="00AD0FF0" w:rsidRPr="00AD0FF0" w:rsidRDefault="00AD0FF0" w:rsidP="00A96C71">
+          <w:p w14:paraId="469EE244" w14:textId="77777777" w:rsidR="00AD0FF0" w:rsidRPr="00AD0FF0" w:rsidRDefault="00AD0FF0" w:rsidP="00AD0FF0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3855" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="585B2391" w14:textId="77777777" w:rsidR="00AD0FF0" w:rsidRPr="00AD0FF0" w:rsidRDefault="00AD0FF0" w:rsidP="00A96C71">
-[...1 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+          <w:p w14:paraId="585B2391" w14:textId="360C22D0" w:rsidR="00AD0FF0" w:rsidRPr="00AD0FF0" w:rsidRDefault="002C3C93" w:rsidP="00AD0FF0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AD0FF0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
-              <w:t>vārds, uzvārds</w:t>
-[...18 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:t>U</w:t>
+            </w:r>
+            <w:r w:rsidR="00AD0FF0" w:rsidRPr="00AD0FF0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
-            </w:pPr>
-            <w:r w:rsidRPr="00AD0FF0">
+              <w:t>zvārds</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
-              <w:t>sertif.nr.</w:t>
-[...18 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AD0FF0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
-            </w:pPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
             <w:r w:rsidRPr="00AD0FF0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
-              <w:t>izsniegts</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="2397" w:type="dxa"/>
+              <w:t>vārds</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2149" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3C3277AE" w14:textId="7772A71D" w:rsidR="00AD0FF0" w:rsidRPr="00AD0FF0" w:rsidRDefault="00AD0FF0" w:rsidP="00A96C71">
-[...1 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+          <w:p w14:paraId="3B705BDA" w14:textId="77777777" w:rsidR="00AD0FF0" w:rsidRPr="00AD0FF0" w:rsidRDefault="00AD0FF0" w:rsidP="00AD0FF0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AD0FF0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
-              <w:t>derīgs</w:t>
+              <w:t>sertif.nr.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1962" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="60807C6E" w14:textId="77777777" w:rsidR="00AD0FF0" w:rsidRPr="00AD0FF0" w:rsidRDefault="00AD0FF0" w:rsidP="00AD0FF0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AD0FF0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>izsniegts</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2397" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3C3277AE" w14:textId="77777777" w:rsidR="00AD0FF0" w:rsidRPr="00AD0FF0" w:rsidRDefault="00AD0FF0" w:rsidP="00AD0FF0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AD0FF0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve">derīgs </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A96C71" w:rsidRPr="00AD0FF0" w14:paraId="36456B02" w14:textId="422BBCE3" w:rsidTr="00A70C8F">
+      <w:tr w:rsidR="002C3C93" w:rsidRPr="00AD0FF0" w14:paraId="36456B02" w14:textId="422BBCE3" w:rsidTr="00A70C8F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0CDB77E8" w14:textId="24E230CF" w:rsidR="00A96C71" w:rsidRPr="00AD0FF0" w:rsidRDefault="00A96C71" w:rsidP="00A96C71">
+          <w:p w14:paraId="0CDB77E8" w14:textId="024F20A2" w:rsidR="002C3C93" w:rsidRPr="00AD0FF0" w:rsidRDefault="002C3C93" w:rsidP="002C3C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...4 lines deleted...]
-                <w:lang w:eastAsia="lv-LV"/>
+            <w:r w:rsidRPr="00225E69">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3855" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5A93C7E3" w14:textId="3B96B88E" w:rsidR="00A96C71" w:rsidRPr="0068282C" w:rsidRDefault="00A96C71" w:rsidP="00A96C71">
-[...9 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="5A93C7E3" w14:textId="4A1653D3" w:rsidR="002C3C93" w:rsidRPr="0068282C" w:rsidRDefault="002C3C93" w:rsidP="002C3C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A28D7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve">AKMENTIŅA ANDRA </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2149" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="726829AD" w14:textId="5B1104E0" w:rsidR="00A96C71" w:rsidRPr="0068282C" w:rsidRDefault="00A96C71" w:rsidP="00A96C71">
-[...9 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="726829AD" w14:textId="559A95E6" w:rsidR="002C3C93" w:rsidRPr="0068282C" w:rsidRDefault="002C3C93" w:rsidP="002C3C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A28D7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>2025-D0024</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1962" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2113C65D" w14:textId="6F45E30F" w:rsidR="00A96C71" w:rsidRPr="0068282C" w:rsidRDefault="00A96C71" w:rsidP="00A96C71">
-[...9 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="2113C65D" w14:textId="26758700" w:rsidR="002C3C93" w:rsidRPr="0068282C" w:rsidRDefault="002C3C93" w:rsidP="002C3C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A28D7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>11.12.2025</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2397" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0EADA2A6" w14:textId="0360DA5F" w:rsidR="00A96C71" w:rsidRPr="0068282C" w:rsidRDefault="00A96C71" w:rsidP="00A96C71">
-[...9 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="0EADA2A6" w14:textId="05C8DACD" w:rsidR="002C3C93" w:rsidRPr="0068282C" w:rsidRDefault="002C3C93" w:rsidP="002C3C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A28D7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>11.12.2030</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A96C71" w:rsidRPr="00AD0FF0" w14:paraId="00B57B11" w14:textId="014BBCE9" w:rsidTr="00A70C8F">
+      <w:tr w:rsidR="002C3C93" w:rsidRPr="00AD0FF0" w14:paraId="00B57B11" w14:textId="014BBCE9" w:rsidTr="00A70C8F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2027081E" w14:textId="41A39662" w:rsidR="00A96C71" w:rsidRPr="00AD0FF0" w:rsidRDefault="00A96C71" w:rsidP="00A96C71">
+          <w:p w14:paraId="2027081E" w14:textId="611B337E" w:rsidR="002C3C93" w:rsidRPr="00AD0FF0" w:rsidRDefault="002C3C93" w:rsidP="002C3C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...4 lines deleted...]
-                <w:lang w:eastAsia="lv-LV"/>
+            <w:r w:rsidRPr="00225E69">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3855" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="146F18F4" w14:textId="4491E0FD" w:rsidR="00A96C71" w:rsidRPr="0068282C" w:rsidRDefault="00A96C71" w:rsidP="00A96C71">
-[...9 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="146F18F4" w14:textId="68108755" w:rsidR="002C3C93" w:rsidRPr="0068282C" w:rsidRDefault="002C3C93" w:rsidP="002C3C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A28D7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve">ALADJEVS ALEKSEJS </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2149" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="051D0902" w14:textId="2EDFA9A3" w:rsidR="00A96C71" w:rsidRPr="0068282C" w:rsidRDefault="00A96C71" w:rsidP="00A96C71">
-[...9 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="051D0902" w14:textId="5D24B0A1" w:rsidR="002C3C93" w:rsidRPr="0068282C" w:rsidRDefault="002C3C93" w:rsidP="002C3C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A28D7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>2024-D0027</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1962" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="45EF4654" w14:textId="049885DB" w:rsidR="00A96C71" w:rsidRPr="0068282C" w:rsidRDefault="00A96C71" w:rsidP="00A96C71">
-[...9 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="45EF4654" w14:textId="6398E7C7" w:rsidR="002C3C93" w:rsidRPr="0068282C" w:rsidRDefault="002C3C93" w:rsidP="002C3C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A28D7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>05.12.2024</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2397" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0769CBA0" w14:textId="2EA2B94B" w:rsidR="00A96C71" w:rsidRPr="0068282C" w:rsidRDefault="00A96C71" w:rsidP="00A96C71">
-[...9 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="0769CBA0" w14:textId="7C00AE95" w:rsidR="002C3C93" w:rsidRPr="0068282C" w:rsidRDefault="002C3C93" w:rsidP="002C3C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A28D7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>05.12.2029</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A96C71" w:rsidRPr="00AD0FF0" w14:paraId="0EC25C56" w14:textId="698B8D60" w:rsidTr="00A70C8F">
+      <w:tr w:rsidR="002C3C93" w:rsidRPr="00AD0FF0" w14:paraId="0EC25C56" w14:textId="698B8D60" w:rsidTr="00A70C8F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4D3EE8A8" w14:textId="4D845A4F" w:rsidR="00A96C71" w:rsidRPr="00AD0FF0" w:rsidRDefault="00A96C71" w:rsidP="00A96C71">
+          <w:p w14:paraId="4D3EE8A8" w14:textId="6FA8F85A" w:rsidR="002C3C93" w:rsidRPr="00AD0FF0" w:rsidRDefault="002C3C93" w:rsidP="002C3C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...4 lines deleted...]
-                <w:lang w:eastAsia="lv-LV"/>
+            <w:r w:rsidRPr="00225E69">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3855" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="017058B1" w14:textId="599B5704" w:rsidR="00A96C71" w:rsidRPr="0068282C" w:rsidRDefault="00A96C71" w:rsidP="00A96C71">
-[...9 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="017058B1" w14:textId="6254C86B" w:rsidR="002C3C93" w:rsidRPr="0068282C" w:rsidRDefault="002C3C93" w:rsidP="002C3C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A28D7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve">ANTĀNS JURIS </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2149" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4E072D35" w14:textId="61C63ED6" w:rsidR="00A96C71" w:rsidRPr="0068282C" w:rsidRDefault="00A96C71" w:rsidP="00A96C71">
-[...9 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="4E072D35" w14:textId="6999AE99" w:rsidR="002C3C93" w:rsidRPr="0068282C" w:rsidRDefault="002C3C93" w:rsidP="002C3C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A28D7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>2022-D0027</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1962" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="045E18DC" w14:textId="0D29D499" w:rsidR="00A96C71" w:rsidRPr="0068282C" w:rsidRDefault="00A96C71" w:rsidP="00A96C71">
-[...9 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="045E18DC" w14:textId="47CC1BD7" w:rsidR="002C3C93" w:rsidRPr="0068282C" w:rsidRDefault="002C3C93" w:rsidP="002C3C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A28D7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>15.09.2022</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2397" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="28EC5D41" w14:textId="26168D0B" w:rsidR="00A96C71" w:rsidRPr="0068282C" w:rsidRDefault="00A96C71" w:rsidP="00A96C71">
-[...9 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="28EC5D41" w14:textId="7C54F566" w:rsidR="002C3C93" w:rsidRPr="0068282C" w:rsidRDefault="002C3C93" w:rsidP="002C3C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A28D7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>15.09.2027</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A96C71" w:rsidRPr="00AD0FF0" w14:paraId="1441D4F9" w14:textId="4D158495" w:rsidTr="00A70C8F">
+      <w:tr w:rsidR="002C3C93" w:rsidRPr="00AD0FF0" w14:paraId="1441D4F9" w14:textId="4D158495" w:rsidTr="00A70C8F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="515CFAED" w14:textId="54193DF1" w:rsidR="00A96C71" w:rsidRPr="00AD0FF0" w:rsidRDefault="00A96C71" w:rsidP="00A96C71">
+          <w:p w14:paraId="515CFAED" w14:textId="1BDBEE83" w:rsidR="002C3C93" w:rsidRPr="00AD0FF0" w:rsidRDefault="002C3C93" w:rsidP="002C3C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...4 lines deleted...]
-                <w:lang w:eastAsia="lv-LV"/>
+            <w:r w:rsidRPr="00225E69">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3855" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="77132BF6" w14:textId="714361A3" w:rsidR="00A96C71" w:rsidRPr="0068282C" w:rsidRDefault="00A96C71" w:rsidP="00A96C71">
-[...9 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="77132BF6" w14:textId="4630C11C" w:rsidR="002C3C93" w:rsidRPr="0068282C" w:rsidRDefault="002C3C93" w:rsidP="002C3C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A28D7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve">APERĀNS VENTS </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2149" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="358A82B7" w14:textId="1239731B" w:rsidR="00A96C71" w:rsidRPr="0068282C" w:rsidRDefault="00A96C71" w:rsidP="00A96C71">
-[...9 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="358A82B7" w14:textId="576D178D" w:rsidR="002C3C93" w:rsidRPr="0068282C" w:rsidRDefault="002C3C93" w:rsidP="002C3C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A28D7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>2025-D0013</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1962" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1DC5742F" w14:textId="7361067D" w:rsidR="00A96C71" w:rsidRPr="0068282C" w:rsidRDefault="00A96C71" w:rsidP="00A96C71">
-[...9 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="1DC5742F" w14:textId="0F2D67E6" w:rsidR="002C3C93" w:rsidRPr="0068282C" w:rsidRDefault="002C3C93" w:rsidP="002C3C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A28D7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>31.07.2025</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2397" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3B06F06A" w14:textId="5DA4623B" w:rsidR="00A96C71" w:rsidRPr="0068282C" w:rsidRDefault="00A96C71" w:rsidP="00A96C71">
-[...9 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="3B06F06A" w14:textId="5BF796B4" w:rsidR="002C3C93" w:rsidRPr="0068282C" w:rsidRDefault="002C3C93" w:rsidP="002C3C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A28D7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>31.07.2030</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A96C71" w:rsidRPr="00AD0FF0" w14:paraId="6B3E3CBE" w14:textId="4FF97329" w:rsidTr="00A70C8F">
+      <w:tr w:rsidR="002C3C93" w:rsidRPr="00AD0FF0" w14:paraId="6B3E3CBE" w14:textId="4FF97329" w:rsidTr="00A70C8F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3C940C5B" w14:textId="2EF95C71" w:rsidR="00A96C71" w:rsidRPr="00AD0FF0" w:rsidRDefault="00A96C71" w:rsidP="00A96C71">
+          <w:p w14:paraId="3C940C5B" w14:textId="5B97556A" w:rsidR="002C3C93" w:rsidRPr="00AD0FF0" w:rsidRDefault="002C3C93" w:rsidP="002C3C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...4 lines deleted...]
-                <w:lang w:eastAsia="lv-LV"/>
+            <w:r w:rsidRPr="00225E69">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3855" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="16AAC5DE" w14:textId="7DE4B1D4" w:rsidR="00A96C71" w:rsidRPr="0068282C" w:rsidRDefault="00A96C71" w:rsidP="00A96C71">
-[...9 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="16AAC5DE" w14:textId="4D6EFA2C" w:rsidR="002C3C93" w:rsidRPr="0068282C" w:rsidRDefault="002C3C93" w:rsidP="002C3C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A28D7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve">ARĀJS RAIMONDS </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2149" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3075A214" w14:textId="5A4668F5" w:rsidR="00A96C71" w:rsidRPr="0068282C" w:rsidRDefault="00A96C71" w:rsidP="00A96C71">
-[...9 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="3075A214" w14:textId="35803B95" w:rsidR="002C3C93" w:rsidRPr="0068282C" w:rsidRDefault="002C3C93" w:rsidP="002C3C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A28D7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>2024-D0010</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1962" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2BD7973C" w14:textId="4C47C083" w:rsidR="00A96C71" w:rsidRPr="0068282C" w:rsidRDefault="00A96C71" w:rsidP="00A96C71">
-[...9 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="2BD7973C" w14:textId="137A958E" w:rsidR="002C3C93" w:rsidRPr="0068282C" w:rsidRDefault="002C3C93" w:rsidP="002C3C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A28D7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>25.04.2024</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2397" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="08D19498" w14:textId="633F33C8" w:rsidR="00A96C71" w:rsidRPr="0068282C" w:rsidRDefault="00A96C71" w:rsidP="00A96C71">
-[...9 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="08D19498" w14:textId="60C81491" w:rsidR="002C3C93" w:rsidRPr="0068282C" w:rsidRDefault="002C3C93" w:rsidP="002C3C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A28D7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>25.04.2029</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A96C71" w:rsidRPr="00AD0FF0" w14:paraId="2236439D" w14:textId="585D78AD" w:rsidTr="00A70C8F">
+      <w:tr w:rsidR="002C3C93" w:rsidRPr="00AD0FF0" w14:paraId="2236439D" w14:textId="585D78AD" w:rsidTr="00A70C8F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4DAD47B3" w14:textId="78622052" w:rsidR="00A96C71" w:rsidRPr="00AD0FF0" w:rsidRDefault="00A96C71" w:rsidP="00A96C71">
+          <w:p w14:paraId="4DAD47B3" w14:textId="6C4D0D52" w:rsidR="002C3C93" w:rsidRPr="00AD0FF0" w:rsidRDefault="002C3C93" w:rsidP="002C3C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...4 lines deleted...]
-                <w:lang w:eastAsia="lv-LV"/>
+            <w:r w:rsidRPr="00225E69">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3855" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0BA46F7A" w14:textId="0AA449DE" w:rsidR="00A96C71" w:rsidRPr="0068282C" w:rsidRDefault="00A96C71" w:rsidP="00A96C71">
-[...9 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="0BA46F7A" w14:textId="3C19085F" w:rsidR="002C3C93" w:rsidRPr="0068282C" w:rsidRDefault="002C3C93" w:rsidP="002C3C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A28D7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve">BACULE IVETA </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2149" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3E555FCE" w14:textId="6C87C2FD" w:rsidR="00A96C71" w:rsidRPr="0068282C" w:rsidRDefault="00A96C71" w:rsidP="00A96C71">
-[...9 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="3E555FCE" w14:textId="2762F3B6" w:rsidR="002C3C93" w:rsidRPr="0068282C" w:rsidRDefault="002C3C93" w:rsidP="002C3C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A28D7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>2022-D0005</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1962" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6C493C6C" w14:textId="382C34BB" w:rsidR="00A96C71" w:rsidRPr="0068282C" w:rsidRDefault="00A96C71" w:rsidP="00A96C71">
-[...9 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="6C493C6C" w14:textId="1A2C66BC" w:rsidR="002C3C93" w:rsidRPr="0068282C" w:rsidRDefault="002C3C93" w:rsidP="002C3C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A28D7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>24.02.2022</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2397" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="509FEC3A" w14:textId="12D778DF" w:rsidR="00A96C71" w:rsidRPr="0068282C" w:rsidRDefault="00A96C71" w:rsidP="00A96C71">
-[...9 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="509FEC3A" w14:textId="346DF711" w:rsidR="002C3C93" w:rsidRPr="0068282C" w:rsidRDefault="002C3C93" w:rsidP="002C3C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A28D7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>24.02.2027</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A96C71" w:rsidRPr="00AD0FF0" w14:paraId="78393E5A" w14:textId="37B3B2A9" w:rsidTr="00A70C8F">
+      <w:tr w:rsidR="002C3C93" w:rsidRPr="00AD0FF0" w14:paraId="78393E5A" w14:textId="37B3B2A9" w:rsidTr="00A70C8F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="16CCB002" w14:textId="3D2A67C7" w:rsidR="00A96C71" w:rsidRPr="00AD0FF0" w:rsidRDefault="00A96C71" w:rsidP="00A96C71">
+          <w:p w14:paraId="16CCB002" w14:textId="5774A28C" w:rsidR="002C3C93" w:rsidRPr="00AD0FF0" w:rsidRDefault="002C3C93" w:rsidP="002C3C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...4 lines deleted...]
-                <w:lang w:eastAsia="lv-LV"/>
+            <w:r w:rsidRPr="00225E69">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3855" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="45890BA0" w14:textId="7A81DB44" w:rsidR="00A96C71" w:rsidRPr="0068282C" w:rsidRDefault="00A96C71" w:rsidP="00A96C71">
-[...9 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="45890BA0" w14:textId="5784B5C7" w:rsidR="002C3C93" w:rsidRPr="0068282C" w:rsidRDefault="002C3C93" w:rsidP="002C3C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A28D7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve">BARENS JĀNIS </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2149" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="358FDD3B" w14:textId="544C5C76" w:rsidR="00A96C71" w:rsidRPr="0068282C" w:rsidRDefault="00A96C71" w:rsidP="00A96C71">
-[...9 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="358FDD3B" w14:textId="193E69B0" w:rsidR="002C3C93" w:rsidRPr="0068282C" w:rsidRDefault="002C3C93" w:rsidP="002C3C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A28D7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>2024-D0015</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1962" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6B26EDAF" w14:textId="34C7CD77" w:rsidR="00A96C71" w:rsidRPr="0068282C" w:rsidRDefault="00A96C71" w:rsidP="00A96C71">
-[...9 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="6B26EDAF" w14:textId="0A6948FA" w:rsidR="002C3C93" w:rsidRPr="0068282C" w:rsidRDefault="002C3C93" w:rsidP="002C3C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A28D7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>06.06.2024</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2397" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4F7936D4" w14:textId="683A39CA" w:rsidR="00A96C71" w:rsidRPr="0068282C" w:rsidRDefault="00A96C71" w:rsidP="00A96C71">
-[...9 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="4F7936D4" w14:textId="04214F9A" w:rsidR="002C3C93" w:rsidRPr="0068282C" w:rsidRDefault="002C3C93" w:rsidP="002C3C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A28D7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>06.06.2029</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A96C71" w:rsidRPr="00AD0FF0" w14:paraId="37839B76" w14:textId="45D18466" w:rsidTr="00A70C8F">
+      <w:tr w:rsidR="002C3C93" w:rsidRPr="00AD0FF0" w14:paraId="37839B76" w14:textId="45D18466" w:rsidTr="00A70C8F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4719ECA5" w14:textId="3AB20E88" w:rsidR="00A96C71" w:rsidRPr="00AD0FF0" w:rsidRDefault="00A96C71" w:rsidP="00A96C71">
+          <w:p w14:paraId="4719ECA5" w14:textId="6770D365" w:rsidR="002C3C93" w:rsidRPr="00AD0FF0" w:rsidRDefault="002C3C93" w:rsidP="002C3C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...4 lines deleted...]
-                <w:lang w:eastAsia="lv-LV"/>
+            <w:r w:rsidRPr="00225E69">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3855" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="489849C9" w14:textId="61FF24B2" w:rsidR="00A96C71" w:rsidRPr="0068282C" w:rsidRDefault="00A96C71" w:rsidP="00A96C71">
-[...9 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="489849C9" w14:textId="0E8D627C" w:rsidR="002C3C93" w:rsidRPr="0068282C" w:rsidRDefault="002C3C93" w:rsidP="002C3C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A28D7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve">BEBRIŠS JĀNIS </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2149" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="155387AD" w14:textId="01135ADE" w:rsidR="00A96C71" w:rsidRPr="0068282C" w:rsidRDefault="00A96C71" w:rsidP="00A96C71">
-[...9 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="155387AD" w14:textId="6107EFC9" w:rsidR="002C3C93" w:rsidRPr="0068282C" w:rsidRDefault="002C3C93" w:rsidP="002C3C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A28D7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>2026-D0010</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1962" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4088C1A7" w14:textId="14C56479" w:rsidR="00A96C71" w:rsidRPr="0068282C" w:rsidRDefault="00A96C71" w:rsidP="00A96C71">
-[...9 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="4088C1A7" w14:textId="0886C977" w:rsidR="002C3C93" w:rsidRPr="0068282C" w:rsidRDefault="002C3C93" w:rsidP="002C3C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A28D7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>27.05.2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2397" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5979FA49" w14:textId="3219D254" w:rsidR="00A96C71" w:rsidRPr="0068282C" w:rsidRDefault="00A96C71" w:rsidP="00A96C71">
-[...9 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="5979FA49" w14:textId="35EB8CBC" w:rsidR="002C3C93" w:rsidRPr="0068282C" w:rsidRDefault="002C3C93" w:rsidP="002C3C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A28D7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>27.05.2031</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A96C71" w:rsidRPr="00AD0FF0" w14:paraId="4D8B0B87" w14:textId="235F080B" w:rsidTr="00A70C8F">
+      <w:tr w:rsidR="002C3C93" w:rsidRPr="00AD0FF0" w14:paraId="4D8B0B87" w14:textId="235F080B" w:rsidTr="00A70C8F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4EEFC8A5" w14:textId="4D8A4F44" w:rsidR="00A96C71" w:rsidRPr="00AD0FF0" w:rsidRDefault="00A96C71" w:rsidP="00A96C71">
+          <w:p w14:paraId="4EEFC8A5" w14:textId="59CE7D1C" w:rsidR="002C3C93" w:rsidRPr="00AD0FF0" w:rsidRDefault="002C3C93" w:rsidP="002C3C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...4 lines deleted...]
-                <w:lang w:eastAsia="lv-LV"/>
+            <w:r w:rsidRPr="00225E69">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3855" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5FF1466B" w14:textId="4D5A49FF" w:rsidR="00A96C71" w:rsidRPr="0068282C" w:rsidRDefault="00A96C71" w:rsidP="00A96C71">
-[...9 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="5FF1466B" w14:textId="3CDD1069" w:rsidR="002C3C93" w:rsidRPr="0068282C" w:rsidRDefault="002C3C93" w:rsidP="002C3C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A28D7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve">BELASOVS ĢIRTS </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2149" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="462766F7" w14:textId="6A0E0F6C" w:rsidR="00A96C71" w:rsidRPr="0068282C" w:rsidRDefault="00A96C71" w:rsidP="00A96C71">
-[...9 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="462766F7" w14:textId="07CB5581" w:rsidR="002C3C93" w:rsidRPr="0068282C" w:rsidRDefault="002C3C93" w:rsidP="002C3C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A28D7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>2024-D0017</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1962" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="70A5E160" w14:textId="2094F6F3" w:rsidR="00A96C71" w:rsidRPr="0068282C" w:rsidRDefault="00A96C71" w:rsidP="00A96C71">
-[...9 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="70A5E160" w14:textId="1E9BE2AC" w:rsidR="002C3C93" w:rsidRPr="0068282C" w:rsidRDefault="002C3C93" w:rsidP="002C3C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A28D7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>18.07.2024</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2397" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="26C4234D" w14:textId="5FABA3BB" w:rsidR="00A96C71" w:rsidRPr="0068282C" w:rsidRDefault="00A96C71" w:rsidP="00A96C71">
-[...9 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="26C4234D" w14:textId="5D53ABC9" w:rsidR="002C3C93" w:rsidRPr="0068282C" w:rsidRDefault="002C3C93" w:rsidP="002C3C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A28D7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>18.07.2029</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A96C71" w:rsidRPr="00AD0FF0" w14:paraId="5DB8870C" w14:textId="438A92BA" w:rsidTr="00A70C8F">
+      <w:tr w:rsidR="002C3C93" w:rsidRPr="00AD0FF0" w14:paraId="5DB8870C" w14:textId="438A92BA" w:rsidTr="00A70C8F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6A46099D" w14:textId="7EE95C8F" w:rsidR="00A96C71" w:rsidRPr="00AD0FF0" w:rsidRDefault="00A96C71" w:rsidP="00A96C71">
+          <w:p w14:paraId="6A46099D" w14:textId="40581C45" w:rsidR="002C3C93" w:rsidRPr="00AD0FF0" w:rsidRDefault="002C3C93" w:rsidP="002C3C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...4 lines deleted...]
-                <w:lang w:eastAsia="lv-LV"/>
+            <w:r w:rsidRPr="00225E69">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3855" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1BEBC87E" w14:textId="263E8E35" w:rsidR="00A96C71" w:rsidRPr="0068282C" w:rsidRDefault="00A96C71" w:rsidP="00A96C71">
-[...9 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="1BEBC87E" w14:textId="7EB1E040" w:rsidR="002C3C93" w:rsidRPr="0068282C" w:rsidRDefault="002C3C93" w:rsidP="002C3C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A28D7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve">BENEFELDS KRISTIANS </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2149" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3F77584C" w14:textId="2E7495BF" w:rsidR="00A96C71" w:rsidRPr="0068282C" w:rsidRDefault="00A96C71" w:rsidP="00A96C71">
-[...9 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="3F77584C" w14:textId="08F4EFF7" w:rsidR="002C3C93" w:rsidRPr="0068282C" w:rsidRDefault="002C3C93" w:rsidP="002C3C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A28D7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>2025-D0007</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1962" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6083433C" w14:textId="57251A90" w:rsidR="00A96C71" w:rsidRPr="0068282C" w:rsidRDefault="00A96C71" w:rsidP="00A96C71">
-[...9 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="6083433C" w14:textId="37A67BD2" w:rsidR="002C3C93" w:rsidRPr="0068282C" w:rsidRDefault="002C3C93" w:rsidP="002C3C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A28D7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>10.05.2025</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2397" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="26B736A8" w14:textId="4836759C" w:rsidR="00A96C71" w:rsidRPr="0068282C" w:rsidRDefault="00A96C71" w:rsidP="00A96C71">
-[...9 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="26B736A8" w14:textId="08E8FDC3" w:rsidR="002C3C93" w:rsidRPr="0068282C" w:rsidRDefault="002C3C93" w:rsidP="002C3C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A28D7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>10.05.2030</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A96C71" w:rsidRPr="00AD0FF0" w14:paraId="5A68948C" w14:textId="0B545B7F" w:rsidTr="00A70C8F">
+      <w:tr w:rsidR="002C3C93" w:rsidRPr="00AD0FF0" w14:paraId="5A68948C" w14:textId="0B545B7F" w:rsidTr="00A70C8F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0B21C429" w14:textId="08AC91EA" w:rsidR="00A96C71" w:rsidRPr="00AD0FF0" w:rsidRDefault="00A96C71" w:rsidP="00A96C71">
+          <w:p w14:paraId="0B21C429" w14:textId="7FEE3470" w:rsidR="002C3C93" w:rsidRPr="00AD0FF0" w:rsidRDefault="002C3C93" w:rsidP="002C3C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...4 lines deleted...]
-                <w:lang w:eastAsia="lv-LV"/>
+            <w:r w:rsidRPr="00225E69">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3855" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="296F027B" w14:textId="780B347E" w:rsidR="00A96C71" w:rsidRPr="0068282C" w:rsidRDefault="00A96C71" w:rsidP="00A96C71">
-[...9 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="296F027B" w14:textId="74DA2FB4" w:rsidR="002C3C93" w:rsidRPr="0068282C" w:rsidRDefault="002C3C93" w:rsidP="002C3C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A28D7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve">BENĶIS ULDIS </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2149" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="22BEFB42" w14:textId="014071E2" w:rsidR="00A96C71" w:rsidRPr="0068282C" w:rsidRDefault="00A96C71" w:rsidP="00A96C71">
-[...9 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="22BEFB42" w14:textId="7164F01E" w:rsidR="002C3C93" w:rsidRPr="0068282C" w:rsidRDefault="002C3C93" w:rsidP="002C3C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A28D7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>2021-D0030</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1962" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="13B9CCE6" w14:textId="44B2ED41" w:rsidR="00A96C71" w:rsidRPr="0068282C" w:rsidRDefault="00A96C71" w:rsidP="00A96C71">
-[...9 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="13B9CCE6" w14:textId="485CA61C" w:rsidR="002C3C93" w:rsidRPr="0068282C" w:rsidRDefault="002C3C93" w:rsidP="002C3C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A28D7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>22.12.2021</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2397" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="59F656B0" w14:textId="2A58C685" w:rsidR="00A96C71" w:rsidRPr="0068282C" w:rsidRDefault="00A96C71" w:rsidP="00A96C71">
-[...9 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="59F656B0" w14:textId="255D59B7" w:rsidR="002C3C93" w:rsidRPr="0068282C" w:rsidRDefault="002C3C93" w:rsidP="002C3C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A28D7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>22.12.2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A96C71" w:rsidRPr="00AD0FF0" w14:paraId="5227F645" w14:textId="4747F122" w:rsidTr="00A70C8F">
+      <w:tr w:rsidR="002C3C93" w:rsidRPr="00AD0FF0" w14:paraId="5227F645" w14:textId="4747F122" w:rsidTr="00A70C8F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7917AD4D" w14:textId="56E635B4" w:rsidR="00A96C71" w:rsidRPr="00AD0FF0" w:rsidRDefault="00A96C71" w:rsidP="00A96C71">
+          <w:p w14:paraId="7917AD4D" w14:textId="6FF0DDC3" w:rsidR="002C3C93" w:rsidRPr="00AD0FF0" w:rsidRDefault="002C3C93" w:rsidP="002C3C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...4 lines deleted...]
-                <w:lang w:eastAsia="lv-LV"/>
+            <w:r w:rsidRPr="00225E69">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3855" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1C605923" w14:textId="1E01DEA0" w:rsidR="00A96C71" w:rsidRPr="0068282C" w:rsidRDefault="00A96C71" w:rsidP="00A96C71">
-[...9 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="1C605923" w14:textId="15B7C8AB" w:rsidR="002C3C93" w:rsidRPr="0068282C" w:rsidRDefault="002C3C93" w:rsidP="002C3C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A28D7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve">BERNĀNS JURIS </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2149" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3748586D" w14:textId="7B42CF76" w:rsidR="00A96C71" w:rsidRPr="0068282C" w:rsidRDefault="00A96C71" w:rsidP="00A96C71">
-[...9 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="3748586D" w14:textId="469A14D9" w:rsidR="002C3C93" w:rsidRPr="0068282C" w:rsidRDefault="002C3C93" w:rsidP="002C3C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A28D7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>2026-D0005</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1962" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6D7516BA" w14:textId="0ABC493A" w:rsidR="00A96C71" w:rsidRPr="0068282C" w:rsidRDefault="00A96C71" w:rsidP="00A96C71">
-[...9 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="6D7516BA" w14:textId="201EA2AC" w:rsidR="002C3C93" w:rsidRPr="0068282C" w:rsidRDefault="002C3C93" w:rsidP="002C3C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A28D7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>02.04.2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2397" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3FF5C233" w14:textId="04851C87" w:rsidR="00A96C71" w:rsidRPr="0068282C" w:rsidRDefault="00A96C71" w:rsidP="00A96C71">
-[...9 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="3FF5C233" w14:textId="52537228" w:rsidR="002C3C93" w:rsidRPr="0068282C" w:rsidRDefault="002C3C93" w:rsidP="002C3C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A28D7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>02.04.2031</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A96C71" w:rsidRPr="00AD0FF0" w14:paraId="261A84F9" w14:textId="5FB26FB3" w:rsidTr="00A70C8F">
+      <w:tr w:rsidR="002C3C93" w:rsidRPr="00AD0FF0" w14:paraId="261A84F9" w14:textId="5FB26FB3" w:rsidTr="00A70C8F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="621F8371" w14:textId="104C69F9" w:rsidR="00A96C71" w:rsidRPr="00AD0FF0" w:rsidRDefault="00A96C71" w:rsidP="00A96C71">
+          <w:p w14:paraId="621F8371" w14:textId="67DEC858" w:rsidR="002C3C93" w:rsidRPr="00AD0FF0" w:rsidRDefault="002C3C93" w:rsidP="002C3C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...4 lines deleted...]
-                <w:lang w:eastAsia="lv-LV"/>
+            <w:r w:rsidRPr="00225E69">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>13</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3855" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6E025FBD" w14:textId="77342045" w:rsidR="00A96C71" w:rsidRPr="0068282C" w:rsidRDefault="00A96C71" w:rsidP="00A96C71">
-[...9 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="6E025FBD" w14:textId="09A0C8F7" w:rsidR="002C3C93" w:rsidRPr="0068282C" w:rsidRDefault="002C3C93" w:rsidP="002C3C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A28D7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve">BITE AIGARS </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2149" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6C1FBFC2" w14:textId="5923709D" w:rsidR="00A96C71" w:rsidRPr="0068282C" w:rsidRDefault="00A96C71" w:rsidP="00A96C71">
-[...9 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="6C1FBFC2" w14:textId="784A511E" w:rsidR="002C3C93" w:rsidRPr="0068282C" w:rsidRDefault="002C3C93" w:rsidP="002C3C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A28D7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>2021-D0015</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1962" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="190C571C" w14:textId="15AC4197" w:rsidR="00A96C71" w:rsidRPr="0068282C" w:rsidRDefault="00A96C71" w:rsidP="00A96C71">
-[...9 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="190C571C" w14:textId="5616DE3D" w:rsidR="002C3C93" w:rsidRPr="0068282C" w:rsidRDefault="002C3C93" w:rsidP="002C3C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A28D7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>13.08.2021</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2397" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="09769ABA" w14:textId="676EDB59" w:rsidR="00A96C71" w:rsidRPr="0068282C" w:rsidRDefault="00A96C71" w:rsidP="00A96C71">
-[...9 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="09769ABA" w14:textId="4658AB31" w:rsidR="002C3C93" w:rsidRPr="0068282C" w:rsidRDefault="002C3C93" w:rsidP="002C3C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A28D7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>13.08.2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A96C71" w:rsidRPr="00AD0FF0" w14:paraId="24AB1D45" w14:textId="2AFE5DE4" w:rsidTr="00A70C8F">
+      <w:tr w:rsidR="002C3C93" w:rsidRPr="00AD0FF0" w14:paraId="24AB1D45" w14:textId="2AFE5DE4" w:rsidTr="00A70C8F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="626C0F29" w14:textId="4AD15CC0" w:rsidR="00A96C71" w:rsidRPr="00AD0FF0" w:rsidRDefault="00A96C71" w:rsidP="00A96C71">
+          <w:p w14:paraId="626C0F29" w14:textId="399D8D7F" w:rsidR="002C3C93" w:rsidRPr="00AD0FF0" w:rsidRDefault="002C3C93" w:rsidP="002C3C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...4 lines deleted...]
-                <w:lang w:eastAsia="lv-LV"/>
+            <w:r w:rsidRPr="00225E69">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>14</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3855" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="668E7567" w14:textId="18DEE067" w:rsidR="00A96C71" w:rsidRPr="0068282C" w:rsidRDefault="00A96C71" w:rsidP="00A96C71">
-[...9 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="668E7567" w14:textId="38E90661" w:rsidR="002C3C93" w:rsidRPr="0068282C" w:rsidRDefault="002C3C93" w:rsidP="002C3C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A28D7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve">BLAUS EDIJS </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2149" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="023AE4A3" w14:textId="55C8663B" w:rsidR="00A96C71" w:rsidRPr="0068282C" w:rsidRDefault="00A96C71" w:rsidP="00A96C71">
-[...9 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="023AE4A3" w14:textId="5EA68310" w:rsidR="002C3C93" w:rsidRPr="0068282C" w:rsidRDefault="002C3C93" w:rsidP="002C3C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A28D7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>2025-D0017</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1962" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2861EA21" w14:textId="12FB858F" w:rsidR="00A96C71" w:rsidRPr="0068282C" w:rsidRDefault="00A96C71" w:rsidP="00A96C71">
-[...9 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="2861EA21" w14:textId="34FEF61F" w:rsidR="002C3C93" w:rsidRPr="0068282C" w:rsidRDefault="002C3C93" w:rsidP="002C3C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A28D7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>04.09.2025</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2397" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4F5FAE36" w14:textId="5E5A0BA2" w:rsidR="00A96C71" w:rsidRPr="0068282C" w:rsidRDefault="00A96C71" w:rsidP="00A96C71">
-[...9 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="4F5FAE36" w14:textId="3434E006" w:rsidR="002C3C93" w:rsidRPr="0068282C" w:rsidRDefault="002C3C93" w:rsidP="002C3C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A28D7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>04.09.2030</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A96C71" w:rsidRPr="00AD0FF0" w14:paraId="295BDDAB" w14:textId="30DEC8B2" w:rsidTr="00A70C8F">
+      <w:tr w:rsidR="002C3C93" w:rsidRPr="00AD0FF0" w14:paraId="295BDDAB" w14:textId="30DEC8B2" w:rsidTr="00A70C8F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="538E96C3" w14:textId="4265CABC" w:rsidR="00A96C71" w:rsidRPr="00AD0FF0" w:rsidRDefault="00A96C71" w:rsidP="00A96C71">
+          <w:p w14:paraId="538E96C3" w14:textId="4B31C9A3" w:rsidR="002C3C93" w:rsidRPr="00AD0FF0" w:rsidRDefault="002C3C93" w:rsidP="002C3C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...4 lines deleted...]
-                <w:lang w:eastAsia="lv-LV"/>
+            <w:r w:rsidRPr="00225E69">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>15</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3855" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="203AA79C" w14:textId="0D74FDB1" w:rsidR="00A96C71" w:rsidRPr="0068282C" w:rsidRDefault="00A96C71" w:rsidP="00A96C71">
-[...9 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="203AA79C" w14:textId="1FB27A07" w:rsidR="002C3C93" w:rsidRPr="0068282C" w:rsidRDefault="002C3C93" w:rsidP="002C3C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A28D7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve">BOGDANOVS ILMĀRS </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2149" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="053CCD50" w14:textId="7FC5C3F7" w:rsidR="00A96C71" w:rsidRPr="0068282C" w:rsidRDefault="00A96C71" w:rsidP="00A96C71">
-[...9 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="053CCD50" w14:textId="1D001505" w:rsidR="002C3C93" w:rsidRPr="0068282C" w:rsidRDefault="002C3C93" w:rsidP="002C3C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A28D7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>2022-D0016</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1962" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="089D2E0A" w14:textId="3B525A65" w:rsidR="00A96C71" w:rsidRPr="0068282C" w:rsidRDefault="00A96C71" w:rsidP="00A96C71">
-[...9 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="089D2E0A" w14:textId="27331651" w:rsidR="002C3C93" w:rsidRPr="0068282C" w:rsidRDefault="002C3C93" w:rsidP="002C3C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A28D7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>16.06.2022</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2397" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="10FBDD0C" w14:textId="1F30A737" w:rsidR="00A96C71" w:rsidRPr="0068282C" w:rsidRDefault="00A96C71" w:rsidP="00A96C71">
-[...9 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="10FBDD0C" w14:textId="6DEBEF6C" w:rsidR="002C3C93" w:rsidRPr="0068282C" w:rsidRDefault="002C3C93" w:rsidP="002C3C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A28D7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>16.06.2027</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A96C71" w:rsidRPr="00AD0FF0" w14:paraId="50B10FF4" w14:textId="0D52056D" w:rsidTr="00A70C8F">
+      <w:tr w:rsidR="002C3C93" w:rsidRPr="00AD0FF0" w14:paraId="50B10FF4" w14:textId="0D52056D" w:rsidTr="00A70C8F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4453A776" w14:textId="0F17E504" w:rsidR="00A96C71" w:rsidRPr="00AD0FF0" w:rsidRDefault="00A96C71" w:rsidP="00A96C71">
+          <w:p w14:paraId="4453A776" w14:textId="2947784B" w:rsidR="002C3C93" w:rsidRPr="00AD0FF0" w:rsidRDefault="002C3C93" w:rsidP="002C3C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...4 lines deleted...]
-                <w:lang w:eastAsia="lv-LV"/>
+            <w:r w:rsidRPr="00225E69">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>16</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3855" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="584C3880" w14:textId="414083B6" w:rsidR="00A96C71" w:rsidRPr="0068282C" w:rsidRDefault="00A96C71" w:rsidP="00A96C71">
-[...9 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="584C3880" w14:textId="18E4AE8B" w:rsidR="002C3C93" w:rsidRPr="0068282C" w:rsidRDefault="002C3C93" w:rsidP="002C3C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A28D7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve">BONDARJKOVS DENISS </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2149" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7F207025" w14:textId="05A0137C" w:rsidR="00A96C71" w:rsidRPr="0068282C" w:rsidRDefault="00A96C71" w:rsidP="00A96C71">
-[...9 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="7F207025" w14:textId="1808C3E5" w:rsidR="002C3C93" w:rsidRPr="0068282C" w:rsidRDefault="002C3C93" w:rsidP="002C3C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A28D7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>2023-D0014</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1962" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1A7B3FFE" w14:textId="5DB9324F" w:rsidR="00A96C71" w:rsidRPr="0068282C" w:rsidRDefault="00A96C71" w:rsidP="00A96C71">
-[...9 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="1A7B3FFE" w14:textId="234FE0EA" w:rsidR="002C3C93" w:rsidRPr="0068282C" w:rsidRDefault="002C3C93" w:rsidP="002C3C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A28D7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>10.08.2023</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2397" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0552B331" w14:textId="3FB06215" w:rsidR="00A96C71" w:rsidRPr="0068282C" w:rsidRDefault="00A96C71" w:rsidP="00A96C71">
-[...9 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="0552B331" w14:textId="4A7437BD" w:rsidR="002C3C93" w:rsidRPr="0068282C" w:rsidRDefault="002C3C93" w:rsidP="002C3C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A28D7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>10.08.2028</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A96C71" w:rsidRPr="00AD0FF0" w14:paraId="17573C65" w14:textId="75A0A432" w:rsidTr="00A70C8F">
+      <w:tr w:rsidR="002C3C93" w:rsidRPr="00AD0FF0" w14:paraId="17573C65" w14:textId="75A0A432" w:rsidTr="00A70C8F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="33BDE37A" w14:textId="29A1EB1E" w:rsidR="00A96C71" w:rsidRPr="00AD0FF0" w:rsidRDefault="00A96C71" w:rsidP="00A96C71">
+          <w:p w14:paraId="33BDE37A" w14:textId="338E4AED" w:rsidR="002C3C93" w:rsidRPr="00AD0FF0" w:rsidRDefault="002C3C93" w:rsidP="002C3C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...4 lines deleted...]
-                <w:lang w:eastAsia="lv-LV"/>
+            <w:r w:rsidRPr="00225E69">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>17</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3855" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="16CC7F03" w14:textId="11C7EF1D" w:rsidR="00A96C71" w:rsidRPr="0068282C" w:rsidRDefault="00A96C71" w:rsidP="00A96C71">
-[...9 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="16CC7F03" w14:textId="63290C22" w:rsidR="002C3C93" w:rsidRPr="0068282C" w:rsidRDefault="002C3C93" w:rsidP="002C3C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A28D7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve">BORS AIGARS </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2149" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3E3158B4" w14:textId="5AFE418D" w:rsidR="00A96C71" w:rsidRPr="0068282C" w:rsidRDefault="00A96C71" w:rsidP="00A96C71">
-[...9 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="3E3158B4" w14:textId="38C35622" w:rsidR="002C3C93" w:rsidRPr="0068282C" w:rsidRDefault="002C3C93" w:rsidP="002C3C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A28D7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>2021-D0028</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1962" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0624B73A" w14:textId="2D0FF865" w:rsidR="00A96C71" w:rsidRPr="0068282C" w:rsidRDefault="00A96C71" w:rsidP="00A96C71">
-[...9 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="0624B73A" w14:textId="38CC31C4" w:rsidR="002C3C93" w:rsidRPr="0068282C" w:rsidRDefault="002C3C93" w:rsidP="002C3C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A28D7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>12.11.2021</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2397" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4995EAA3" w14:textId="4AE32A4A" w:rsidR="00A96C71" w:rsidRPr="0068282C" w:rsidRDefault="00A96C71" w:rsidP="00A96C71">
-[...9 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="4995EAA3" w14:textId="0C9DF6C3" w:rsidR="002C3C93" w:rsidRPr="0068282C" w:rsidRDefault="002C3C93" w:rsidP="002C3C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A28D7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>12.11.2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A96C71" w:rsidRPr="00AD0FF0" w14:paraId="3A47B083" w14:textId="7AD358FC" w:rsidTr="00A70C8F">
+      <w:tr w:rsidR="002C3C93" w:rsidRPr="00AD0FF0" w14:paraId="3A47B083" w14:textId="7AD358FC" w:rsidTr="00A70C8F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="08B4A59E" w14:textId="5BE0D1F6" w:rsidR="00A96C71" w:rsidRPr="00AD0FF0" w:rsidRDefault="00A96C71" w:rsidP="00A96C71">
+          <w:p w14:paraId="08B4A59E" w14:textId="76085471" w:rsidR="002C3C93" w:rsidRPr="00AD0FF0" w:rsidRDefault="002C3C93" w:rsidP="002C3C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...4 lines deleted...]
-                <w:lang w:eastAsia="lv-LV"/>
+            <w:r w:rsidRPr="00225E69">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>18</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3855" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="15425759" w14:textId="6A0857F5" w:rsidR="00A96C71" w:rsidRPr="0068282C" w:rsidRDefault="00A96C71" w:rsidP="00A96C71">
-[...9 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="15425759" w14:textId="417608D1" w:rsidR="002C3C93" w:rsidRPr="0068282C" w:rsidRDefault="002C3C93" w:rsidP="002C3C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A28D7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve">BOŽINSKA OLGA </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2149" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2D1DA69C" w14:textId="2E355704" w:rsidR="00A96C71" w:rsidRPr="0068282C" w:rsidRDefault="00A96C71" w:rsidP="00A96C71">
-[...9 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="2D1DA69C" w14:textId="683D0873" w:rsidR="002C3C93" w:rsidRPr="0068282C" w:rsidRDefault="002C3C93" w:rsidP="002C3C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A28D7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>2025-D0011</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1962" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="658D67C4" w14:textId="7C85CED1" w:rsidR="00A96C71" w:rsidRPr="0068282C" w:rsidRDefault="00A96C71" w:rsidP="00A96C71">
-[...9 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="658D67C4" w14:textId="087A0B68" w:rsidR="002C3C93" w:rsidRPr="0068282C" w:rsidRDefault="002C3C93" w:rsidP="002C3C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A28D7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>17.07.2025</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2397" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7CD2B3C6" w14:textId="4D4B9971" w:rsidR="00A96C71" w:rsidRPr="0068282C" w:rsidRDefault="00A96C71" w:rsidP="00A96C71">
-[...9 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="7CD2B3C6" w14:textId="4D145046" w:rsidR="002C3C93" w:rsidRPr="0068282C" w:rsidRDefault="002C3C93" w:rsidP="002C3C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A28D7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>17.07.2030</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A96C71" w:rsidRPr="00AD0FF0" w14:paraId="79CB8190" w14:textId="4322A982" w:rsidTr="00A70C8F">
+      <w:tr w:rsidR="002C3C93" w:rsidRPr="00AD0FF0" w14:paraId="79CB8190" w14:textId="4322A982" w:rsidTr="00A70C8F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6B4B558C" w14:textId="0B3400A5" w:rsidR="00A96C71" w:rsidRPr="00AD0FF0" w:rsidRDefault="00A96C71" w:rsidP="00A96C71">
+          <w:p w14:paraId="6B4B558C" w14:textId="07AEF02A" w:rsidR="002C3C93" w:rsidRPr="00AD0FF0" w:rsidRDefault="002C3C93" w:rsidP="002C3C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...4 lines deleted...]
-                <w:lang w:eastAsia="lv-LV"/>
+            <w:r w:rsidRPr="00225E69">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>19</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3855" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="441DD265" w14:textId="37DC7AD8" w:rsidR="00A96C71" w:rsidRPr="0068282C" w:rsidRDefault="00A96C71" w:rsidP="00A96C71">
-[...9 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="441DD265" w14:textId="1EC644FF" w:rsidR="002C3C93" w:rsidRPr="0068282C" w:rsidRDefault="002C3C93" w:rsidP="002C3C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A28D7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve">BRIEDIS UVIS </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2149" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="471D5451" w14:textId="55F8CD6B" w:rsidR="00A96C71" w:rsidRPr="0068282C" w:rsidRDefault="00A96C71" w:rsidP="00A96C71">
-[...9 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="471D5451" w14:textId="3751BA96" w:rsidR="002C3C93" w:rsidRPr="0068282C" w:rsidRDefault="002C3C93" w:rsidP="002C3C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A28D7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>2026-D0006</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1962" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4B388948" w14:textId="6176C031" w:rsidR="00A96C71" w:rsidRPr="0068282C" w:rsidRDefault="00A96C71" w:rsidP="00A96C71">
-[...9 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="4B388948" w14:textId="556FDF10" w:rsidR="002C3C93" w:rsidRPr="0068282C" w:rsidRDefault="002C3C93" w:rsidP="002C3C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A28D7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>23.04.2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2397" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="52F77189" w14:textId="65AC307E" w:rsidR="00A96C71" w:rsidRPr="0068282C" w:rsidRDefault="00A96C71" w:rsidP="00A96C71">
-[...9 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="52F77189" w14:textId="3FCD4918" w:rsidR="002C3C93" w:rsidRPr="0068282C" w:rsidRDefault="002C3C93" w:rsidP="002C3C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A28D7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>23.04.2031</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A96C71" w:rsidRPr="00AD0FF0" w14:paraId="4BBE53ED" w14:textId="2DA4DF04" w:rsidTr="00A70C8F">
+      <w:tr w:rsidR="002C3C93" w:rsidRPr="00AD0FF0" w14:paraId="4BBE53ED" w14:textId="2DA4DF04" w:rsidTr="00A70C8F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0F3667A1" w14:textId="7486D8B9" w:rsidR="00A96C71" w:rsidRPr="00AD0FF0" w:rsidRDefault="00A96C71" w:rsidP="00A96C71">
+          <w:p w14:paraId="0F3667A1" w14:textId="6FE3004F" w:rsidR="002C3C93" w:rsidRPr="00AD0FF0" w:rsidRDefault="002C3C93" w:rsidP="002C3C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...4 lines deleted...]
-                <w:lang w:eastAsia="lv-LV"/>
+            <w:r w:rsidRPr="00225E69">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>20</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3855" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="353237C6" w14:textId="35D5506A" w:rsidR="00A96C71" w:rsidRPr="0068282C" w:rsidRDefault="00A96C71" w:rsidP="00A96C71">
-[...9 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="353237C6" w14:textId="0173BF99" w:rsidR="002C3C93" w:rsidRPr="0068282C" w:rsidRDefault="002C3C93" w:rsidP="002C3C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A28D7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve">BRINKMANIS ARTIS </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2149" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="629267D1" w14:textId="2896C8A9" w:rsidR="00A96C71" w:rsidRPr="0068282C" w:rsidRDefault="00A96C71" w:rsidP="00A96C71">
-[...9 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="629267D1" w14:textId="5089F24D" w:rsidR="002C3C93" w:rsidRPr="0068282C" w:rsidRDefault="002C3C93" w:rsidP="002C3C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A28D7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>2022-D0022</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1962" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="25A5A24E" w14:textId="09D87A0B" w:rsidR="00A96C71" w:rsidRPr="0068282C" w:rsidRDefault="00A96C71" w:rsidP="00A96C71">
-[...9 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="25A5A24E" w14:textId="572143C5" w:rsidR="002C3C93" w:rsidRPr="0068282C" w:rsidRDefault="002C3C93" w:rsidP="002C3C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A28D7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>11.08.2022</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2397" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5E505AF5" w14:textId="233916C5" w:rsidR="00A96C71" w:rsidRPr="0068282C" w:rsidRDefault="00A96C71" w:rsidP="00A96C71">
-[...9 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="5E505AF5" w14:textId="3231D307" w:rsidR="002C3C93" w:rsidRPr="0068282C" w:rsidRDefault="002C3C93" w:rsidP="002C3C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A28D7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>11.08.2027</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A96C71" w:rsidRPr="00AD0FF0" w14:paraId="206A32B5" w14:textId="5E162611" w:rsidTr="00A70C8F">
+      <w:tr w:rsidR="002C3C93" w:rsidRPr="00AD0FF0" w14:paraId="206A32B5" w14:textId="5E162611" w:rsidTr="00A70C8F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5FA68CA7" w14:textId="775E1679" w:rsidR="00A96C71" w:rsidRPr="00AD0FF0" w:rsidRDefault="00A96C71" w:rsidP="00A96C71">
+          <w:p w14:paraId="5FA68CA7" w14:textId="37F8EF55" w:rsidR="002C3C93" w:rsidRPr="00AD0FF0" w:rsidRDefault="002C3C93" w:rsidP="002C3C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...4 lines deleted...]
-                <w:lang w:eastAsia="lv-LV"/>
+            <w:r w:rsidRPr="00225E69">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>21</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3855" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="136ECF8B" w14:textId="2B133318" w:rsidR="00A96C71" w:rsidRPr="0068282C" w:rsidRDefault="00A96C71" w:rsidP="00A96C71">
-[...9 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="136ECF8B" w14:textId="1F318EC4" w:rsidR="002C3C93" w:rsidRPr="0068282C" w:rsidRDefault="002C3C93" w:rsidP="002C3C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A28D7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve">BUNDZIS ANDREJS </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2149" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1D1CB80D" w14:textId="6BA2418D" w:rsidR="00A96C71" w:rsidRPr="0068282C" w:rsidRDefault="00A96C71" w:rsidP="00A96C71">
-[...9 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="1D1CB80D" w14:textId="4B3EB916" w:rsidR="002C3C93" w:rsidRPr="0068282C" w:rsidRDefault="002C3C93" w:rsidP="002C3C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A28D7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>2023-D0006</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1962" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="71CD992B" w14:textId="513E7F31" w:rsidR="00A96C71" w:rsidRPr="0068282C" w:rsidRDefault="00A96C71" w:rsidP="00A96C71">
-[...9 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="71CD992B" w14:textId="404F7090" w:rsidR="002C3C93" w:rsidRPr="0068282C" w:rsidRDefault="002C3C93" w:rsidP="002C3C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A28D7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>11.05.2023</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2397" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="777A0DA4" w14:textId="1F8D49A4" w:rsidR="00A96C71" w:rsidRPr="0068282C" w:rsidRDefault="00A96C71" w:rsidP="00A96C71">
-[...9 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="777A0DA4" w14:textId="429E098C" w:rsidR="002C3C93" w:rsidRPr="0068282C" w:rsidRDefault="002C3C93" w:rsidP="002C3C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A28D7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>11.05.2028</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A96C71" w:rsidRPr="00AD0FF0" w14:paraId="70B014EE" w14:textId="27F949A2" w:rsidTr="00A70C8F">
+      <w:tr w:rsidR="002C3C93" w:rsidRPr="00AD0FF0" w14:paraId="70B014EE" w14:textId="27F949A2" w:rsidTr="00A70C8F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="25281369" w14:textId="0DC01233" w:rsidR="00A96C71" w:rsidRPr="00AD0FF0" w:rsidRDefault="00A96C71" w:rsidP="00A96C71">
+          <w:p w14:paraId="25281369" w14:textId="64ADDC94" w:rsidR="002C3C93" w:rsidRPr="00AD0FF0" w:rsidRDefault="002C3C93" w:rsidP="002C3C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...4 lines deleted...]
-                <w:lang w:eastAsia="lv-LV"/>
+            <w:r w:rsidRPr="00225E69">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>22</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3855" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0D7D6BD4" w14:textId="7D11F81C" w:rsidR="00A96C71" w:rsidRPr="0068282C" w:rsidRDefault="00A96C71" w:rsidP="00A96C71">
-[...9 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="0D7D6BD4" w14:textId="2CB24490" w:rsidR="002C3C93" w:rsidRPr="0068282C" w:rsidRDefault="002C3C93" w:rsidP="002C3C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A28D7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve">BURIJS MARJANS </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2149" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1F9E5ED6" w14:textId="7D30B43C" w:rsidR="00A96C71" w:rsidRPr="0068282C" w:rsidRDefault="00A96C71" w:rsidP="00A96C71">
-[...9 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="1F9E5ED6" w14:textId="4DFD229A" w:rsidR="002C3C93" w:rsidRPr="0068282C" w:rsidRDefault="002C3C93" w:rsidP="002C3C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A28D7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>2024-D0023</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1962" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="19A901C6" w14:textId="43A87742" w:rsidR="00A96C71" w:rsidRPr="0068282C" w:rsidRDefault="00A96C71" w:rsidP="00A96C71">
-[...9 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="19A901C6" w14:textId="03254311" w:rsidR="002C3C93" w:rsidRPr="0068282C" w:rsidRDefault="002C3C93" w:rsidP="002C3C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A28D7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>29.08.2024</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2397" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="03B5CE18" w14:textId="1C2CC9A0" w:rsidR="00A96C71" w:rsidRPr="0068282C" w:rsidRDefault="00A96C71" w:rsidP="00A96C71">
-[...9 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="03B5CE18" w14:textId="478AA3D7" w:rsidR="002C3C93" w:rsidRPr="0068282C" w:rsidRDefault="002C3C93" w:rsidP="002C3C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A28D7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>29.08.2029</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A96C71" w:rsidRPr="00AD0FF0" w14:paraId="06B65A1F" w14:textId="19AD7F01" w:rsidTr="00A70C8F">
+      <w:tr w:rsidR="002C3C93" w:rsidRPr="00AD0FF0" w14:paraId="06B65A1F" w14:textId="19AD7F01" w:rsidTr="00A70C8F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="16AD0D2A" w14:textId="1006EBDF" w:rsidR="00A96C71" w:rsidRPr="00AD0FF0" w:rsidRDefault="00A96C71" w:rsidP="00A96C71">
+          <w:p w14:paraId="16AD0D2A" w14:textId="6BE9EB51" w:rsidR="002C3C93" w:rsidRPr="00AD0FF0" w:rsidRDefault="002C3C93" w:rsidP="002C3C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...4 lines deleted...]
-                <w:lang w:eastAsia="lv-LV"/>
+            <w:r w:rsidRPr="00225E69">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>23</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3855" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="07DED183" w14:textId="5889FE5C" w:rsidR="00A96C71" w:rsidRPr="00D14226" w:rsidRDefault="00A96C71" w:rsidP="00A96C71">
-[...8 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="07DED183" w14:textId="4CE004C1" w:rsidR="002C3C93" w:rsidRPr="00D14226" w:rsidRDefault="002C3C93" w:rsidP="002C3C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A28D7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve">CUZANOVSKA ELĪNA </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2149" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0A184C7C" w14:textId="4E1109CE" w:rsidR="00A96C71" w:rsidRPr="00D14226" w:rsidRDefault="00A96C71" w:rsidP="00A96C71">
-[...8 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="0A184C7C" w14:textId="492340D8" w:rsidR="002C3C93" w:rsidRPr="00D14226" w:rsidRDefault="002C3C93" w:rsidP="002C3C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A28D7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>2023-D0016</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1962" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="613AE5DF" w14:textId="0F0CD420" w:rsidR="00A96C71" w:rsidRPr="00D14226" w:rsidRDefault="00A96C71" w:rsidP="00A96C71">
-[...8 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="613AE5DF" w14:textId="687B8B6A" w:rsidR="002C3C93" w:rsidRPr="00D14226" w:rsidRDefault="002C3C93" w:rsidP="002C3C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A28D7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>07.09.2023</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2397" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2B917806" w14:textId="7E245664" w:rsidR="00A96C71" w:rsidRPr="00D14226" w:rsidRDefault="00A96C71" w:rsidP="00A96C71">
-[...8 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="2B917806" w14:textId="66A03F64" w:rsidR="002C3C93" w:rsidRPr="00D14226" w:rsidRDefault="002C3C93" w:rsidP="002C3C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A28D7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>07.09.2028</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A96C71" w:rsidRPr="00AD0FF0" w14:paraId="5210FB28" w14:textId="44D3ADA4" w:rsidTr="00A70C8F">
+      <w:tr w:rsidR="002C3C93" w:rsidRPr="00AD0FF0" w14:paraId="5210FB28" w14:textId="44D3ADA4" w:rsidTr="00A70C8F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2E1FE0BA" w14:textId="22F5CDF3" w:rsidR="00A96C71" w:rsidRPr="00AD0FF0" w:rsidRDefault="00A96C71" w:rsidP="00A96C71">
+          <w:p w14:paraId="2E1FE0BA" w14:textId="5F6AC14C" w:rsidR="002C3C93" w:rsidRPr="00AD0FF0" w:rsidRDefault="002C3C93" w:rsidP="002C3C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...4 lines deleted...]
-                <w:lang w:eastAsia="lv-LV"/>
+            <w:r w:rsidRPr="00225E69">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>24</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3855" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="17FD1990" w14:textId="2760BC5C" w:rsidR="00A96C71" w:rsidRPr="0068282C" w:rsidRDefault="00A96C71" w:rsidP="00A96C71">
-[...9 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="17FD1990" w14:textId="7CB530D8" w:rsidR="002C3C93" w:rsidRPr="0068282C" w:rsidRDefault="002C3C93" w:rsidP="002C3C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A28D7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve">CVETKOVS DENISS </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2149" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="63CA628E" w14:textId="010C16A5" w:rsidR="00A96C71" w:rsidRPr="0068282C" w:rsidRDefault="00A96C71" w:rsidP="00A96C71">
-[...9 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="63CA628E" w14:textId="4E1FD74A" w:rsidR="002C3C93" w:rsidRPr="0068282C" w:rsidRDefault="002C3C93" w:rsidP="002C3C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A28D7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>2025-D0020</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1962" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6633D918" w14:textId="307EC3F3" w:rsidR="00A96C71" w:rsidRPr="0068282C" w:rsidRDefault="00A96C71" w:rsidP="00A96C71">
-[...9 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="6633D918" w14:textId="3692FF6F" w:rsidR="002C3C93" w:rsidRPr="0068282C" w:rsidRDefault="002C3C93" w:rsidP="002C3C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A28D7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>16.10.2025</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2397" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6E1C630E" w14:textId="6ECD0AC3" w:rsidR="00A96C71" w:rsidRPr="0068282C" w:rsidRDefault="00A96C71" w:rsidP="00A96C71">
-[...9 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="6E1C630E" w14:textId="405E1F17" w:rsidR="002C3C93" w:rsidRPr="0068282C" w:rsidRDefault="002C3C93" w:rsidP="002C3C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A28D7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>16.10.2030</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A96C71" w:rsidRPr="00AD0FF0" w14:paraId="1CFFA096" w14:textId="6E821F54" w:rsidTr="00A70C8F">
+      <w:tr w:rsidR="002C3C93" w:rsidRPr="00AD0FF0" w14:paraId="1CFFA096" w14:textId="6E821F54" w:rsidTr="00A70C8F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="70801D19" w14:textId="12768F8A" w:rsidR="00A96C71" w:rsidRPr="00AD0FF0" w:rsidRDefault="00A96C71" w:rsidP="00A96C71">
+          <w:p w14:paraId="70801D19" w14:textId="06F1F2C6" w:rsidR="002C3C93" w:rsidRPr="00AD0FF0" w:rsidRDefault="002C3C93" w:rsidP="002C3C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...4 lines deleted...]
-                <w:lang w:eastAsia="lv-LV"/>
+            <w:r w:rsidRPr="00225E69">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3855" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7DE933AD" w14:textId="250E36EB" w:rsidR="00A96C71" w:rsidRPr="0068282C" w:rsidRDefault="00A96C71" w:rsidP="00A96C71">
-[...9 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="7DE933AD" w14:textId="00CC9CF7" w:rsidR="002C3C93" w:rsidRPr="0068282C" w:rsidRDefault="002C3C93" w:rsidP="002C3C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A28D7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve">ČERNOUSOVS MIHAILS </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2149" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="76706DC1" w14:textId="7D6DE3EA" w:rsidR="00A96C71" w:rsidRPr="0068282C" w:rsidRDefault="00A96C71" w:rsidP="00A96C71">
-[...9 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="76706DC1" w14:textId="44AE5738" w:rsidR="002C3C93" w:rsidRPr="0068282C" w:rsidRDefault="002C3C93" w:rsidP="002C3C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A28D7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>2022-D0006</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1962" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="522F7355" w14:textId="18CF5BD8" w:rsidR="00A96C71" w:rsidRPr="0068282C" w:rsidRDefault="00A96C71" w:rsidP="00A96C71">
-[...9 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="522F7355" w14:textId="6F54CE9E" w:rsidR="002C3C93" w:rsidRPr="0068282C" w:rsidRDefault="002C3C93" w:rsidP="002C3C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A28D7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>24.04.2022</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2397" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="01686537" w14:textId="23751A2C" w:rsidR="00A96C71" w:rsidRPr="0068282C" w:rsidRDefault="00A96C71" w:rsidP="00A96C71">
-[...9 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="01686537" w14:textId="23876F72" w:rsidR="002C3C93" w:rsidRPr="0068282C" w:rsidRDefault="002C3C93" w:rsidP="002C3C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A28D7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>24.04.2027</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A96C71" w:rsidRPr="00AD0FF0" w14:paraId="4BFC54F3" w14:textId="26169559" w:rsidTr="00A70C8F">
+      <w:tr w:rsidR="002C3C93" w:rsidRPr="00AD0FF0" w14:paraId="4BFC54F3" w14:textId="26169559" w:rsidTr="00A70C8F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="15C0576A" w14:textId="00A25B51" w:rsidR="00A96C71" w:rsidRPr="00AD0FF0" w:rsidRDefault="00A96C71" w:rsidP="00A96C71">
+          <w:p w14:paraId="15C0576A" w14:textId="798D4079" w:rsidR="002C3C93" w:rsidRPr="00AD0FF0" w:rsidRDefault="002C3C93" w:rsidP="002C3C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...4 lines deleted...]
-                <w:lang w:eastAsia="lv-LV"/>
+            <w:r w:rsidRPr="00225E69">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>26</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3855" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0EE62FFA" w14:textId="659E9535" w:rsidR="00A96C71" w:rsidRPr="0068282C" w:rsidRDefault="00A96C71" w:rsidP="00A96C71">
-[...9 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="0EE62FFA" w14:textId="19520DF2" w:rsidR="002C3C93" w:rsidRPr="0068282C" w:rsidRDefault="002C3C93" w:rsidP="002C3C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A28D7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve">ČERNOVS VLADIMIRS </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2149" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2FCB36F7" w14:textId="15126F0B" w:rsidR="00A96C71" w:rsidRPr="0068282C" w:rsidRDefault="00A96C71" w:rsidP="00A96C71">
-[...9 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="2FCB36F7" w14:textId="7BEDAAD7" w:rsidR="002C3C93" w:rsidRPr="0068282C" w:rsidRDefault="002C3C93" w:rsidP="002C3C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A28D7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>2023-D0004</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1962" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="22087936" w14:textId="0908AEDB" w:rsidR="00A96C71" w:rsidRPr="0068282C" w:rsidRDefault="00A96C71" w:rsidP="00A96C71">
-[...9 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="22087936" w14:textId="67C00791" w:rsidR="002C3C93" w:rsidRPr="0068282C" w:rsidRDefault="002C3C93" w:rsidP="002C3C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A28D7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>16.02.2023</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2397" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3A1ED5C9" w14:textId="1096032F" w:rsidR="00A96C71" w:rsidRPr="0068282C" w:rsidRDefault="00A96C71" w:rsidP="00A96C71">
-[...9 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="3A1ED5C9" w14:textId="4CEF437B" w:rsidR="002C3C93" w:rsidRPr="0068282C" w:rsidRDefault="002C3C93" w:rsidP="002C3C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A28D7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>16.02.2028</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A96C71" w:rsidRPr="00AD0FF0" w14:paraId="7DC44328" w14:textId="1AAA4EEE" w:rsidTr="00A70C8F">
+      <w:tr w:rsidR="002C3C93" w:rsidRPr="00AD0FF0" w14:paraId="7DC44328" w14:textId="1AAA4EEE" w:rsidTr="00A70C8F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2A53D707" w14:textId="62FA0E76" w:rsidR="00A96C71" w:rsidRPr="00AD0FF0" w:rsidRDefault="00A96C71" w:rsidP="00A96C71">
+          <w:p w14:paraId="2A53D707" w14:textId="36535C8B" w:rsidR="002C3C93" w:rsidRPr="00AD0FF0" w:rsidRDefault="002C3C93" w:rsidP="002C3C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...4 lines deleted...]
-                <w:lang w:eastAsia="lv-LV"/>
+            <w:r w:rsidRPr="00225E69">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>27</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3855" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6D6CFED5" w14:textId="44D7B7DF" w:rsidR="00A96C71" w:rsidRPr="0068282C" w:rsidRDefault="00A96C71" w:rsidP="00A96C71">
-[...9 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="6D6CFED5" w14:textId="235B4B09" w:rsidR="002C3C93" w:rsidRPr="0068282C" w:rsidRDefault="002C3C93" w:rsidP="002C3C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A28D7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve">DALIŠEVSKA INĀRA </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2149" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="097922AD" w14:textId="30462E9D" w:rsidR="00A96C71" w:rsidRPr="0068282C" w:rsidRDefault="00A96C71" w:rsidP="00A96C71">
-[...9 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="097922AD" w14:textId="005A5A83" w:rsidR="002C3C93" w:rsidRPr="0068282C" w:rsidRDefault="002C3C93" w:rsidP="002C3C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A28D7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>2025-D0023</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1962" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0733EC8A" w14:textId="624E93BE" w:rsidR="00A96C71" w:rsidRPr="0068282C" w:rsidRDefault="00A96C71" w:rsidP="00A96C71">
-[...9 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="0733EC8A" w14:textId="254EF695" w:rsidR="002C3C93" w:rsidRPr="0068282C" w:rsidRDefault="002C3C93" w:rsidP="002C3C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A28D7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>17.12.2025</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2397" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6E062B9E" w14:textId="7B24DE7D" w:rsidR="00A96C71" w:rsidRPr="0068282C" w:rsidRDefault="00A96C71" w:rsidP="00A96C71">
-[...9 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="6E062B9E" w14:textId="6156854D" w:rsidR="002C3C93" w:rsidRPr="0068282C" w:rsidRDefault="002C3C93" w:rsidP="002C3C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A28D7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>17.12.2030</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A96C71" w:rsidRPr="00AD0FF0" w14:paraId="345A7A4D" w14:textId="4961ABE4" w:rsidTr="00A70C8F">
+      <w:tr w:rsidR="002C3C93" w:rsidRPr="00AD0FF0" w14:paraId="345A7A4D" w14:textId="4961ABE4" w:rsidTr="00A70C8F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6D5151FC" w14:textId="33122F22" w:rsidR="00A96C71" w:rsidRPr="00AD0FF0" w:rsidRDefault="00A96C71" w:rsidP="00A96C71">
+          <w:p w14:paraId="6D5151FC" w14:textId="6CB1524D" w:rsidR="002C3C93" w:rsidRPr="00AD0FF0" w:rsidRDefault="002C3C93" w:rsidP="002C3C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...4 lines deleted...]
-                <w:lang w:eastAsia="lv-LV"/>
+            <w:r w:rsidRPr="00225E69">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>28</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3855" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="63C32582" w14:textId="2D09CDD1" w:rsidR="00A96C71" w:rsidRPr="0068282C" w:rsidRDefault="00A96C71" w:rsidP="00A96C71">
-[...9 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="63C32582" w14:textId="19D3A17F" w:rsidR="002C3C93" w:rsidRPr="0068282C" w:rsidRDefault="002C3C93" w:rsidP="002C3C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A28D7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve">DERVANS RUSLANS </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2149" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5082DAE5" w14:textId="12893D10" w:rsidR="00A96C71" w:rsidRPr="0068282C" w:rsidRDefault="00A96C71" w:rsidP="00A96C71">
-[...9 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="5082DAE5" w14:textId="66E74067" w:rsidR="002C3C93" w:rsidRPr="0068282C" w:rsidRDefault="002C3C93" w:rsidP="002C3C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A28D7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>2022-D0011</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1962" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="471467E5" w14:textId="1086DD63" w:rsidR="00A96C71" w:rsidRPr="0068282C" w:rsidRDefault="00A96C71" w:rsidP="00A96C71">
-[...9 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="471467E5" w14:textId="509EA342" w:rsidR="002C3C93" w:rsidRPr="0068282C" w:rsidRDefault="002C3C93" w:rsidP="002C3C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A28D7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>14.04.2022</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2397" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="74E29AD3" w14:textId="76BADF27" w:rsidR="00A96C71" w:rsidRPr="0068282C" w:rsidRDefault="00A96C71" w:rsidP="00A96C71">
-[...9 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="74E29AD3" w14:textId="70E9EDC5" w:rsidR="002C3C93" w:rsidRPr="0068282C" w:rsidRDefault="002C3C93" w:rsidP="002C3C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A28D7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>14.04.2027</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A96C71" w:rsidRPr="00AD0FF0" w14:paraId="6BD11ED8" w14:textId="145C8F12" w:rsidTr="00A70C8F">
+      <w:tr w:rsidR="002C3C93" w:rsidRPr="00AD0FF0" w14:paraId="6BD11ED8" w14:textId="145C8F12" w:rsidTr="00A70C8F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0E12BA50" w14:textId="4D261FD8" w:rsidR="00A96C71" w:rsidRPr="00AD0FF0" w:rsidRDefault="00A96C71" w:rsidP="00A96C71">
+          <w:p w14:paraId="0E12BA50" w14:textId="714EA9F1" w:rsidR="002C3C93" w:rsidRPr="00AD0FF0" w:rsidRDefault="002C3C93" w:rsidP="002C3C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...4 lines deleted...]
-                <w:lang w:eastAsia="lv-LV"/>
+            <w:r w:rsidRPr="00225E69">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>29</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3855" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7F823679" w14:textId="0B7EC22A" w:rsidR="00A96C71" w:rsidRPr="0068282C" w:rsidRDefault="00A96C71" w:rsidP="00A96C71">
-[...9 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="7F823679" w14:textId="7658303F" w:rsidR="002C3C93" w:rsidRPr="0068282C" w:rsidRDefault="002C3C93" w:rsidP="002C3C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A28D7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve">DOMBROVSKA IEVA </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2149" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4170AEA0" w14:textId="1EA5BD66" w:rsidR="00A96C71" w:rsidRPr="0068282C" w:rsidRDefault="00A96C71" w:rsidP="00A96C71">
-[...9 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="4170AEA0" w14:textId="303FD8A0" w:rsidR="002C3C93" w:rsidRPr="0068282C" w:rsidRDefault="002C3C93" w:rsidP="002C3C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A28D7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>2026-D0013</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1962" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1AE814E8" w14:textId="0EB0FDCD" w:rsidR="00A96C71" w:rsidRPr="0068282C" w:rsidRDefault="00A96C71" w:rsidP="00A96C71">
-[...9 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="1AE814E8" w14:textId="1C662FCB" w:rsidR="002C3C93" w:rsidRPr="0068282C" w:rsidRDefault="002C3C93" w:rsidP="002C3C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A28D7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>05.06.2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2397" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5476C785" w14:textId="63B27346" w:rsidR="00A96C71" w:rsidRPr="0068282C" w:rsidRDefault="00A96C71" w:rsidP="00A96C71">
-[...9 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="5476C785" w14:textId="17444508" w:rsidR="002C3C93" w:rsidRPr="0068282C" w:rsidRDefault="002C3C93" w:rsidP="002C3C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A28D7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>05.06.2031</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A96C71" w:rsidRPr="00AD0FF0" w14:paraId="74800DDA" w14:textId="1CD5FF5B" w:rsidTr="00A70C8F">
+      <w:tr w:rsidR="002C3C93" w:rsidRPr="00AD0FF0" w14:paraId="74800DDA" w14:textId="1CD5FF5B" w:rsidTr="00A70C8F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="50992307" w14:textId="3F257038" w:rsidR="00A96C71" w:rsidRPr="00AD0FF0" w:rsidRDefault="00A96C71" w:rsidP="00A96C71">
+          <w:p w14:paraId="50992307" w14:textId="2550BEAF" w:rsidR="002C3C93" w:rsidRPr="00AD0FF0" w:rsidRDefault="002C3C93" w:rsidP="002C3C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...4 lines deleted...]
-                <w:lang w:eastAsia="lv-LV"/>
+            <w:r w:rsidRPr="00225E69">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>30</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3855" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1DE1A660" w14:textId="5EFDAACD" w:rsidR="00A96C71" w:rsidRPr="0068282C" w:rsidRDefault="00A96C71" w:rsidP="00A96C71">
-[...9 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="1DE1A660" w14:textId="2804E330" w:rsidR="002C3C93" w:rsidRPr="0068282C" w:rsidRDefault="002C3C93" w:rsidP="002C3C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A28D7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve">DORONDA ALEKSANDRS </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2149" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="74B87AC0" w14:textId="231754CE" w:rsidR="00A96C71" w:rsidRPr="0068282C" w:rsidRDefault="00A96C71" w:rsidP="00A96C71">
-[...9 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="74B87AC0" w14:textId="5E8C619B" w:rsidR="002C3C93" w:rsidRPr="0068282C" w:rsidRDefault="002C3C93" w:rsidP="002C3C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A28D7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>2021-D0027</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1962" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="644A1BB2" w14:textId="67FE5DEB" w:rsidR="00A96C71" w:rsidRPr="0068282C" w:rsidRDefault="00A96C71" w:rsidP="00A96C71">
-[...9 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="644A1BB2" w14:textId="4A8967DA" w:rsidR="002C3C93" w:rsidRPr="0068282C" w:rsidRDefault="002C3C93" w:rsidP="002C3C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A28D7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>12.11.2021</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2397" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0A1576ED" w14:textId="73069490" w:rsidR="00A96C71" w:rsidRPr="0068282C" w:rsidRDefault="00A96C71" w:rsidP="00A96C71">
-[...9 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="0A1576ED" w14:textId="1461E94B" w:rsidR="002C3C93" w:rsidRPr="0068282C" w:rsidRDefault="002C3C93" w:rsidP="002C3C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A28D7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>12.11.2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A96C71" w:rsidRPr="00AD0FF0" w14:paraId="6A15D527" w14:textId="18FB2691" w:rsidTr="00A70C8F">
+      <w:tr w:rsidR="002C3C93" w:rsidRPr="00AD0FF0" w14:paraId="6A15D527" w14:textId="18FB2691" w:rsidTr="00A70C8F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6FA06764" w14:textId="2CA6F946" w:rsidR="00A96C71" w:rsidRPr="00AD0FF0" w:rsidRDefault="00A96C71" w:rsidP="00A96C71">
+          <w:p w14:paraId="6FA06764" w14:textId="1FFA4917" w:rsidR="002C3C93" w:rsidRPr="00AD0FF0" w:rsidRDefault="002C3C93" w:rsidP="002C3C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...4 lines deleted...]
-                <w:lang w:eastAsia="lv-LV"/>
+            <w:r w:rsidRPr="00225E69">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>31</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3855" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="77AB69A0" w14:textId="05A6A207" w:rsidR="00A96C71" w:rsidRPr="0068282C" w:rsidRDefault="00A96C71" w:rsidP="00A96C71">
-[...9 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="77AB69A0" w14:textId="23E66EC8" w:rsidR="002C3C93" w:rsidRPr="0068282C" w:rsidRDefault="002C3C93" w:rsidP="002C3C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A28D7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve">DROZDOVSKIS PĀVELS </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2149" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="06001A89" w14:textId="4B71B535" w:rsidR="00A96C71" w:rsidRPr="0068282C" w:rsidRDefault="00A96C71" w:rsidP="00A96C71">
-[...9 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="06001A89" w14:textId="5A34C187" w:rsidR="002C3C93" w:rsidRPr="0068282C" w:rsidRDefault="002C3C93" w:rsidP="002C3C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A28D7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>2021-D0019</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1962" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4D06B38A" w14:textId="3FF639EB" w:rsidR="00A96C71" w:rsidRPr="0068282C" w:rsidRDefault="00A96C71" w:rsidP="00A96C71">
-[...9 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="4D06B38A" w14:textId="34F12DD6" w:rsidR="002C3C93" w:rsidRPr="0068282C" w:rsidRDefault="002C3C93" w:rsidP="002C3C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A28D7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>20.08.2021</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2397" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="152290B3" w14:textId="26AC6974" w:rsidR="00A96C71" w:rsidRPr="0068282C" w:rsidRDefault="00A96C71" w:rsidP="00A96C71">
-[...9 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="152290B3" w14:textId="237843C2" w:rsidR="002C3C93" w:rsidRPr="0068282C" w:rsidRDefault="002C3C93" w:rsidP="002C3C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A28D7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>20.08.2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A96C71" w:rsidRPr="00AD0FF0" w14:paraId="5BCD4810" w14:textId="2541291E" w:rsidTr="00A70C8F">
+      <w:tr w:rsidR="002C3C93" w:rsidRPr="00AD0FF0" w14:paraId="5BCD4810" w14:textId="2541291E" w:rsidTr="00A70C8F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="629F26DC" w14:textId="6CEAD059" w:rsidR="00A96C71" w:rsidRPr="00AD0FF0" w:rsidRDefault="00A96C71" w:rsidP="00A96C71">
+          <w:p w14:paraId="629F26DC" w14:textId="6FB46831" w:rsidR="002C3C93" w:rsidRPr="00AD0FF0" w:rsidRDefault="002C3C93" w:rsidP="002C3C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...4 lines deleted...]
-                <w:lang w:eastAsia="lv-LV"/>
+            <w:r w:rsidRPr="00225E69">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>32</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3855" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0EA2C321" w14:textId="6B4D1422" w:rsidR="00A96C71" w:rsidRPr="0068282C" w:rsidRDefault="00A96C71" w:rsidP="00A96C71">
-[...9 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="0EA2C321" w14:textId="5108DA10" w:rsidR="002C3C93" w:rsidRPr="0068282C" w:rsidRDefault="002C3C93" w:rsidP="002C3C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A28D7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve">DZELME MĀRIS </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2149" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="15249079" w14:textId="323D348A" w:rsidR="00A96C71" w:rsidRPr="0068282C" w:rsidRDefault="00A96C71" w:rsidP="00A96C71">
-[...9 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="15249079" w14:textId="5BA28847" w:rsidR="002C3C93" w:rsidRPr="0068282C" w:rsidRDefault="002C3C93" w:rsidP="002C3C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A28D7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>2021-D0025</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1962" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="36C73060" w14:textId="5D66266E" w:rsidR="00A96C71" w:rsidRPr="0068282C" w:rsidRDefault="00A96C71" w:rsidP="00A96C71">
-[...9 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="36C73060" w14:textId="0552FE4A" w:rsidR="002C3C93" w:rsidRPr="0068282C" w:rsidRDefault="002C3C93" w:rsidP="002C3C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A28D7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>22.10.2021</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2397" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1297921E" w14:textId="6AF7E705" w:rsidR="00A96C71" w:rsidRPr="0068282C" w:rsidRDefault="00A96C71" w:rsidP="00A96C71">
-[...9 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="1297921E" w14:textId="5BF1FEF9" w:rsidR="002C3C93" w:rsidRPr="0068282C" w:rsidRDefault="002C3C93" w:rsidP="002C3C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A28D7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>22.10.2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A96C71" w:rsidRPr="00AD0FF0" w14:paraId="45BD55FE" w14:textId="2859B8BF" w:rsidTr="00A70C8F">
+      <w:tr w:rsidR="002C3C93" w:rsidRPr="00AD0FF0" w14:paraId="45BD55FE" w14:textId="2859B8BF" w:rsidTr="00A70C8F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6D526C5F" w14:textId="50A55FA3" w:rsidR="00A96C71" w:rsidRPr="00AD0FF0" w:rsidRDefault="00A96C71" w:rsidP="00A96C71">
+          <w:p w14:paraId="6D526C5F" w14:textId="146DFE6D" w:rsidR="002C3C93" w:rsidRPr="00AD0FF0" w:rsidRDefault="002C3C93" w:rsidP="002C3C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...4 lines deleted...]
-                <w:lang w:eastAsia="lv-LV"/>
+            <w:r w:rsidRPr="00225E69">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>33</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3855" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0E145B32" w14:textId="4BADDAC8" w:rsidR="00A96C71" w:rsidRPr="0068282C" w:rsidRDefault="00A96C71" w:rsidP="00A96C71">
-[...9 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="0E145B32" w14:textId="4DCB5A79" w:rsidR="002C3C93" w:rsidRPr="0068282C" w:rsidRDefault="002C3C93" w:rsidP="002C3C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A28D7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve">DZEVA IRINA </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2149" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3DFB492F" w14:textId="40A289EE" w:rsidR="00A96C71" w:rsidRPr="0068282C" w:rsidRDefault="00A96C71" w:rsidP="00A96C71">
-[...9 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="3DFB492F" w14:textId="0D5ABE6F" w:rsidR="002C3C93" w:rsidRPr="0068282C" w:rsidRDefault="002C3C93" w:rsidP="002C3C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A28D7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>2024-D0004</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1962" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6C335681" w14:textId="23B9F02A" w:rsidR="00A96C71" w:rsidRPr="0068282C" w:rsidRDefault="00A96C71" w:rsidP="00A96C71">
-[...9 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="6C335681" w14:textId="6D486012" w:rsidR="002C3C93" w:rsidRPr="0068282C" w:rsidRDefault="002C3C93" w:rsidP="002C3C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A28D7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>01.02.2024</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2397" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="088A892E" w14:textId="2AFE39C6" w:rsidR="00A96C71" w:rsidRPr="0068282C" w:rsidRDefault="00A96C71" w:rsidP="00A96C71">
-[...9 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="088A892E" w14:textId="0C9A71C7" w:rsidR="002C3C93" w:rsidRPr="0068282C" w:rsidRDefault="002C3C93" w:rsidP="002C3C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A28D7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>01.02.2029</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A96C71" w:rsidRPr="00AD0FF0" w14:paraId="5CA28B67" w14:textId="6E5CC48B" w:rsidTr="00A70C8F">
+      <w:tr w:rsidR="002C3C93" w:rsidRPr="00AD0FF0" w14:paraId="5CA28B67" w14:textId="6E5CC48B" w:rsidTr="00A70C8F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0B98D887" w14:textId="40050084" w:rsidR="00A96C71" w:rsidRPr="00AD0FF0" w:rsidRDefault="00A96C71" w:rsidP="00A96C71">
+          <w:p w14:paraId="0B98D887" w14:textId="718EBF7E" w:rsidR="002C3C93" w:rsidRPr="00AD0FF0" w:rsidRDefault="002C3C93" w:rsidP="002C3C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...4 lines deleted...]
-                <w:lang w:eastAsia="lv-LV"/>
+            <w:r w:rsidRPr="00225E69">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>34</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3855" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="01B77210" w14:textId="44BBA4B1" w:rsidR="00A96C71" w:rsidRPr="0068282C" w:rsidRDefault="00A96C71" w:rsidP="00A96C71">
-[...9 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="01B77210" w14:textId="0246EA09" w:rsidR="002C3C93" w:rsidRPr="0068282C" w:rsidRDefault="002C3C93" w:rsidP="002C3C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A28D7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve">EIFEROVS MIHAILS </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2149" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="759F7A12" w14:textId="2BB19EA2" w:rsidR="00A96C71" w:rsidRPr="0068282C" w:rsidRDefault="00A96C71" w:rsidP="00A96C71">
-[...9 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="759F7A12" w14:textId="758D19FB" w:rsidR="002C3C93" w:rsidRPr="0068282C" w:rsidRDefault="002C3C93" w:rsidP="002C3C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A28D7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>2022-D0001</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1962" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="021AEF78" w14:textId="47F5BA38" w:rsidR="00A96C71" w:rsidRPr="0068282C" w:rsidRDefault="00A96C71" w:rsidP="00A96C71">
-[...9 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="021AEF78" w14:textId="412AB3AA" w:rsidR="002C3C93" w:rsidRPr="0068282C" w:rsidRDefault="002C3C93" w:rsidP="002C3C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A28D7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>13.01.2022</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2397" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5E617A6D" w14:textId="4B799324" w:rsidR="00A96C71" w:rsidRPr="0068282C" w:rsidRDefault="00A96C71" w:rsidP="00A96C71">
-[...9 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="5E617A6D" w14:textId="1E3B4685" w:rsidR="002C3C93" w:rsidRPr="0068282C" w:rsidRDefault="002C3C93" w:rsidP="002C3C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A28D7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>13.01.2027</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A96C71" w:rsidRPr="00AD0FF0" w14:paraId="04799CF4" w14:textId="4C5641E7" w:rsidTr="00A70C8F">
+      <w:tr w:rsidR="002C3C93" w:rsidRPr="00AD0FF0" w14:paraId="04799CF4" w14:textId="4C5641E7" w:rsidTr="00A70C8F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="62CADD29" w14:textId="55620CAA" w:rsidR="00A96C71" w:rsidRPr="00AD0FF0" w:rsidRDefault="00A96C71" w:rsidP="00A96C71">
+          <w:p w14:paraId="62CADD29" w14:textId="12CF8727" w:rsidR="002C3C93" w:rsidRPr="00AD0FF0" w:rsidRDefault="002C3C93" w:rsidP="002C3C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...4 lines deleted...]
-                <w:lang w:eastAsia="lv-LV"/>
+            <w:r w:rsidRPr="00225E69">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>35</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3855" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1B935992" w14:textId="0BD9F3FF" w:rsidR="00A96C71" w:rsidRPr="0068282C" w:rsidRDefault="00A96C71" w:rsidP="00A96C71">
-[...9 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="1B935992" w14:textId="07C1C94F" w:rsidR="002C3C93" w:rsidRPr="0068282C" w:rsidRDefault="002C3C93" w:rsidP="002C3C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A28D7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve">GAILIS ZINTIS </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2149" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7EDFEA30" w14:textId="0DF8810A" w:rsidR="00A96C71" w:rsidRPr="0068282C" w:rsidRDefault="00A96C71" w:rsidP="00A96C71">
-[...9 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="7EDFEA30" w14:textId="30549240" w:rsidR="002C3C93" w:rsidRPr="0068282C" w:rsidRDefault="002C3C93" w:rsidP="002C3C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A28D7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>2023-D0022</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1962" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6F281D75" w14:textId="3A0609C2" w:rsidR="00A96C71" w:rsidRPr="0068282C" w:rsidRDefault="00A96C71" w:rsidP="00A96C71">
-[...9 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="6F281D75" w14:textId="377B5DB8" w:rsidR="002C3C93" w:rsidRPr="0068282C" w:rsidRDefault="002C3C93" w:rsidP="002C3C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A28D7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>14.12.2023</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2397" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="70FF129A" w14:textId="6A7EDBF6" w:rsidR="00A96C71" w:rsidRPr="0068282C" w:rsidRDefault="00A96C71" w:rsidP="00A96C71">
-[...9 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="70FF129A" w14:textId="12C725BA" w:rsidR="002C3C93" w:rsidRPr="0068282C" w:rsidRDefault="002C3C93" w:rsidP="002C3C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A28D7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>14.12.2028</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A96C71" w:rsidRPr="00AD0FF0" w14:paraId="63510448" w14:textId="54A723A0" w:rsidTr="00A70C8F">
+      <w:tr w:rsidR="002C3C93" w:rsidRPr="00AD0FF0" w14:paraId="63510448" w14:textId="54A723A0" w:rsidTr="00A70C8F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4886EB9F" w14:textId="0A4ED1A2" w:rsidR="00A96C71" w:rsidRPr="00AD0FF0" w:rsidRDefault="00A96C71" w:rsidP="00A96C71">
+          <w:p w14:paraId="4886EB9F" w14:textId="4067F96C" w:rsidR="002C3C93" w:rsidRPr="00AD0FF0" w:rsidRDefault="002C3C93" w:rsidP="002C3C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...4 lines deleted...]
-                <w:lang w:eastAsia="lv-LV"/>
+            <w:r w:rsidRPr="00225E69">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>36</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3855" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7B0A0854" w14:textId="2BC7D3B5" w:rsidR="00A96C71" w:rsidRPr="0068282C" w:rsidRDefault="00A96C71" w:rsidP="00A96C71">
-[...9 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="7B0A0854" w14:textId="5EDACB90" w:rsidR="002C3C93" w:rsidRPr="0068282C" w:rsidRDefault="002C3C93" w:rsidP="002C3C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A28D7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve">GALVANOVSKIS AGRIS </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2149" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4AEE68FD" w14:textId="37F21F6E" w:rsidR="00A96C71" w:rsidRPr="0068282C" w:rsidRDefault="00A96C71" w:rsidP="00A96C71">
-[...9 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="4AEE68FD" w14:textId="0AC044D5" w:rsidR="002C3C93" w:rsidRPr="0068282C" w:rsidRDefault="002C3C93" w:rsidP="002C3C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A28D7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>2025-D0012</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1962" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="373E9019" w14:textId="1E6EC226" w:rsidR="00A96C71" w:rsidRPr="0068282C" w:rsidRDefault="00A96C71" w:rsidP="00A96C71">
-[...9 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="373E9019" w14:textId="0D1D59FA" w:rsidR="002C3C93" w:rsidRPr="0068282C" w:rsidRDefault="002C3C93" w:rsidP="002C3C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A28D7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>24.07.2025</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2397" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="762ACEEB" w14:textId="13E35F9B" w:rsidR="00A96C71" w:rsidRPr="0068282C" w:rsidRDefault="00A96C71" w:rsidP="00A96C71">
-[...9 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="762ACEEB" w14:textId="3A1180F2" w:rsidR="002C3C93" w:rsidRPr="0068282C" w:rsidRDefault="002C3C93" w:rsidP="002C3C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A28D7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>24.07.2030</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A96C71" w:rsidRPr="00AD0FF0" w14:paraId="157D125C" w14:textId="4D207FD6" w:rsidTr="00A70C8F">
+      <w:tr w:rsidR="002C3C93" w:rsidRPr="00AD0FF0" w14:paraId="157D125C" w14:textId="4D207FD6" w:rsidTr="00A70C8F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="361E2230" w14:textId="2BB1F6CB" w:rsidR="00A96C71" w:rsidRPr="00AD0FF0" w:rsidRDefault="00A96C71" w:rsidP="00A96C71">
+          <w:p w14:paraId="361E2230" w14:textId="0FC54DB7" w:rsidR="002C3C93" w:rsidRPr="00AD0FF0" w:rsidRDefault="002C3C93" w:rsidP="002C3C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...4 lines deleted...]
-                <w:lang w:eastAsia="lv-LV"/>
+            <w:r w:rsidRPr="00225E69">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>37</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3855" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3D1251B9" w14:textId="1CBFF93A" w:rsidR="00A96C71" w:rsidRPr="0068282C" w:rsidRDefault="00A96C71" w:rsidP="00A96C71">
-[...9 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="3D1251B9" w14:textId="484DB524" w:rsidR="002C3C93" w:rsidRPr="0068282C" w:rsidRDefault="002C3C93" w:rsidP="002C3C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A28D7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve">GAVARS ITĀLO </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2149" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="02D5E839" w14:textId="32ADA8C6" w:rsidR="00A96C71" w:rsidRPr="0068282C" w:rsidRDefault="00A96C71" w:rsidP="00A96C71">
-[...9 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="02D5E839" w14:textId="682AFC8B" w:rsidR="002C3C93" w:rsidRPr="0068282C" w:rsidRDefault="002C3C93" w:rsidP="002C3C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A28D7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>2025-D0014</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1962" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="633A8728" w14:textId="20C14FFB" w:rsidR="00A96C71" w:rsidRPr="0068282C" w:rsidRDefault="00A96C71" w:rsidP="00A96C71">
-[...9 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="633A8728" w14:textId="542751DD" w:rsidR="002C3C93" w:rsidRPr="0068282C" w:rsidRDefault="002C3C93" w:rsidP="002C3C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A28D7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>07.08.2025</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2397" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="575FE911" w14:textId="58D988DA" w:rsidR="00A96C71" w:rsidRPr="0068282C" w:rsidRDefault="00A96C71" w:rsidP="00A96C71">
-[...9 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="575FE911" w14:textId="037C5E4F" w:rsidR="002C3C93" w:rsidRPr="0068282C" w:rsidRDefault="002C3C93" w:rsidP="002C3C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A28D7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>07.08.2030</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A96C71" w:rsidRPr="00AD0FF0" w14:paraId="6853FAB7" w14:textId="23BAA44B" w:rsidTr="00A70C8F">
+      <w:tr w:rsidR="002C3C93" w:rsidRPr="00AD0FF0" w14:paraId="6853FAB7" w14:textId="23BAA44B" w:rsidTr="00A70C8F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7A361D73" w14:textId="131E6633" w:rsidR="00A96C71" w:rsidRPr="00AD0FF0" w:rsidRDefault="00A96C71" w:rsidP="00A96C71">
+          <w:p w14:paraId="7A361D73" w14:textId="7957EECA" w:rsidR="002C3C93" w:rsidRPr="00AD0FF0" w:rsidRDefault="002C3C93" w:rsidP="002C3C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...4 lines deleted...]
-                <w:lang w:eastAsia="lv-LV"/>
+            <w:r w:rsidRPr="00225E69">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>38</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3855" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0914B04E" w14:textId="064AF36B" w:rsidR="00A96C71" w:rsidRPr="0068282C" w:rsidRDefault="00A96C71" w:rsidP="00A96C71">
-[...9 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="0914B04E" w14:textId="4900EEF3" w:rsidR="002C3C93" w:rsidRPr="0068282C" w:rsidRDefault="002C3C93" w:rsidP="002C3C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A28D7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve">GLOVECKIS EDGARS </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2149" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="79BC469F" w14:textId="48EF1ED1" w:rsidR="00A96C71" w:rsidRPr="0068282C" w:rsidRDefault="00A96C71" w:rsidP="00A96C71">
-[...9 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="79BC469F" w14:textId="43DBB2C6" w:rsidR="002C3C93" w:rsidRPr="0068282C" w:rsidRDefault="002C3C93" w:rsidP="002C3C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A28D7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>2022-D0032</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1962" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="46EE3AFF" w14:textId="39DDC275" w:rsidR="00A96C71" w:rsidRPr="0068282C" w:rsidRDefault="00A96C71" w:rsidP="00A96C71">
-[...9 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="46EE3AFF" w14:textId="5E662F3E" w:rsidR="002C3C93" w:rsidRPr="0068282C" w:rsidRDefault="002C3C93" w:rsidP="002C3C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A28D7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>08.12.2022</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2397" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3C5A1E94" w14:textId="5E431F6A" w:rsidR="00A96C71" w:rsidRPr="0068282C" w:rsidRDefault="00A96C71" w:rsidP="00A96C71">
-[...9 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="3C5A1E94" w14:textId="112F4B26" w:rsidR="002C3C93" w:rsidRPr="0068282C" w:rsidRDefault="002C3C93" w:rsidP="002C3C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A28D7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>08.12.2027</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A96C71" w:rsidRPr="00AD0FF0" w14:paraId="25C9876A" w14:textId="04F6452B" w:rsidTr="00A70C8F">
+      <w:tr w:rsidR="002C3C93" w:rsidRPr="00AD0FF0" w14:paraId="25C9876A" w14:textId="04F6452B" w:rsidTr="00A70C8F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="78C62E58" w14:textId="6B05BF9F" w:rsidR="00A96C71" w:rsidRPr="00AD0FF0" w:rsidRDefault="00A96C71" w:rsidP="00A96C71">
+          <w:p w14:paraId="78C62E58" w14:textId="388D0430" w:rsidR="002C3C93" w:rsidRPr="00AD0FF0" w:rsidRDefault="002C3C93" w:rsidP="002C3C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...4 lines deleted...]
-                <w:lang w:eastAsia="lv-LV"/>
+            <w:r w:rsidRPr="00225E69">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>39</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3855" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="65ECED70" w14:textId="32BE5242" w:rsidR="00A96C71" w:rsidRPr="0068282C" w:rsidRDefault="00A96C71" w:rsidP="00A96C71">
-[...9 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="65ECED70" w14:textId="07C6E108" w:rsidR="002C3C93" w:rsidRPr="0068282C" w:rsidRDefault="002C3C93" w:rsidP="002C3C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A28D7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve">GOĻIKOVS JURIJS </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2149" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4D5DCB1C" w14:textId="58F1200E" w:rsidR="00A96C71" w:rsidRPr="0068282C" w:rsidRDefault="00A96C71" w:rsidP="00A96C71">
-[...9 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="4D5DCB1C" w14:textId="73B3ADF2" w:rsidR="002C3C93" w:rsidRPr="0068282C" w:rsidRDefault="002C3C93" w:rsidP="002C3C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A28D7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>2021-D0021</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1962" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2245E0D1" w14:textId="644DDF4F" w:rsidR="00A96C71" w:rsidRPr="0068282C" w:rsidRDefault="00A96C71" w:rsidP="00A96C71">
-[...9 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="2245E0D1" w14:textId="4F25060A" w:rsidR="002C3C93" w:rsidRPr="0068282C" w:rsidRDefault="002C3C93" w:rsidP="002C3C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A28D7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>03.09.2021</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2397" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6DCE7E20" w14:textId="3D25E520" w:rsidR="00A96C71" w:rsidRPr="0068282C" w:rsidRDefault="00A96C71" w:rsidP="00A96C71">
-[...9 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="6DCE7E20" w14:textId="5A65817A" w:rsidR="002C3C93" w:rsidRPr="0068282C" w:rsidRDefault="002C3C93" w:rsidP="002C3C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A28D7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>03.09.2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A96C71" w:rsidRPr="00AD0FF0" w14:paraId="01DE308F" w14:textId="7D8B2580" w:rsidTr="00A70C8F">
+      <w:tr w:rsidR="002C3C93" w:rsidRPr="00AD0FF0" w14:paraId="01DE308F" w14:textId="7D8B2580" w:rsidTr="00A70C8F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3F5CB5AA" w14:textId="647E9FEE" w:rsidR="00A96C71" w:rsidRPr="00AD0FF0" w:rsidRDefault="00A96C71" w:rsidP="00A96C71">
+          <w:p w14:paraId="3F5CB5AA" w14:textId="36F34B8A" w:rsidR="002C3C93" w:rsidRPr="00AD0FF0" w:rsidRDefault="002C3C93" w:rsidP="002C3C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...4 lines deleted...]
-                <w:lang w:eastAsia="lv-LV"/>
+            <w:r w:rsidRPr="00225E69">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>40</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3855" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="62B21186" w14:textId="35A7C96B" w:rsidR="00A96C71" w:rsidRPr="0068282C" w:rsidRDefault="00A96C71" w:rsidP="00A96C71">
-[...9 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="62B21186" w14:textId="3ED628A0" w:rsidR="002C3C93" w:rsidRPr="0068282C" w:rsidRDefault="002C3C93" w:rsidP="002C3C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A28D7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve">GOROHOVS OĻEGS </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2149" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6457288E" w14:textId="33AA95EE" w:rsidR="00A96C71" w:rsidRPr="0068282C" w:rsidRDefault="00A96C71" w:rsidP="00A96C71">
-[...9 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="6457288E" w14:textId="38E158BF" w:rsidR="002C3C93" w:rsidRPr="0068282C" w:rsidRDefault="002C3C93" w:rsidP="002C3C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A28D7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>2026-D0012</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1962" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7EBBB87B" w14:textId="5A999FA5" w:rsidR="00A96C71" w:rsidRPr="0068282C" w:rsidRDefault="00A96C71" w:rsidP="00A96C71">
-[...9 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="7EBBB87B" w14:textId="381660F8" w:rsidR="002C3C93" w:rsidRPr="0068282C" w:rsidRDefault="002C3C93" w:rsidP="002C3C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A28D7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>05.06.2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2397" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="02A15247" w14:textId="3D17F099" w:rsidR="00A96C71" w:rsidRPr="0068282C" w:rsidRDefault="00A96C71" w:rsidP="00A96C71">
-[...9 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="02A15247" w14:textId="4D92CBCE" w:rsidR="002C3C93" w:rsidRPr="0068282C" w:rsidRDefault="002C3C93" w:rsidP="002C3C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A28D7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>05.06.2031</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A96C71" w:rsidRPr="00AD0FF0" w14:paraId="38C86147" w14:textId="1FE15840" w:rsidTr="00A70C8F">
+      <w:tr w:rsidR="002C3C93" w:rsidRPr="00AD0FF0" w14:paraId="38C86147" w14:textId="1FE15840" w:rsidTr="00A70C8F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="43F98B5C" w14:textId="7AE6B8CD" w:rsidR="00A96C71" w:rsidRPr="00AD0FF0" w:rsidRDefault="00A96C71" w:rsidP="00A96C71">
+          <w:p w14:paraId="43F98B5C" w14:textId="70372010" w:rsidR="002C3C93" w:rsidRPr="00AD0FF0" w:rsidRDefault="002C3C93" w:rsidP="002C3C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...4 lines deleted...]
-                <w:lang w:eastAsia="lv-LV"/>
+            <w:r w:rsidRPr="00225E69">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>41</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3855" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="576415BE" w14:textId="10F2F5A7" w:rsidR="00A96C71" w:rsidRPr="0068282C" w:rsidRDefault="00A96C71" w:rsidP="00A96C71">
-[...9 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="576415BE" w14:textId="3630C5BC" w:rsidR="002C3C93" w:rsidRPr="0068282C" w:rsidRDefault="002C3C93" w:rsidP="002C3C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A28D7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve">GRABOVSKIS JURIS </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2149" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="35A2FD9B" w14:textId="0D8A1201" w:rsidR="00A96C71" w:rsidRPr="0068282C" w:rsidRDefault="00A96C71" w:rsidP="00A96C71">
-[...9 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="35A2FD9B" w14:textId="081E85FB" w:rsidR="002C3C93" w:rsidRPr="0068282C" w:rsidRDefault="002C3C93" w:rsidP="002C3C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A28D7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>2022-D0020</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1962" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="48E7E625" w14:textId="584F634A" w:rsidR="00A96C71" w:rsidRPr="0068282C" w:rsidRDefault="00A96C71" w:rsidP="00A96C71">
-[...9 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="48E7E625" w14:textId="1606A901" w:rsidR="002C3C93" w:rsidRPr="0068282C" w:rsidRDefault="002C3C93" w:rsidP="002C3C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A28D7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>21.07.2022</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2397" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0374F42F" w14:textId="52C09507" w:rsidR="00A96C71" w:rsidRPr="0068282C" w:rsidRDefault="00A96C71" w:rsidP="00A96C71">
-[...9 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="0374F42F" w14:textId="188E5565" w:rsidR="002C3C93" w:rsidRPr="0068282C" w:rsidRDefault="002C3C93" w:rsidP="002C3C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A28D7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>21.07.2027</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A96C71" w:rsidRPr="00AD0FF0" w14:paraId="6A577576" w14:textId="3578C697" w:rsidTr="00A70C8F">
+      <w:tr w:rsidR="002C3C93" w:rsidRPr="00AD0FF0" w14:paraId="6A577576" w14:textId="3578C697" w:rsidTr="00A70C8F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7A48AF17" w14:textId="558CDDB7" w:rsidR="00A96C71" w:rsidRPr="00AD0FF0" w:rsidRDefault="00A96C71" w:rsidP="00A96C71">
+          <w:p w14:paraId="7A48AF17" w14:textId="0F5C9A18" w:rsidR="002C3C93" w:rsidRPr="00AD0FF0" w:rsidRDefault="002C3C93" w:rsidP="002C3C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...4 lines deleted...]
-                <w:lang w:eastAsia="lv-LV"/>
+            <w:r w:rsidRPr="00225E69">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>42</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3855" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5171FE70" w14:textId="02B2B984" w:rsidR="00A96C71" w:rsidRPr="0068282C" w:rsidRDefault="00A96C71" w:rsidP="00A96C71">
-[...9 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="5171FE70" w14:textId="601C1FC5" w:rsidR="002C3C93" w:rsidRPr="0068282C" w:rsidRDefault="002C3C93" w:rsidP="002C3C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A28D7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve">GRINBERGS ĒRIKS </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2149" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1D3AFCE9" w14:textId="5DB2D90D" w:rsidR="00A96C71" w:rsidRPr="0068282C" w:rsidRDefault="00A96C71" w:rsidP="00A96C71">
-[...9 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="1D3AFCE9" w14:textId="31FBBAD5" w:rsidR="002C3C93" w:rsidRPr="0068282C" w:rsidRDefault="002C3C93" w:rsidP="002C3C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A28D7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>2022-D0010</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1962" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7B053189" w14:textId="267FAB10" w:rsidR="00A96C71" w:rsidRPr="0068282C" w:rsidRDefault="00A96C71" w:rsidP="00A96C71">
-[...9 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="7B053189" w14:textId="213B574C" w:rsidR="002C3C93" w:rsidRPr="0068282C" w:rsidRDefault="002C3C93" w:rsidP="002C3C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A28D7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>14.04.2022</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2397" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="114A4C22" w14:textId="3E6FD8ED" w:rsidR="00A96C71" w:rsidRPr="0068282C" w:rsidRDefault="00A96C71" w:rsidP="00A96C71">
-[...9 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="114A4C22" w14:textId="7C90B0E2" w:rsidR="002C3C93" w:rsidRPr="0068282C" w:rsidRDefault="002C3C93" w:rsidP="002C3C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A28D7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>14.04.2027</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A96C71" w:rsidRPr="00AD0FF0" w14:paraId="749D080F" w14:textId="4FBFEF6B" w:rsidTr="00A70C8F">
+      <w:tr w:rsidR="002C3C93" w:rsidRPr="00AD0FF0" w14:paraId="749D080F" w14:textId="4FBFEF6B" w:rsidTr="00A70C8F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="38422A27" w14:textId="67D6A102" w:rsidR="00A96C71" w:rsidRPr="00AD0FF0" w:rsidRDefault="00A96C71" w:rsidP="00A96C71">
+          <w:p w14:paraId="38422A27" w14:textId="5B9429C7" w:rsidR="002C3C93" w:rsidRPr="00AD0FF0" w:rsidRDefault="002C3C93" w:rsidP="002C3C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...4 lines deleted...]
-                <w:lang w:eastAsia="lv-LV"/>
+            <w:r w:rsidRPr="00225E69">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>43</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3855" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5D57DE6D" w14:textId="7F2DD4FD" w:rsidR="00A96C71" w:rsidRPr="0068282C" w:rsidRDefault="00A96C71" w:rsidP="00A96C71">
-[...9 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="5D57DE6D" w14:textId="5EEE000C" w:rsidR="002C3C93" w:rsidRPr="0068282C" w:rsidRDefault="002C3C93" w:rsidP="002C3C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A28D7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve">GRIŠĀNS EDGARS </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2149" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0EFCE7A6" w14:textId="682A7BF0" w:rsidR="00A96C71" w:rsidRPr="0068282C" w:rsidRDefault="00A96C71" w:rsidP="00A96C71">
-[...9 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="0EFCE7A6" w14:textId="6B84A286" w:rsidR="002C3C93" w:rsidRPr="0068282C" w:rsidRDefault="002C3C93" w:rsidP="002C3C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A28D7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>2024-D0009</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1962" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="174F7BF0" w14:textId="2885E0DC" w:rsidR="00A96C71" w:rsidRPr="0068282C" w:rsidRDefault="00A96C71" w:rsidP="00A96C71">
-[...9 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="174F7BF0" w14:textId="5A5BEA89" w:rsidR="002C3C93" w:rsidRPr="0068282C" w:rsidRDefault="002C3C93" w:rsidP="002C3C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A28D7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>18.04.2024</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2397" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5F52553E" w14:textId="0D0A51C5" w:rsidR="00A96C71" w:rsidRPr="0068282C" w:rsidRDefault="00A96C71" w:rsidP="00A96C71">
-[...9 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="5F52553E" w14:textId="13416D5A" w:rsidR="002C3C93" w:rsidRPr="0068282C" w:rsidRDefault="002C3C93" w:rsidP="002C3C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A28D7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>18.04.2029</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A96C71" w:rsidRPr="00AD0FF0" w14:paraId="6501D2A0" w14:textId="0A3A01E1" w:rsidTr="00A70C8F">
+      <w:tr w:rsidR="002C3C93" w:rsidRPr="00AD0FF0" w14:paraId="6501D2A0" w14:textId="0A3A01E1" w:rsidTr="00A70C8F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="474B0DCD" w14:textId="0693F340" w:rsidR="00A96C71" w:rsidRPr="00AD0FF0" w:rsidRDefault="00A96C71" w:rsidP="00A96C71">
+          <w:p w14:paraId="474B0DCD" w14:textId="35115EE6" w:rsidR="002C3C93" w:rsidRPr="00AD0FF0" w:rsidRDefault="002C3C93" w:rsidP="002C3C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...4 lines deleted...]
-                <w:lang w:eastAsia="lv-LV"/>
+            <w:r w:rsidRPr="00225E69">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>44</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3855" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="255D501C" w14:textId="74582C86" w:rsidR="00A96C71" w:rsidRPr="0068282C" w:rsidRDefault="00A96C71" w:rsidP="00A96C71">
-[...9 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="255D501C" w14:textId="17DBB426" w:rsidR="002C3C93" w:rsidRPr="0068282C" w:rsidRDefault="002C3C93" w:rsidP="002C3C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A28D7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve">GUDENS NORMUNDS </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2149" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="07D70576" w14:textId="20B42FF6" w:rsidR="00A96C71" w:rsidRPr="0068282C" w:rsidRDefault="00A96C71" w:rsidP="00A96C71">
-[...16 lines deleted...]
-              <w:t>2021-D0020</w:t>
+          <w:p w14:paraId="07D70576" w14:textId="629AC801" w:rsidR="002C3C93" w:rsidRPr="0068282C" w:rsidRDefault="002C3C93" w:rsidP="002C3C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A28D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>2026-D0016</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1962" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5EF937B0" w14:textId="1D7DDE59" w:rsidR="00A96C71" w:rsidRPr="0068282C" w:rsidRDefault="00A96C71" w:rsidP="00A96C71">
-[...16 lines deleted...]
-              <w:t>27.08.2021</w:t>
+          <w:p w14:paraId="5EF937B0" w14:textId="66F7C306" w:rsidR="002C3C93" w:rsidRPr="0068282C" w:rsidRDefault="002C3C93" w:rsidP="002C3C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A28D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>06.08.2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2397" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="19DA4124" w14:textId="0B9E7C9C" w:rsidR="00A96C71" w:rsidRPr="0068282C" w:rsidRDefault="00A96C71" w:rsidP="00A96C71">
-[...16 lines deleted...]
-              <w:t>27.08.2026</w:t>
+          <w:p w14:paraId="19DA4124" w14:textId="4A01B643" w:rsidR="002C3C93" w:rsidRPr="0068282C" w:rsidRDefault="002C3C93" w:rsidP="002C3C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A28D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>06.08.2031</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A96C71" w:rsidRPr="00AD0FF0" w14:paraId="72BD3EE9" w14:textId="0CA9B1E1" w:rsidTr="00A70C8F">
+      <w:tr w:rsidR="002C3C93" w:rsidRPr="00AD0FF0" w14:paraId="72BD3EE9" w14:textId="0CA9B1E1" w:rsidTr="00A70C8F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="11FA2815" w14:textId="7960151C" w:rsidR="00A96C71" w:rsidRPr="00AD0FF0" w:rsidRDefault="00A96C71" w:rsidP="00A96C71">
+          <w:p w14:paraId="11FA2815" w14:textId="602958AF" w:rsidR="002C3C93" w:rsidRPr="00AD0FF0" w:rsidRDefault="002C3C93" w:rsidP="002C3C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...4 lines deleted...]
-                <w:lang w:eastAsia="lv-LV"/>
+            <w:r w:rsidRPr="00225E69">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>45</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3855" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="44E06CF1" w14:textId="640E432D" w:rsidR="00A96C71" w:rsidRPr="0068282C" w:rsidRDefault="00A96C71" w:rsidP="00A96C71">
-[...9 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="44E06CF1" w14:textId="04004D36" w:rsidR="002C3C93" w:rsidRPr="0068282C" w:rsidRDefault="002C3C93" w:rsidP="002C3C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A28D7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve">HAČATUROVS DIMITRIJS </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2149" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="70C0460B" w14:textId="6F4EC061" w:rsidR="00A96C71" w:rsidRPr="0068282C" w:rsidRDefault="00A96C71" w:rsidP="00A96C71">
-[...9 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="70C0460B" w14:textId="1A9EBB41" w:rsidR="002C3C93" w:rsidRPr="0068282C" w:rsidRDefault="002C3C93" w:rsidP="002C3C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A28D7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>2025-D0019</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1962" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1B4C14CD" w14:textId="52B309AD" w:rsidR="00A96C71" w:rsidRPr="0068282C" w:rsidRDefault="00A96C71" w:rsidP="00A96C71">
-[...9 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="1B4C14CD" w14:textId="56826DA6" w:rsidR="002C3C93" w:rsidRPr="0068282C" w:rsidRDefault="002C3C93" w:rsidP="002C3C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A28D7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>16.10.2025</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2397" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="50C6B93D" w14:textId="0F19F69E" w:rsidR="00A96C71" w:rsidRPr="0068282C" w:rsidRDefault="00A96C71" w:rsidP="00A96C71">
-[...9 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="50C6B93D" w14:textId="64B56C9E" w:rsidR="002C3C93" w:rsidRPr="0068282C" w:rsidRDefault="002C3C93" w:rsidP="002C3C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A28D7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>16.10.2030</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A96C71" w:rsidRPr="00AD0FF0" w14:paraId="1144130C" w14:textId="795F850F" w:rsidTr="00A70C8F">
+      <w:tr w:rsidR="002C3C93" w:rsidRPr="00AD0FF0" w14:paraId="1144130C" w14:textId="795F850F" w:rsidTr="00A70C8F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6123641B" w14:textId="6FECEECB" w:rsidR="00A96C71" w:rsidRPr="00AD0FF0" w:rsidRDefault="00A96C71" w:rsidP="00A96C71">
+          <w:p w14:paraId="6123641B" w14:textId="6943282B" w:rsidR="002C3C93" w:rsidRPr="00AD0FF0" w:rsidRDefault="002C3C93" w:rsidP="002C3C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...4 lines deleted...]
-                <w:lang w:eastAsia="lv-LV"/>
+            <w:r w:rsidRPr="00225E69">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>46</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3855" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="25C45C91" w14:textId="45E46F15" w:rsidR="00A96C71" w:rsidRPr="0068282C" w:rsidRDefault="00A96C71" w:rsidP="00A96C71">
-[...9 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="25C45C91" w14:textId="7DB4C8BF" w:rsidR="002C3C93" w:rsidRPr="0068282C" w:rsidRDefault="002C3C93" w:rsidP="002C3C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A28D7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve">HESINS MIHAILS </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2149" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="791FEAB5" w14:textId="2783D25A" w:rsidR="00A96C71" w:rsidRPr="0068282C" w:rsidRDefault="00A96C71" w:rsidP="00A96C71">
-[...9 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="791FEAB5" w14:textId="1B864844" w:rsidR="002C3C93" w:rsidRPr="0068282C" w:rsidRDefault="002C3C93" w:rsidP="002C3C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A28D7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>2025-D0009</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1962" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="587C1F42" w14:textId="62767FA6" w:rsidR="00A96C71" w:rsidRPr="0068282C" w:rsidRDefault="00A96C71" w:rsidP="00A96C71">
-[...9 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="587C1F42" w14:textId="098F1C5E" w:rsidR="002C3C93" w:rsidRPr="0068282C" w:rsidRDefault="002C3C93" w:rsidP="002C3C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A28D7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>03.07.2025</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2397" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2CC80A68" w14:textId="1E045C8C" w:rsidR="00A96C71" w:rsidRPr="0068282C" w:rsidRDefault="00A96C71" w:rsidP="00A96C71">
-[...9 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="2CC80A68" w14:textId="523FF673" w:rsidR="002C3C93" w:rsidRPr="0068282C" w:rsidRDefault="002C3C93" w:rsidP="002C3C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A28D7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>03.07.2030</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A96C71" w:rsidRPr="00AD0FF0" w14:paraId="27EF33B6" w14:textId="7EDD792C" w:rsidTr="00A70C8F">
+      <w:tr w:rsidR="002C3C93" w:rsidRPr="00AD0FF0" w14:paraId="27EF33B6" w14:textId="7EDD792C" w:rsidTr="00A70C8F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7B9B6FF9" w14:textId="63BBA453" w:rsidR="00A96C71" w:rsidRPr="00AD0FF0" w:rsidRDefault="00A96C71" w:rsidP="00A96C71">
+          <w:p w14:paraId="7B9B6FF9" w14:textId="009F55D6" w:rsidR="002C3C93" w:rsidRPr="00AD0FF0" w:rsidRDefault="002C3C93" w:rsidP="002C3C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...4 lines deleted...]
-                <w:lang w:eastAsia="lv-LV"/>
+            <w:r w:rsidRPr="00225E69">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>47</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3855" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1523A1A4" w14:textId="6B743355" w:rsidR="00A96C71" w:rsidRPr="0068282C" w:rsidRDefault="00A96C71" w:rsidP="00A96C71">
-[...9 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="1523A1A4" w14:textId="41CA144C" w:rsidR="002C3C93" w:rsidRPr="0068282C" w:rsidRDefault="002C3C93" w:rsidP="002C3C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A28D7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve">ILSTERIS JĀNIS </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2149" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="12FCBF90" w14:textId="792FB8D3" w:rsidR="00A96C71" w:rsidRPr="0068282C" w:rsidRDefault="00A96C71" w:rsidP="00A96C71">
-[...9 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="12FCBF90" w14:textId="007979F6" w:rsidR="002C3C93" w:rsidRPr="0068282C" w:rsidRDefault="002C3C93" w:rsidP="002C3C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A28D7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>2021-D0029</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1962" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="054DA685" w14:textId="3F5DCCF7" w:rsidR="00A96C71" w:rsidRPr="0068282C" w:rsidRDefault="00A96C71" w:rsidP="00A96C71">
-[...9 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="054DA685" w14:textId="4F487762" w:rsidR="002C3C93" w:rsidRPr="0068282C" w:rsidRDefault="002C3C93" w:rsidP="002C3C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A28D7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>12.11.2021</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2397" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0EFA006E" w14:textId="14BCE554" w:rsidR="00A96C71" w:rsidRPr="0068282C" w:rsidRDefault="00A96C71" w:rsidP="00A96C71">
-[...9 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="0EFA006E" w14:textId="2A18BA1A" w:rsidR="002C3C93" w:rsidRPr="0068282C" w:rsidRDefault="002C3C93" w:rsidP="002C3C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A28D7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>12.11.2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A96C71" w:rsidRPr="00AD0FF0" w14:paraId="358872FD" w14:textId="63BE891B" w:rsidTr="00A70C8F">
+      <w:tr w:rsidR="002C3C93" w:rsidRPr="00AD0FF0" w14:paraId="358872FD" w14:textId="63BE891B" w:rsidTr="00A70C8F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1E9F85FD" w14:textId="4FFA6D04" w:rsidR="00A96C71" w:rsidRPr="00AD0FF0" w:rsidRDefault="00A96C71" w:rsidP="00A96C71">
+          <w:p w14:paraId="1E9F85FD" w14:textId="53805033" w:rsidR="002C3C93" w:rsidRPr="00AD0FF0" w:rsidRDefault="002C3C93" w:rsidP="002C3C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...4 lines deleted...]
-                <w:lang w:eastAsia="lv-LV"/>
+            <w:r w:rsidRPr="00225E69">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>48</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3855" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="68E40F94" w14:textId="72E85F97" w:rsidR="00A96C71" w:rsidRPr="0068282C" w:rsidRDefault="00A96C71" w:rsidP="00A96C71">
-[...9 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="68E40F94" w14:textId="015FEDE7" w:rsidR="002C3C93" w:rsidRPr="0068282C" w:rsidRDefault="002C3C93" w:rsidP="002C3C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A28D7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve">KAIMIŅŠ RITVARS </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2149" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="10368459" w14:textId="687F04FD" w:rsidR="00A96C71" w:rsidRPr="0068282C" w:rsidRDefault="00A96C71" w:rsidP="00A96C71">
-[...9 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="10368459" w14:textId="58366719" w:rsidR="002C3C93" w:rsidRPr="0068282C" w:rsidRDefault="002C3C93" w:rsidP="002C3C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A28D7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>2023-D0007</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1962" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="16800D2C" w14:textId="584AF818" w:rsidR="00A96C71" w:rsidRPr="0068282C" w:rsidRDefault="00A96C71" w:rsidP="00A96C71">
-[...9 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="16800D2C" w14:textId="3A1DFC0E" w:rsidR="002C3C93" w:rsidRPr="0068282C" w:rsidRDefault="002C3C93" w:rsidP="002C3C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A28D7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>18.05.2023</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2397" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4986055C" w14:textId="181B7DAC" w:rsidR="00A96C71" w:rsidRPr="0068282C" w:rsidRDefault="00A96C71" w:rsidP="00A96C71">
-[...9 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="4986055C" w14:textId="2B5B7F73" w:rsidR="002C3C93" w:rsidRPr="0068282C" w:rsidRDefault="002C3C93" w:rsidP="002C3C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A28D7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>18.05.2028</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A96C71" w:rsidRPr="00AD0FF0" w14:paraId="630B1029" w14:textId="2B42529B" w:rsidTr="00A70C8F">
+      <w:tr w:rsidR="002C3C93" w:rsidRPr="00AD0FF0" w14:paraId="630B1029" w14:textId="2B42529B" w:rsidTr="00A70C8F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4EB02236" w14:textId="2AB7C0C4" w:rsidR="00A96C71" w:rsidRPr="00AD0FF0" w:rsidRDefault="00A96C71" w:rsidP="00A96C71">
+          <w:p w14:paraId="4EB02236" w14:textId="46BCDD0C" w:rsidR="002C3C93" w:rsidRPr="00AD0FF0" w:rsidRDefault="002C3C93" w:rsidP="002C3C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...4 lines deleted...]
-                <w:lang w:eastAsia="lv-LV"/>
+            <w:r w:rsidRPr="00225E69">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>49</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3855" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="561D4456" w14:textId="2BCDA720" w:rsidR="00A96C71" w:rsidRPr="0068282C" w:rsidRDefault="00A96C71" w:rsidP="00A96C71">
-[...9 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="561D4456" w14:textId="45201331" w:rsidR="002C3C93" w:rsidRPr="0068282C" w:rsidRDefault="002C3C93" w:rsidP="002C3C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A28D7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve">KALUGINS JĀNIS </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2149" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3BD38576" w14:textId="5E28152A" w:rsidR="00A96C71" w:rsidRPr="0068282C" w:rsidRDefault="00A96C71" w:rsidP="00A96C71">
-[...9 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="3BD38576" w14:textId="7A8D0FA5" w:rsidR="002C3C93" w:rsidRPr="0068282C" w:rsidRDefault="002C3C93" w:rsidP="002C3C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A28D7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>2024-D0026</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1962" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3CB3E120" w14:textId="79347679" w:rsidR="00A96C71" w:rsidRPr="0068282C" w:rsidRDefault="00A96C71" w:rsidP="00A96C71">
-[...9 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="3CB3E120" w14:textId="109E2CC6" w:rsidR="002C3C93" w:rsidRPr="0068282C" w:rsidRDefault="002C3C93" w:rsidP="002C3C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A28D7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>24.10.2024</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2397" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5BD0599F" w14:textId="0463AF25" w:rsidR="00A96C71" w:rsidRPr="0068282C" w:rsidRDefault="00A96C71" w:rsidP="00A96C71">
-[...9 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="5BD0599F" w14:textId="1F2856E9" w:rsidR="002C3C93" w:rsidRPr="0068282C" w:rsidRDefault="002C3C93" w:rsidP="002C3C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A28D7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>24.10.2029</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A96C71" w:rsidRPr="00AD0FF0" w14:paraId="61B1453D" w14:textId="2EB959E6" w:rsidTr="00A70C8F">
+      <w:tr w:rsidR="002C3C93" w:rsidRPr="00AD0FF0" w14:paraId="61B1453D" w14:textId="2EB959E6" w:rsidTr="00A70C8F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3A77E836" w14:textId="4125B9EC" w:rsidR="00A96C71" w:rsidRPr="00AD0FF0" w:rsidRDefault="00A96C71" w:rsidP="00A96C71">
+          <w:p w14:paraId="3A77E836" w14:textId="6AC4E7AD" w:rsidR="002C3C93" w:rsidRPr="00AD0FF0" w:rsidRDefault="002C3C93" w:rsidP="002C3C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...4 lines deleted...]
-                <w:lang w:eastAsia="lv-LV"/>
+            <w:r w:rsidRPr="00225E69">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>50</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3855" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="25142800" w14:textId="2C3A871C" w:rsidR="00A96C71" w:rsidRPr="0068282C" w:rsidRDefault="00A96C71" w:rsidP="00A96C71">
-[...9 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="25142800" w14:textId="7A174816" w:rsidR="002C3C93" w:rsidRPr="0068282C" w:rsidRDefault="002C3C93" w:rsidP="002C3C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A28D7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve">KAPRANOVS SERGEJS </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2149" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="114F4D50" w14:textId="1D1F085F" w:rsidR="00A96C71" w:rsidRPr="0068282C" w:rsidRDefault="00A96C71" w:rsidP="00A96C71">
-[...9 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="114F4D50" w14:textId="6A357877" w:rsidR="002C3C93" w:rsidRPr="0068282C" w:rsidRDefault="002C3C93" w:rsidP="002C3C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A28D7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>2025-D0015</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1962" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2A55AA37" w14:textId="35DCA6FE" w:rsidR="00A96C71" w:rsidRPr="0068282C" w:rsidRDefault="00A96C71" w:rsidP="00A96C71">
-[...9 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="2A55AA37" w14:textId="205B4C77" w:rsidR="002C3C93" w:rsidRPr="0068282C" w:rsidRDefault="002C3C93" w:rsidP="002C3C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A28D7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>28.08.2025</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2397" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="336FC3A4" w14:textId="12F9662A" w:rsidR="00A96C71" w:rsidRPr="0068282C" w:rsidRDefault="00A96C71" w:rsidP="00A96C71">
-[...9 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="336FC3A4" w14:textId="699145E6" w:rsidR="002C3C93" w:rsidRPr="0068282C" w:rsidRDefault="002C3C93" w:rsidP="002C3C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A28D7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>28.08.2030</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A96C71" w:rsidRPr="00AD0FF0" w14:paraId="5734E865" w14:textId="242325CF" w:rsidTr="00A70C8F">
+      <w:tr w:rsidR="002C3C93" w:rsidRPr="00AD0FF0" w14:paraId="5734E865" w14:textId="242325CF" w:rsidTr="00A70C8F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="68BA2D1E" w14:textId="6207E3CC" w:rsidR="00A96C71" w:rsidRPr="00AD0FF0" w:rsidRDefault="00A96C71" w:rsidP="00A96C71">
+          <w:p w14:paraId="68BA2D1E" w14:textId="5D7335CC" w:rsidR="002C3C93" w:rsidRPr="00AD0FF0" w:rsidRDefault="002C3C93" w:rsidP="002C3C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...4 lines deleted...]
-                <w:lang w:eastAsia="lv-LV"/>
+            <w:r w:rsidRPr="00225E69">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>51</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3855" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4961D0AF" w14:textId="14818BDD" w:rsidR="00A96C71" w:rsidRPr="0068282C" w:rsidRDefault="00A96C71" w:rsidP="00A96C71">
-[...9 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="4961D0AF" w14:textId="20C83D8E" w:rsidR="002C3C93" w:rsidRPr="0068282C" w:rsidRDefault="002C3C93" w:rsidP="002C3C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A28D7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve">KĀPOSTIŅŠ JĀNIS </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2149" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="488F9BEC" w14:textId="3DAAF22A" w:rsidR="00A96C71" w:rsidRPr="0068282C" w:rsidRDefault="00A96C71" w:rsidP="00A96C71">
-[...9 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="488F9BEC" w14:textId="3CEE24F6" w:rsidR="002C3C93" w:rsidRPr="0068282C" w:rsidRDefault="002C3C93" w:rsidP="002C3C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A28D7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>2023-D0001</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1962" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="485D781D" w14:textId="735CE6AB" w:rsidR="00A96C71" w:rsidRPr="0068282C" w:rsidRDefault="00A96C71" w:rsidP="00A96C71">
-[...9 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="485D781D" w14:textId="170CC9EF" w:rsidR="002C3C93" w:rsidRPr="0068282C" w:rsidRDefault="002C3C93" w:rsidP="002C3C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A28D7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>02.02.2023</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2397" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="44D5C009" w14:textId="7794786A" w:rsidR="00A96C71" w:rsidRPr="0068282C" w:rsidRDefault="00A96C71" w:rsidP="00A96C71">
-[...9 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="44D5C009" w14:textId="60ABA41F" w:rsidR="002C3C93" w:rsidRPr="0068282C" w:rsidRDefault="002C3C93" w:rsidP="002C3C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A28D7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>02.02.2028</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A96C71" w:rsidRPr="00AD0FF0" w14:paraId="127A2FF8" w14:textId="3E3706AE" w:rsidTr="00A70C8F">
+      <w:tr w:rsidR="002C3C93" w:rsidRPr="00AD0FF0" w14:paraId="127A2FF8" w14:textId="3E3706AE" w:rsidTr="00A70C8F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="23C43D57" w14:textId="440F2473" w:rsidR="00A96C71" w:rsidRPr="00AD0FF0" w:rsidRDefault="00A96C71" w:rsidP="00A96C71">
+          <w:p w14:paraId="23C43D57" w14:textId="086F7E16" w:rsidR="002C3C93" w:rsidRPr="00AD0FF0" w:rsidRDefault="002C3C93" w:rsidP="002C3C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...4 lines deleted...]
-                <w:lang w:eastAsia="lv-LV"/>
+            <w:r w:rsidRPr="00225E69">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>52</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3855" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3A71F37E" w14:textId="67CC6B5E" w:rsidR="00A96C71" w:rsidRPr="0068282C" w:rsidRDefault="00A96C71" w:rsidP="00A96C71">
-[...9 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="3A71F37E" w14:textId="08CC4831" w:rsidR="002C3C93" w:rsidRPr="0068282C" w:rsidRDefault="002C3C93" w:rsidP="002C3C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A28D7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve">KIRŠBLATS JĀNIS </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2149" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="40970E27" w14:textId="35A9526A" w:rsidR="00A96C71" w:rsidRPr="0068282C" w:rsidRDefault="00A96C71" w:rsidP="00A96C71">
-[...9 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="40970E27" w14:textId="1FFA3AB2" w:rsidR="002C3C93" w:rsidRPr="0068282C" w:rsidRDefault="002C3C93" w:rsidP="002C3C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A28D7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>2022-D0007</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1962" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7E06BECA" w14:textId="0A806F69" w:rsidR="00A96C71" w:rsidRPr="0068282C" w:rsidRDefault="00A96C71" w:rsidP="00A96C71">
-[...9 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="7E06BECA" w14:textId="5DAA8FA9" w:rsidR="002C3C93" w:rsidRPr="0068282C" w:rsidRDefault="002C3C93" w:rsidP="002C3C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A28D7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>24.03.2022</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2397" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="63D2364E" w14:textId="11AB5DAF" w:rsidR="00A96C71" w:rsidRPr="0068282C" w:rsidRDefault="00A96C71" w:rsidP="00A96C71">
-[...9 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="63D2364E" w14:textId="73562DCB" w:rsidR="002C3C93" w:rsidRPr="0068282C" w:rsidRDefault="002C3C93" w:rsidP="002C3C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A28D7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>24.03.2027</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A96C71" w:rsidRPr="00AD0FF0" w14:paraId="28CFF9D1" w14:textId="0124EEA1" w:rsidTr="00A70C8F">
+      <w:tr w:rsidR="002C3C93" w:rsidRPr="00AD0FF0" w14:paraId="28CFF9D1" w14:textId="0124EEA1" w:rsidTr="00A70C8F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1D3359FC" w14:textId="0550E581" w:rsidR="00A96C71" w:rsidRPr="00AD0FF0" w:rsidRDefault="00A96C71" w:rsidP="00A96C71">
+          <w:p w14:paraId="1D3359FC" w14:textId="6E196FD3" w:rsidR="002C3C93" w:rsidRPr="00AD0FF0" w:rsidRDefault="002C3C93" w:rsidP="002C3C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...4 lines deleted...]
-                <w:lang w:eastAsia="lv-LV"/>
+            <w:r w:rsidRPr="00225E69">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>53</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3855" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="560FE87F" w14:textId="75092CBA" w:rsidR="00A96C71" w:rsidRPr="0077431A" w:rsidRDefault="00A96C71" w:rsidP="00A96C71">
-[...8 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="560FE87F" w14:textId="2ACD0645" w:rsidR="002C3C93" w:rsidRPr="0077431A" w:rsidRDefault="002C3C93" w:rsidP="002C3C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A28D7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve">KLABATS ARTŪRS </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2149" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3B5722B5" w14:textId="059F65C5" w:rsidR="00A96C71" w:rsidRPr="0077431A" w:rsidRDefault="00A96C71" w:rsidP="00A96C71">
-[...8 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="3B5722B5" w14:textId="16765159" w:rsidR="002C3C93" w:rsidRPr="0077431A" w:rsidRDefault="002C3C93" w:rsidP="002C3C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A28D7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>2025-D0001</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1962" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="18DB5A0A" w14:textId="30A3B8E5" w:rsidR="00A96C71" w:rsidRPr="0077431A" w:rsidRDefault="00A96C71" w:rsidP="00A96C71">
-[...8 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="18DB5A0A" w14:textId="541B735C" w:rsidR="002C3C93" w:rsidRPr="0077431A" w:rsidRDefault="002C3C93" w:rsidP="002C3C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A28D7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>15.01.2025</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2397" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3219F4C5" w14:textId="4F304708" w:rsidR="00A96C71" w:rsidRPr="0077431A" w:rsidRDefault="00A96C71" w:rsidP="00A96C71">
-[...8 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="3219F4C5" w14:textId="3C257AD2" w:rsidR="002C3C93" w:rsidRPr="0077431A" w:rsidRDefault="002C3C93" w:rsidP="002C3C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A28D7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>15.01.2030</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A96C71" w:rsidRPr="00AD0FF0" w14:paraId="7980E4E7" w14:textId="5D63081D" w:rsidTr="00A70C8F">
+      <w:tr w:rsidR="002C3C93" w:rsidRPr="00AD0FF0" w14:paraId="7980E4E7" w14:textId="5D63081D" w:rsidTr="00A70C8F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="748F0A91" w14:textId="4FD746A0" w:rsidR="00A96C71" w:rsidRPr="00AD0FF0" w:rsidRDefault="00A96C71" w:rsidP="00A96C71">
+          <w:p w14:paraId="748F0A91" w14:textId="0596569B" w:rsidR="002C3C93" w:rsidRPr="00AD0FF0" w:rsidRDefault="002C3C93" w:rsidP="002C3C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...4 lines deleted...]
-                <w:lang w:eastAsia="lv-LV"/>
+            <w:r w:rsidRPr="00225E69">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>54</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3855" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2E9555D6" w14:textId="4A55D2D9" w:rsidR="00A96C71" w:rsidRPr="0068282C" w:rsidRDefault="00A96C71" w:rsidP="00A96C71">
-[...9 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="2E9555D6" w14:textId="786EDC50" w:rsidR="002C3C93" w:rsidRPr="0068282C" w:rsidRDefault="002C3C93" w:rsidP="002C3C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A28D7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve">KOMUĻS OSKARS </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2149" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="320AC1A5" w14:textId="1CB9EEE7" w:rsidR="00A96C71" w:rsidRPr="0068282C" w:rsidRDefault="00A96C71" w:rsidP="00A96C71">
-[...9 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="320AC1A5" w14:textId="5006E3B8" w:rsidR="002C3C93" w:rsidRPr="0068282C" w:rsidRDefault="002C3C93" w:rsidP="002C3C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A28D7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>2024-D0028</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1962" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="61B394AE" w14:textId="675D2FD8" w:rsidR="00A96C71" w:rsidRPr="0068282C" w:rsidRDefault="00A96C71" w:rsidP="00A96C71">
-[...9 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="61B394AE" w14:textId="335AF105" w:rsidR="002C3C93" w:rsidRPr="0068282C" w:rsidRDefault="002C3C93" w:rsidP="002C3C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A28D7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>19.12.2024</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2397" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="415BCAD3" w14:textId="3642A0E8" w:rsidR="00A96C71" w:rsidRPr="0068282C" w:rsidRDefault="00A96C71" w:rsidP="00A96C71">
-[...9 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="415BCAD3" w14:textId="42DD2B3A" w:rsidR="002C3C93" w:rsidRPr="0068282C" w:rsidRDefault="002C3C93" w:rsidP="002C3C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A28D7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>19.12.2029</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A96C71" w:rsidRPr="00AD0FF0" w14:paraId="0149EB65" w14:textId="66469D85" w:rsidTr="00A70C8F">
+      <w:tr w:rsidR="002C3C93" w:rsidRPr="00AD0FF0" w14:paraId="0149EB65" w14:textId="66469D85" w:rsidTr="00A70C8F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="60DA7378" w14:textId="350E1648" w:rsidR="00A96C71" w:rsidRPr="00AD0FF0" w:rsidRDefault="00A96C71" w:rsidP="00A96C71">
+          <w:p w14:paraId="60DA7378" w14:textId="47C925A7" w:rsidR="002C3C93" w:rsidRPr="00AD0FF0" w:rsidRDefault="002C3C93" w:rsidP="002C3C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...4 lines deleted...]
-                <w:lang w:eastAsia="lv-LV"/>
+            <w:r w:rsidRPr="00225E69">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>55</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3855" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="378C9EAE" w14:textId="6D87C276" w:rsidR="00A96C71" w:rsidRPr="0068282C" w:rsidRDefault="00A96C71" w:rsidP="00A96C71">
-[...9 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="378C9EAE" w14:textId="01212A1D" w:rsidR="002C3C93" w:rsidRPr="0068282C" w:rsidRDefault="002C3C93" w:rsidP="002C3C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A28D7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve">KOPASS OĻEGS </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2149" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="28B05C1E" w14:textId="78D8821D" w:rsidR="00A96C71" w:rsidRPr="0068282C" w:rsidRDefault="00A96C71" w:rsidP="00A96C71">
-[...9 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="28B05C1E" w14:textId="7059593F" w:rsidR="002C3C93" w:rsidRPr="0068282C" w:rsidRDefault="002C3C93" w:rsidP="002C3C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A28D7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>2026-D0004</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1962" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="10CABBC0" w14:textId="3A505C10" w:rsidR="00A96C71" w:rsidRPr="0068282C" w:rsidRDefault="00A96C71" w:rsidP="00A96C71">
-[...9 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="10CABBC0" w14:textId="2EC1C75E" w:rsidR="002C3C93" w:rsidRPr="0068282C" w:rsidRDefault="002C3C93" w:rsidP="002C3C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A28D7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>02.04.2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2397" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4C9167DA" w14:textId="71EEAFC8" w:rsidR="00A96C71" w:rsidRPr="0068282C" w:rsidRDefault="00A96C71" w:rsidP="00A96C71">
-[...9 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="4C9167DA" w14:textId="5B0A1B5E" w:rsidR="002C3C93" w:rsidRPr="0068282C" w:rsidRDefault="002C3C93" w:rsidP="002C3C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A28D7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>02.04.2031</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A96C71" w:rsidRPr="00AD0FF0" w14:paraId="621E8B9E" w14:textId="159D3A90" w:rsidTr="00A70C8F">
+      <w:tr w:rsidR="002C3C93" w:rsidRPr="00AD0FF0" w14:paraId="621E8B9E" w14:textId="159D3A90" w:rsidTr="00A70C8F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0BD822F7" w14:textId="1320D78B" w:rsidR="00A96C71" w:rsidRPr="00AD0FF0" w:rsidRDefault="00A96C71" w:rsidP="00A96C71">
+          <w:p w14:paraId="0BD822F7" w14:textId="5B838BC5" w:rsidR="002C3C93" w:rsidRPr="00AD0FF0" w:rsidRDefault="002C3C93" w:rsidP="002C3C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...4 lines deleted...]
-                <w:lang w:eastAsia="lv-LV"/>
+            <w:r w:rsidRPr="00225E69">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>56</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3855" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7DC203B8" w14:textId="1CD6FD2A" w:rsidR="00A96C71" w:rsidRPr="0068282C" w:rsidRDefault="00A96C71" w:rsidP="00A96C71">
-[...9 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="7DC203B8" w14:textId="0A1A18AA" w:rsidR="002C3C93" w:rsidRPr="0068282C" w:rsidRDefault="002C3C93" w:rsidP="002C3C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A28D7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve">KOTKE ARMANDS </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2149" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="171592B5" w14:textId="683E3095" w:rsidR="00A96C71" w:rsidRPr="0068282C" w:rsidRDefault="00A96C71" w:rsidP="00A96C71">
-[...9 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="171592B5" w14:textId="2630D4FA" w:rsidR="002C3C93" w:rsidRPr="0068282C" w:rsidRDefault="002C3C93" w:rsidP="002C3C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A28D7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>2024-D0013</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1962" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="31A9F85B" w14:textId="42D0FA6B" w:rsidR="00A96C71" w:rsidRPr="0068282C" w:rsidRDefault="00A96C71" w:rsidP="00A96C71">
-[...9 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="31A9F85B" w14:textId="3A673C88" w:rsidR="002C3C93" w:rsidRPr="0068282C" w:rsidRDefault="002C3C93" w:rsidP="002C3C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A28D7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>10.05.2024</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2397" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="60A9834A" w14:textId="051D21AB" w:rsidR="00A96C71" w:rsidRPr="0068282C" w:rsidRDefault="00A96C71" w:rsidP="00A96C71">
-[...9 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="60A9834A" w14:textId="258A12B6" w:rsidR="002C3C93" w:rsidRPr="0068282C" w:rsidRDefault="002C3C93" w:rsidP="002C3C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A28D7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>10.05.2029</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A96C71" w:rsidRPr="00AD0FF0" w14:paraId="7E68A157" w14:textId="530449A2" w:rsidTr="00A70C8F">
+      <w:tr w:rsidR="002C3C93" w:rsidRPr="00AD0FF0" w14:paraId="7E68A157" w14:textId="530449A2" w:rsidTr="00A70C8F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="48DF0F27" w14:textId="4E473C1D" w:rsidR="00A96C71" w:rsidRPr="00AD0FF0" w:rsidRDefault="00A96C71" w:rsidP="00A96C71">
+          <w:p w14:paraId="48DF0F27" w14:textId="7F85C5F1" w:rsidR="002C3C93" w:rsidRPr="00AD0FF0" w:rsidRDefault="002C3C93" w:rsidP="002C3C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...4 lines deleted...]
-                <w:lang w:eastAsia="lv-LV"/>
+            <w:r w:rsidRPr="00225E69">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>57</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3855" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="30553472" w14:textId="4F84B499" w:rsidR="00A96C71" w:rsidRPr="0068282C" w:rsidRDefault="00A96C71" w:rsidP="00A96C71">
-[...9 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="30553472" w14:textId="41A4099C" w:rsidR="002C3C93" w:rsidRPr="0068282C" w:rsidRDefault="002C3C93" w:rsidP="002C3C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A28D7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve">KOVAĻEVS SERGEJS </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2149" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4FC9B4C2" w14:textId="7B009CCD" w:rsidR="00A96C71" w:rsidRPr="0068282C" w:rsidRDefault="00A96C71" w:rsidP="00A96C71">
-[...9 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="4FC9B4C2" w14:textId="4D1186DA" w:rsidR="002C3C93" w:rsidRPr="0068282C" w:rsidRDefault="002C3C93" w:rsidP="002C3C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A28D7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>2023-D0003</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1962" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="08284AED" w14:textId="5E9AF9A6" w:rsidR="00A96C71" w:rsidRPr="0068282C" w:rsidRDefault="00A96C71" w:rsidP="00A96C71">
-[...9 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="08284AED" w14:textId="346F4997" w:rsidR="002C3C93" w:rsidRPr="0068282C" w:rsidRDefault="002C3C93" w:rsidP="002C3C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A28D7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>09.02.2023</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2397" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0CCF0E6A" w14:textId="0D6927A3" w:rsidR="00A96C71" w:rsidRPr="0068282C" w:rsidRDefault="00A96C71" w:rsidP="00A96C71">
-[...9 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="0CCF0E6A" w14:textId="2C66EB04" w:rsidR="002C3C93" w:rsidRPr="0068282C" w:rsidRDefault="002C3C93" w:rsidP="002C3C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A28D7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>09.02.2028</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A96C71" w:rsidRPr="00AD0FF0" w14:paraId="50BED1B4" w14:textId="24934DC6" w:rsidTr="00A70C8F">
+      <w:tr w:rsidR="002C3C93" w:rsidRPr="00AD0FF0" w14:paraId="50BED1B4" w14:textId="24934DC6" w:rsidTr="00A70C8F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0F028696" w14:textId="3EDAFEA9" w:rsidR="00A96C71" w:rsidRPr="00AD0FF0" w:rsidRDefault="00A96C71" w:rsidP="00A96C71">
+          <w:p w14:paraId="0F028696" w14:textId="4FEEF6DA" w:rsidR="002C3C93" w:rsidRPr="00AD0FF0" w:rsidRDefault="002C3C93" w:rsidP="002C3C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...4 lines deleted...]
-                <w:lang w:eastAsia="lv-LV"/>
+            <w:r w:rsidRPr="00225E69">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>58</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3855" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6EF1E542" w14:textId="2AE8E42E" w:rsidR="00A96C71" w:rsidRPr="0068282C" w:rsidRDefault="00A96C71" w:rsidP="00A96C71">
-[...9 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="6EF1E542" w14:textId="195D8FD0" w:rsidR="002C3C93" w:rsidRPr="0068282C" w:rsidRDefault="002C3C93" w:rsidP="002C3C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A28D7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve">KOVAĻOVS VADIMS </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2149" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="50F4FABA" w14:textId="19192648" w:rsidR="00A96C71" w:rsidRPr="0068282C" w:rsidRDefault="00A96C71" w:rsidP="00A96C71">
-[...9 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="50F4FABA" w14:textId="3562D21E" w:rsidR="002C3C93" w:rsidRPr="0068282C" w:rsidRDefault="002C3C93" w:rsidP="002C3C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A28D7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>2023-D0015</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1962" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6143A52F" w14:textId="111EFF79" w:rsidR="00A96C71" w:rsidRPr="0068282C" w:rsidRDefault="00A96C71" w:rsidP="00A96C71">
-[...9 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="6143A52F" w14:textId="2B23922E" w:rsidR="002C3C93" w:rsidRPr="0068282C" w:rsidRDefault="002C3C93" w:rsidP="002C3C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A28D7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>17.08.2023</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2397" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7B24E053" w14:textId="1D938B7B" w:rsidR="00A96C71" w:rsidRPr="0068282C" w:rsidRDefault="00A96C71" w:rsidP="00A96C71">
-[...9 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="7B24E053" w14:textId="0EABBAEB" w:rsidR="002C3C93" w:rsidRPr="0068282C" w:rsidRDefault="002C3C93" w:rsidP="002C3C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A28D7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>17.08.2028</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A96C71" w:rsidRPr="00AD0FF0" w14:paraId="4AE216D2" w14:textId="7442FE8F" w:rsidTr="00A70C8F">
+      <w:tr w:rsidR="002C3C93" w:rsidRPr="00AD0FF0" w14:paraId="4AE216D2" w14:textId="7442FE8F" w:rsidTr="00A70C8F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="437FC27A" w14:textId="73214E51" w:rsidR="00A96C71" w:rsidRPr="00AD0FF0" w:rsidRDefault="00A96C71" w:rsidP="00A96C71">
+          <w:p w14:paraId="437FC27A" w14:textId="578C1B01" w:rsidR="002C3C93" w:rsidRPr="00AD0FF0" w:rsidRDefault="002C3C93" w:rsidP="002C3C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...4 lines deleted...]
-                <w:lang w:eastAsia="lv-LV"/>
+            <w:r w:rsidRPr="00225E69">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>59</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3855" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1754A53A" w14:textId="5C7FA3DF" w:rsidR="00A96C71" w:rsidRPr="0068282C" w:rsidRDefault="00A96C71" w:rsidP="00A96C71">
-[...9 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="1754A53A" w14:textId="29E8D47B" w:rsidR="002C3C93" w:rsidRPr="0068282C" w:rsidRDefault="002C3C93" w:rsidP="002C3C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A28D7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve">KOVRIGO VIKTORS </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2149" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="255372EB" w14:textId="53CCF2E8" w:rsidR="00A96C71" w:rsidRPr="0068282C" w:rsidRDefault="00A96C71" w:rsidP="00A96C71">
-[...9 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="255372EB" w14:textId="642C4986" w:rsidR="002C3C93" w:rsidRPr="0068282C" w:rsidRDefault="002C3C93" w:rsidP="002C3C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A28D7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>2026-D0002</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1962" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0D6C7AD7" w14:textId="36DE6DFE" w:rsidR="00A96C71" w:rsidRPr="0068282C" w:rsidRDefault="00A96C71" w:rsidP="00A96C71">
-[...9 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="0D6C7AD7" w14:textId="120D8787" w:rsidR="002C3C93" w:rsidRPr="0068282C" w:rsidRDefault="002C3C93" w:rsidP="002C3C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A28D7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>05.02.2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2397" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="15B138F0" w14:textId="28F006A4" w:rsidR="00A96C71" w:rsidRPr="0068282C" w:rsidRDefault="00A96C71" w:rsidP="00A96C71">
-[...9 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="15B138F0" w14:textId="2C150476" w:rsidR="002C3C93" w:rsidRPr="0068282C" w:rsidRDefault="002C3C93" w:rsidP="002C3C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A28D7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>05.02.2031</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A96C71" w:rsidRPr="00AD0FF0" w14:paraId="4D2F5465" w14:textId="52A5E017" w:rsidTr="00A70C8F">
+      <w:tr w:rsidR="002C3C93" w:rsidRPr="00AD0FF0" w14:paraId="4D2F5465" w14:textId="52A5E017" w:rsidTr="00A70C8F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5E9242A4" w14:textId="55E64AA6" w:rsidR="00A96C71" w:rsidRPr="00AD0FF0" w:rsidRDefault="00A96C71" w:rsidP="00A96C71">
+          <w:p w14:paraId="5E9242A4" w14:textId="234D0C7E" w:rsidR="002C3C93" w:rsidRPr="00AD0FF0" w:rsidRDefault="002C3C93" w:rsidP="002C3C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...4 lines deleted...]
-                <w:lang w:eastAsia="lv-LV"/>
+            <w:r w:rsidRPr="00225E69">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>60</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3855" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2C136AF1" w14:textId="40A3A8C8" w:rsidR="00A96C71" w:rsidRPr="0068282C" w:rsidRDefault="00A96C71" w:rsidP="00A96C71">
-[...9 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="2C136AF1" w14:textId="15E70B57" w:rsidR="002C3C93" w:rsidRPr="0068282C" w:rsidRDefault="002C3C93" w:rsidP="002C3C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A28D7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve">KOZOREZS EDUARDS </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2149" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7FFA5F76" w14:textId="41248304" w:rsidR="00A96C71" w:rsidRPr="0068282C" w:rsidRDefault="00A96C71" w:rsidP="00A96C71">
-[...9 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="7FFA5F76" w14:textId="5BAAC0CD" w:rsidR="002C3C93" w:rsidRPr="0068282C" w:rsidRDefault="002C3C93" w:rsidP="002C3C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A28D7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>2026-D0011</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1962" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="432D2FBF" w14:textId="439D05DE" w:rsidR="00A96C71" w:rsidRPr="0068282C" w:rsidRDefault="00A96C71" w:rsidP="00A96C71">
-[...9 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="432D2FBF" w14:textId="40B35B27" w:rsidR="002C3C93" w:rsidRPr="0068282C" w:rsidRDefault="002C3C93" w:rsidP="002C3C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A28D7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>05.06.2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2397" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="378D9239" w14:textId="138D4638" w:rsidR="00A96C71" w:rsidRPr="0068282C" w:rsidRDefault="00A96C71" w:rsidP="00A96C71">
-[...9 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="378D9239" w14:textId="3BBCC979" w:rsidR="002C3C93" w:rsidRPr="0068282C" w:rsidRDefault="002C3C93" w:rsidP="002C3C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A28D7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>05.06.2031</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A96C71" w:rsidRPr="00AD0FF0" w14:paraId="72B89E02" w14:textId="0DE90932" w:rsidTr="00A70C8F">
+      <w:tr w:rsidR="002C3C93" w:rsidRPr="00AD0FF0" w14:paraId="72B89E02" w14:textId="0DE90932" w:rsidTr="00A70C8F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2BC58FAB" w14:textId="76C4F955" w:rsidR="00A96C71" w:rsidRPr="00AD0FF0" w:rsidRDefault="00A96C71" w:rsidP="00A96C71">
+          <w:p w14:paraId="2BC58FAB" w14:textId="6254BFA8" w:rsidR="002C3C93" w:rsidRPr="00AD0FF0" w:rsidRDefault="002C3C93" w:rsidP="002C3C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...4 lines deleted...]
-                <w:lang w:eastAsia="lv-LV"/>
+            <w:r w:rsidRPr="00225E69">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>61</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3855" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="552558F4" w14:textId="394A5D7F" w:rsidR="00A96C71" w:rsidRPr="0068282C" w:rsidRDefault="00A96C71" w:rsidP="00A96C71">
-[...9 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="552558F4" w14:textId="4F194F17" w:rsidR="002C3C93" w:rsidRPr="0068282C" w:rsidRDefault="002C3C93" w:rsidP="002C3C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A28D7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve">KRASTIŅA KRISTĪNA </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2149" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="14D26D92" w14:textId="75EE4DDA" w:rsidR="00A96C71" w:rsidRPr="0068282C" w:rsidRDefault="00A96C71" w:rsidP="00A96C71">
-[...9 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="14D26D92" w14:textId="18FBF78E" w:rsidR="002C3C93" w:rsidRPr="0068282C" w:rsidRDefault="002C3C93" w:rsidP="002C3C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A28D7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>2024-D0025</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1962" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="67C24737" w14:textId="3AC6BD49" w:rsidR="00A96C71" w:rsidRPr="0068282C" w:rsidRDefault="00A96C71" w:rsidP="00A96C71">
-[...9 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="67C24737" w14:textId="1554C008" w:rsidR="002C3C93" w:rsidRPr="0068282C" w:rsidRDefault="002C3C93" w:rsidP="002C3C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A28D7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>18.09.2024</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2397" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2332E645" w14:textId="5E7674C6" w:rsidR="00A96C71" w:rsidRPr="0068282C" w:rsidRDefault="00A96C71" w:rsidP="00A96C71">
-[...9 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="2332E645" w14:textId="6F57A448" w:rsidR="002C3C93" w:rsidRPr="0068282C" w:rsidRDefault="002C3C93" w:rsidP="002C3C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A28D7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>18.09.2029</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A96C71" w:rsidRPr="00AD0FF0" w14:paraId="7F906055" w14:textId="7EEBF9DB" w:rsidTr="00A70C8F">
+      <w:tr w:rsidR="002C3C93" w:rsidRPr="00AD0FF0" w14:paraId="7F906055" w14:textId="7EEBF9DB" w:rsidTr="00A70C8F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2F92B4BA" w14:textId="73928126" w:rsidR="00A96C71" w:rsidRPr="00AD0FF0" w:rsidRDefault="00A96C71" w:rsidP="00A96C71">
+          <w:p w14:paraId="2F92B4BA" w14:textId="43D9628C" w:rsidR="002C3C93" w:rsidRPr="00AD0FF0" w:rsidRDefault="002C3C93" w:rsidP="002C3C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...4 lines deleted...]
-                <w:lang w:eastAsia="lv-LV"/>
+            <w:r w:rsidRPr="00225E69">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>62</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3855" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2A2C231B" w14:textId="5DEF985B" w:rsidR="00A96C71" w:rsidRPr="0068282C" w:rsidRDefault="00A96C71" w:rsidP="00A96C71">
-[...9 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="2A2C231B" w14:textId="74E6F507" w:rsidR="002C3C93" w:rsidRPr="0068282C" w:rsidRDefault="002C3C93" w:rsidP="002C3C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A28D7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve">KRŪMIŅŠ EDGARS </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2149" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7A4B8CFC" w14:textId="7021FAFD" w:rsidR="00A96C71" w:rsidRPr="0068282C" w:rsidRDefault="00A96C71" w:rsidP="00A96C71">
-[...9 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="7A4B8CFC" w14:textId="5B530594" w:rsidR="002C3C93" w:rsidRPr="0068282C" w:rsidRDefault="002C3C93" w:rsidP="002C3C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A28D7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>2026-D0001</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1962" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3F6C9902" w14:textId="30A2A0D5" w:rsidR="00A96C71" w:rsidRPr="0068282C" w:rsidRDefault="00A96C71" w:rsidP="00A96C71">
-[...9 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="3F6C9902" w14:textId="1B09D84F" w:rsidR="002C3C93" w:rsidRPr="0068282C" w:rsidRDefault="002C3C93" w:rsidP="002C3C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A28D7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>29.01.2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2397" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4436A623" w14:textId="3FB40386" w:rsidR="00A96C71" w:rsidRPr="0068282C" w:rsidRDefault="00A96C71" w:rsidP="00A96C71">
-[...9 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="4436A623" w14:textId="63BC047F" w:rsidR="002C3C93" w:rsidRPr="0068282C" w:rsidRDefault="002C3C93" w:rsidP="002C3C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A28D7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>29.01.2031</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A96C71" w:rsidRPr="00AD0FF0" w14:paraId="02ECF6AA" w14:textId="3C653171" w:rsidTr="00A70C8F">
+      <w:tr w:rsidR="002C3C93" w:rsidRPr="00AD0FF0" w14:paraId="02ECF6AA" w14:textId="3C653171" w:rsidTr="00A70C8F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="60CC91FD" w14:textId="0179EB2C" w:rsidR="00A96C71" w:rsidRPr="00AD0FF0" w:rsidRDefault="00A96C71" w:rsidP="00A96C71">
+          <w:p w14:paraId="60CC91FD" w14:textId="689928EE" w:rsidR="002C3C93" w:rsidRPr="00AD0FF0" w:rsidRDefault="002C3C93" w:rsidP="002C3C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...4 lines deleted...]
-                <w:lang w:eastAsia="lv-LV"/>
+            <w:r w:rsidRPr="00225E69">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>63</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3855" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="23099385" w14:textId="4F613832" w:rsidR="00A96C71" w:rsidRPr="0068282C" w:rsidRDefault="00A96C71" w:rsidP="00A96C71">
-[...9 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="23099385" w14:textId="4D274DD1" w:rsidR="002C3C93" w:rsidRPr="0068282C" w:rsidRDefault="002C3C93" w:rsidP="002C3C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A28D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve">KRŪMIŅŠ EDGARS </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2149" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="416D0B6A" w14:textId="77E124C3" w:rsidR="002C3C93" w:rsidRPr="0068282C" w:rsidRDefault="002C3C93" w:rsidP="002C3C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A28D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>2026-D0015</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1962" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0F5BC0E5" w14:textId="134C44E1" w:rsidR="002C3C93" w:rsidRPr="0068282C" w:rsidRDefault="002C3C93" w:rsidP="002C3C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A28D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>06.08.2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2397" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4E03CD6F" w14:textId="6FFB1EE9" w:rsidR="002C3C93" w:rsidRPr="0068282C" w:rsidRDefault="002C3C93" w:rsidP="002C3C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A28D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>06.08.2031</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002C3C93" w:rsidRPr="00AD0FF0" w14:paraId="5364B493" w14:textId="5D257E36" w:rsidTr="00A70C8F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="57BF9B58" w14:textId="54B2818C" w:rsidR="002C3C93" w:rsidRPr="00AD0FF0" w:rsidRDefault="002C3C93" w:rsidP="002C3C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00225E69">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>64</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3855" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6CB752AA" w14:textId="4BFB02A5" w:rsidR="002C3C93" w:rsidRPr="0068282C" w:rsidRDefault="002C3C93" w:rsidP="002C3C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A28D7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve">ĶEIZARS MĀRTIŅŠ </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2149" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="416D0B6A" w14:textId="566A9C57" w:rsidR="00A96C71" w:rsidRPr="0068282C" w:rsidRDefault="00A96C71" w:rsidP="00A96C71">
-[...9 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="4FEB307A" w14:textId="77A14E9A" w:rsidR="002C3C93" w:rsidRPr="0068282C" w:rsidRDefault="002C3C93" w:rsidP="002C3C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A28D7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>2021-D0024</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1962" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0F5BC0E5" w14:textId="3D4043C9" w:rsidR="00A96C71" w:rsidRPr="0068282C" w:rsidRDefault="00A96C71" w:rsidP="00A96C71">
-[...9 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="0CAFA7BE" w14:textId="025161E9" w:rsidR="002C3C93" w:rsidRPr="0068282C" w:rsidRDefault="002C3C93" w:rsidP="002C3C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A28D7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>15.10.2021</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2397" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4E03CD6F" w14:textId="60C7999E" w:rsidR="00A96C71" w:rsidRPr="0068282C" w:rsidRDefault="00A96C71" w:rsidP="00A96C71">
-[...9 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="49C2DB52" w14:textId="0725D3C8" w:rsidR="002C3C93" w:rsidRPr="0068282C" w:rsidRDefault="002C3C93" w:rsidP="002C3C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A28D7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>15.10.2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A96C71" w:rsidRPr="00AD0FF0" w14:paraId="5364B493" w14:textId="5D257E36" w:rsidTr="00A70C8F">
+      <w:tr w:rsidR="002C3C93" w:rsidRPr="00AD0FF0" w14:paraId="3B8BCDFC" w14:textId="624C3F01" w:rsidTr="00A70C8F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="57BF9B58" w14:textId="660ADF8F" w:rsidR="00A96C71" w:rsidRPr="00AD0FF0" w:rsidRDefault="00A96C71" w:rsidP="00A96C71">
+          <w:p w14:paraId="597058CC" w14:textId="0529E6CB" w:rsidR="002C3C93" w:rsidRPr="00AD0FF0" w:rsidRDefault="002C3C93" w:rsidP="002C3C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...6 lines deleted...]
-              <w:t>64</w:t>
+            <w:r w:rsidRPr="00225E69">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>65</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3855" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6CB752AA" w14:textId="16547687" w:rsidR="00A96C71" w:rsidRPr="0068282C" w:rsidRDefault="00A96C71" w:rsidP="00A96C71">
-[...9 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="460B6B71" w14:textId="458008EC" w:rsidR="002C3C93" w:rsidRPr="0068282C" w:rsidRDefault="002C3C93" w:rsidP="002C3C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A28D7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve">ĶIKULIS ANDRIS </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2149" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4FEB307A" w14:textId="489D27AF" w:rsidR="00A96C71" w:rsidRPr="0068282C" w:rsidRDefault="00A96C71" w:rsidP="00A96C71">
-[...9 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="3F25A604" w14:textId="5BE3239E" w:rsidR="002C3C93" w:rsidRPr="0068282C" w:rsidRDefault="002C3C93" w:rsidP="002C3C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A28D7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>2021-D0026</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1962" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0CAFA7BE" w14:textId="68045208" w:rsidR="00A96C71" w:rsidRPr="0068282C" w:rsidRDefault="00A96C71" w:rsidP="00A96C71">
-[...9 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="225ECABC" w14:textId="33DA5517" w:rsidR="002C3C93" w:rsidRPr="0068282C" w:rsidRDefault="002C3C93" w:rsidP="002C3C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A28D7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>22.10.2021</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2397" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="49C2DB52" w14:textId="103F0073" w:rsidR="00A96C71" w:rsidRPr="0068282C" w:rsidRDefault="00A96C71" w:rsidP="00A96C71">
-[...9 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="29945BA0" w14:textId="59FF3463" w:rsidR="002C3C93" w:rsidRPr="0068282C" w:rsidRDefault="002C3C93" w:rsidP="002C3C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A28D7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>22.10.2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A96C71" w:rsidRPr="00AD0FF0" w14:paraId="3B8BCDFC" w14:textId="624C3F01" w:rsidTr="00A70C8F">
+      <w:tr w:rsidR="002C3C93" w:rsidRPr="00AD0FF0" w14:paraId="47D20752" w14:textId="68BA885F" w:rsidTr="00A70C8F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="597058CC" w14:textId="2A0A0C3F" w:rsidR="00A96C71" w:rsidRPr="00AD0FF0" w:rsidRDefault="00A96C71" w:rsidP="00A96C71">
+          <w:p w14:paraId="7D6A139C" w14:textId="735C9383" w:rsidR="002C3C93" w:rsidRPr="00AD0FF0" w:rsidRDefault="002C3C93" w:rsidP="002C3C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...6 lines deleted...]
-              <w:t>65</w:t>
+            <w:r w:rsidRPr="00225E69">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>66</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3855" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="460B6B71" w14:textId="1DBB9042" w:rsidR="00A96C71" w:rsidRPr="0068282C" w:rsidRDefault="00A96C71" w:rsidP="00A96C71">
-[...9 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="697F4A6B" w14:textId="7042A8A2" w:rsidR="002C3C93" w:rsidRPr="0068282C" w:rsidRDefault="002C3C93" w:rsidP="002C3C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A28D7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve">LENDELS VLADISLAVS </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2149" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3F25A604" w14:textId="12591063" w:rsidR="00A96C71" w:rsidRPr="0068282C" w:rsidRDefault="00A96C71" w:rsidP="00A96C71">
-[...9 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="5356E9B9" w14:textId="484C410B" w:rsidR="002C3C93" w:rsidRPr="0068282C" w:rsidRDefault="002C3C93" w:rsidP="002C3C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A28D7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>2026-D0003</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1962" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="225ECABC" w14:textId="25A1D9A9" w:rsidR="00A96C71" w:rsidRPr="0068282C" w:rsidRDefault="00A96C71" w:rsidP="00A96C71">
-[...9 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="48514BE7" w14:textId="306815F1" w:rsidR="002C3C93" w:rsidRPr="0068282C" w:rsidRDefault="002C3C93" w:rsidP="002C3C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A28D7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>25.03.2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2397" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="29945BA0" w14:textId="11131EAE" w:rsidR="00A96C71" w:rsidRPr="0068282C" w:rsidRDefault="00A96C71" w:rsidP="00A96C71">
-[...9 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="71D9B3C2" w14:textId="241E9B50" w:rsidR="002C3C93" w:rsidRPr="0068282C" w:rsidRDefault="002C3C93" w:rsidP="002C3C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A28D7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>25.03.2031</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A96C71" w:rsidRPr="00AD0FF0" w14:paraId="47D20752" w14:textId="68BA885F" w:rsidTr="00A70C8F">
+      <w:tr w:rsidR="002C3C93" w:rsidRPr="00AD0FF0" w14:paraId="298B8A36" w14:textId="1072151A" w:rsidTr="00A70C8F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7D6A139C" w14:textId="2444C585" w:rsidR="00A96C71" w:rsidRPr="00AD0FF0" w:rsidRDefault="00A96C71" w:rsidP="00A96C71">
+          <w:p w14:paraId="5F6FB9B7" w14:textId="6F310D36" w:rsidR="002C3C93" w:rsidRPr="00AD0FF0" w:rsidRDefault="002C3C93" w:rsidP="002C3C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...6 lines deleted...]
-              <w:t>66</w:t>
+            <w:r w:rsidRPr="00225E69">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>67</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3855" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="697F4A6B" w14:textId="0C4F39E6" w:rsidR="00A96C71" w:rsidRPr="0068282C" w:rsidRDefault="00A96C71" w:rsidP="00A96C71">
-[...9 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="5C349505" w14:textId="3BB22920" w:rsidR="002C3C93" w:rsidRPr="00D74198" w:rsidRDefault="002C3C93" w:rsidP="002C3C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="yellow"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A28D7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve">LEVINS VSEVOLODS </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2149" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5356E9B9" w14:textId="2AE3D8AF" w:rsidR="00A96C71" w:rsidRPr="0068282C" w:rsidRDefault="00A96C71" w:rsidP="00A96C71">
-[...9 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="6845BE1A" w14:textId="3CE08D76" w:rsidR="002C3C93" w:rsidRPr="00D74198" w:rsidRDefault="002C3C93" w:rsidP="002C3C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="yellow"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A28D7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>2023-D0010</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1962" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="48514BE7" w14:textId="4B58AE69" w:rsidR="00A96C71" w:rsidRPr="0068282C" w:rsidRDefault="00A96C71" w:rsidP="00A96C71">
-[...9 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="569ACAC1" w14:textId="0D9FC3BC" w:rsidR="002C3C93" w:rsidRPr="00D74198" w:rsidRDefault="002C3C93" w:rsidP="002C3C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="yellow"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A28D7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>15.06.2023</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2397" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="71D9B3C2" w14:textId="26DD5ECF" w:rsidR="00A96C71" w:rsidRPr="0068282C" w:rsidRDefault="00A96C71" w:rsidP="00A96C71">
-[...9 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="0B6129C1" w14:textId="4524AAEF" w:rsidR="002C3C93" w:rsidRPr="00D74198" w:rsidRDefault="002C3C93" w:rsidP="002C3C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="yellow"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A28D7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>15.06.2028</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A96C71" w:rsidRPr="00AD0FF0" w14:paraId="298B8A36" w14:textId="1072151A" w:rsidTr="00A70C8F">
+      <w:tr w:rsidR="002C3C93" w:rsidRPr="00AD0FF0" w14:paraId="5BBAB651" w14:textId="2F0F18A0" w:rsidTr="00A70C8F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5F6FB9B7" w14:textId="0E14276D" w:rsidR="00A96C71" w:rsidRPr="00AD0FF0" w:rsidRDefault="00A96C71" w:rsidP="00A96C71">
+          <w:p w14:paraId="6941FCD3" w14:textId="56388CC7" w:rsidR="002C3C93" w:rsidRPr="00AD0FF0" w:rsidRDefault="002C3C93" w:rsidP="002C3C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...6 lines deleted...]
-              <w:t>67</w:t>
+            <w:r w:rsidRPr="00225E69">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>68</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3855" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5C349505" w14:textId="4A843A9A" w:rsidR="00A96C71" w:rsidRPr="00D74198" w:rsidRDefault="00A96C71" w:rsidP="00A96C71">
-[...10 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="238D283C" w14:textId="66DCE19C" w:rsidR="002C3C93" w:rsidRPr="0068282C" w:rsidRDefault="002C3C93" w:rsidP="002C3C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A28D7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve">LOBKOVS HERMANIS </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2149" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6845BE1A" w14:textId="32E9F51D" w:rsidR="00A96C71" w:rsidRPr="00D74198" w:rsidRDefault="00A96C71" w:rsidP="00A96C71">
-[...10 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="794D49C1" w14:textId="42C7FD6E" w:rsidR="002C3C93" w:rsidRPr="0068282C" w:rsidRDefault="002C3C93" w:rsidP="002C3C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A28D7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>2021-D0023</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1962" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="569ACAC1" w14:textId="7D52D04B" w:rsidR="00A96C71" w:rsidRPr="00D74198" w:rsidRDefault="00A96C71" w:rsidP="00A96C71">
-[...10 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="251367A7" w14:textId="0D52440C" w:rsidR="002C3C93" w:rsidRPr="0068282C" w:rsidRDefault="002C3C93" w:rsidP="002C3C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A28D7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>08.10.2021</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2397" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0B6129C1" w14:textId="43817E1E" w:rsidR="00A96C71" w:rsidRPr="00D74198" w:rsidRDefault="00A96C71" w:rsidP="00A96C71">
-[...10 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="747C32ED" w14:textId="28094718" w:rsidR="002C3C93" w:rsidRPr="0068282C" w:rsidRDefault="002C3C93" w:rsidP="002C3C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A28D7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>08.10.2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A96C71" w:rsidRPr="00AD0FF0" w14:paraId="5BBAB651" w14:textId="2F0F18A0" w:rsidTr="00A70C8F">
+      <w:tr w:rsidR="002C3C93" w:rsidRPr="00AD0FF0" w14:paraId="3B26741B" w14:textId="5833A7D0" w:rsidTr="00A70C8F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6941FCD3" w14:textId="1E32A19D" w:rsidR="00A96C71" w:rsidRPr="00AD0FF0" w:rsidRDefault="00A96C71" w:rsidP="00A96C71">
+          <w:p w14:paraId="24F123F5" w14:textId="5BD67F6D" w:rsidR="002C3C93" w:rsidRPr="00AD0FF0" w:rsidRDefault="002C3C93" w:rsidP="002C3C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...6 lines deleted...]
-              <w:t>68</w:t>
+            <w:r w:rsidRPr="00225E69">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>69</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3855" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="238D283C" w14:textId="0F6018CC" w:rsidR="00A96C71" w:rsidRPr="0068282C" w:rsidRDefault="00A96C71" w:rsidP="00A96C71">
-[...9 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="51FD425F" w14:textId="1FAD8BCD" w:rsidR="002C3C93" w:rsidRPr="0068282C" w:rsidRDefault="002C3C93" w:rsidP="002C3C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A28D7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve">LOGINS EDUARDS </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2149" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="794D49C1" w14:textId="532A2AD1" w:rsidR="00A96C71" w:rsidRPr="0068282C" w:rsidRDefault="00A96C71" w:rsidP="00A96C71">
-[...9 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="7BE82494" w14:textId="5FD8F2E4" w:rsidR="002C3C93" w:rsidRPr="0068282C" w:rsidRDefault="002C3C93" w:rsidP="002C3C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A28D7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>2023-D0020</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1962" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="251367A7" w14:textId="4DFF2F7E" w:rsidR="00A96C71" w:rsidRPr="0068282C" w:rsidRDefault="00A96C71" w:rsidP="00A96C71">
-[...9 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="13D03B74" w14:textId="20EAF03E" w:rsidR="002C3C93" w:rsidRPr="0068282C" w:rsidRDefault="002C3C93" w:rsidP="002C3C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A28D7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>30.11.2023</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2397" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="747C32ED" w14:textId="5FE969CA" w:rsidR="00A96C71" w:rsidRPr="0068282C" w:rsidRDefault="00A96C71" w:rsidP="00A96C71">
-[...9 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="36858405" w14:textId="700F4513" w:rsidR="002C3C93" w:rsidRPr="0068282C" w:rsidRDefault="002C3C93" w:rsidP="002C3C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A28D7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>30.11.2028</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A96C71" w:rsidRPr="00AD0FF0" w14:paraId="3B26741B" w14:textId="5833A7D0" w:rsidTr="00A70C8F">
+      <w:tr w:rsidR="002C3C93" w:rsidRPr="00AD0FF0" w14:paraId="4B5368FB" w14:textId="1AC9C747" w:rsidTr="00A70C8F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="24F123F5" w14:textId="5D57D45F" w:rsidR="00A96C71" w:rsidRPr="00AD0FF0" w:rsidRDefault="00A96C71" w:rsidP="00A96C71">
+          <w:p w14:paraId="4D4103CD" w14:textId="6433F51C" w:rsidR="002C3C93" w:rsidRPr="00AD0FF0" w:rsidRDefault="002C3C93" w:rsidP="002C3C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...6 lines deleted...]
-              <w:t>69</w:t>
+            <w:r w:rsidRPr="00225E69">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>70</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3855" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="51FD425F" w14:textId="478376CC" w:rsidR="00A96C71" w:rsidRPr="0068282C" w:rsidRDefault="00A96C71" w:rsidP="00A96C71">
-[...9 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="523BC110" w14:textId="056D115A" w:rsidR="002C3C93" w:rsidRPr="0068282C" w:rsidRDefault="002C3C93" w:rsidP="002C3C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A28D7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve">LUBEJS JURIS </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2149" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7BE82494" w14:textId="2A683E5D" w:rsidR="00A96C71" w:rsidRPr="0068282C" w:rsidRDefault="00A96C71" w:rsidP="00A96C71">
-[...9 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="596A6ABD" w14:textId="443F5FCB" w:rsidR="002C3C93" w:rsidRPr="0068282C" w:rsidRDefault="002C3C93" w:rsidP="002C3C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A28D7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>2024-D0007</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1962" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="13D03B74" w14:textId="7068C966" w:rsidR="00A96C71" w:rsidRPr="0068282C" w:rsidRDefault="00A96C71" w:rsidP="00A96C71">
-[...9 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="628DAC06" w14:textId="4E4ACE21" w:rsidR="002C3C93" w:rsidRPr="0068282C" w:rsidRDefault="002C3C93" w:rsidP="002C3C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A28D7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>21.03.2024</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2397" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="36858405" w14:textId="3BB3192C" w:rsidR="00A96C71" w:rsidRPr="0068282C" w:rsidRDefault="00A96C71" w:rsidP="00A96C71">
-[...9 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="700D5A70" w14:textId="26D2AA99" w:rsidR="002C3C93" w:rsidRPr="0068282C" w:rsidRDefault="002C3C93" w:rsidP="002C3C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A28D7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>21.03.2029</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A96C71" w:rsidRPr="00AD0FF0" w14:paraId="4B5368FB" w14:textId="1AC9C747" w:rsidTr="00A70C8F">
+      <w:tr w:rsidR="002C3C93" w:rsidRPr="00AD0FF0" w14:paraId="7AE7E398" w14:textId="698EE4FC" w:rsidTr="00A70C8F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4D4103CD" w14:textId="16100791" w:rsidR="00A96C71" w:rsidRPr="00AD0FF0" w:rsidRDefault="00A96C71" w:rsidP="00A96C71">
+          <w:p w14:paraId="59EF4D68" w14:textId="72D3893C" w:rsidR="002C3C93" w:rsidRPr="00AD0FF0" w:rsidRDefault="002C3C93" w:rsidP="002C3C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...6 lines deleted...]
-              <w:t>70</w:t>
+            <w:r w:rsidRPr="00225E69">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>71</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3855" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="523BC110" w14:textId="7421D968" w:rsidR="00A96C71" w:rsidRPr="0068282C" w:rsidRDefault="00A96C71" w:rsidP="00A96C71">
-[...9 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="4C798205" w14:textId="1A09858A" w:rsidR="002C3C93" w:rsidRPr="0068282C" w:rsidRDefault="002C3C93" w:rsidP="002C3C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A28D7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve">LUSTE VALDIS </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2149" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="596A6ABD" w14:textId="4278B9F4" w:rsidR="00A96C71" w:rsidRPr="0068282C" w:rsidRDefault="00A96C71" w:rsidP="00A96C71">
-[...9 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="6C7DE197" w14:textId="7A54AC9C" w:rsidR="002C3C93" w:rsidRPr="0068282C" w:rsidRDefault="002C3C93" w:rsidP="002C3C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A28D7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>2024-D0008</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1962" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="628DAC06" w14:textId="29F0A613" w:rsidR="00A96C71" w:rsidRPr="0068282C" w:rsidRDefault="00A96C71" w:rsidP="00A96C71">
-[...9 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="34444DA6" w14:textId="1D6EE6B1" w:rsidR="002C3C93" w:rsidRPr="0068282C" w:rsidRDefault="002C3C93" w:rsidP="002C3C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A28D7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>04.04.2024</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2397" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="700D5A70" w14:textId="3270DCBF" w:rsidR="00A96C71" w:rsidRPr="0068282C" w:rsidRDefault="00A96C71" w:rsidP="00A96C71">
-[...9 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="3B63B372" w14:textId="4294DE41" w:rsidR="002C3C93" w:rsidRPr="0068282C" w:rsidRDefault="002C3C93" w:rsidP="002C3C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A28D7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>04.04.2029</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A96C71" w:rsidRPr="00AD0FF0" w14:paraId="7AE7E398" w14:textId="698EE4FC" w:rsidTr="00A70C8F">
+      <w:tr w:rsidR="002C3C93" w:rsidRPr="00AD0FF0" w14:paraId="2FC5D581" w14:textId="7FC9E42E" w:rsidTr="00A70C8F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="59EF4D68" w14:textId="2F9E70D8" w:rsidR="00A96C71" w:rsidRPr="00AD0FF0" w:rsidRDefault="00A96C71" w:rsidP="00A96C71">
+          <w:p w14:paraId="2D132D7D" w14:textId="248CA3F2" w:rsidR="002C3C93" w:rsidRPr="00AD0FF0" w:rsidRDefault="002C3C93" w:rsidP="002C3C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...6 lines deleted...]
-              <w:t>71</w:t>
+            <w:r w:rsidRPr="00225E69">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>72</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3855" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4C798205" w14:textId="1815081D" w:rsidR="00A96C71" w:rsidRPr="0068282C" w:rsidRDefault="00A96C71" w:rsidP="00A96C71">
-[...9 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="53C4E435" w14:textId="1F206A52" w:rsidR="002C3C93" w:rsidRPr="0068282C" w:rsidRDefault="002C3C93" w:rsidP="002C3C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A28D7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve">LŪKINS OĻEGS </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2149" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6C7DE197" w14:textId="611B559F" w:rsidR="00A96C71" w:rsidRPr="0068282C" w:rsidRDefault="00A96C71" w:rsidP="00A96C71">
-[...9 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="4373B040" w14:textId="399B9751" w:rsidR="002C3C93" w:rsidRPr="0068282C" w:rsidRDefault="002C3C93" w:rsidP="002C3C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A28D7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>2024-D0016</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1962" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="34444DA6" w14:textId="40E57569" w:rsidR="00A96C71" w:rsidRPr="0068282C" w:rsidRDefault="00A96C71" w:rsidP="00A96C71">
-[...9 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="483D6FC6" w14:textId="2108DBDD" w:rsidR="002C3C93" w:rsidRPr="0068282C" w:rsidRDefault="002C3C93" w:rsidP="002C3C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A28D7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>11.07.2024</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2397" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3B63B372" w14:textId="584B1E15" w:rsidR="00A96C71" w:rsidRPr="0068282C" w:rsidRDefault="00A96C71" w:rsidP="00A96C71">
-[...9 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="77F5E7AD" w14:textId="6BE7742A" w:rsidR="002C3C93" w:rsidRPr="0068282C" w:rsidRDefault="002C3C93" w:rsidP="002C3C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A28D7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>11.07.2029</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A96C71" w:rsidRPr="00AD0FF0" w14:paraId="2FC5D581" w14:textId="7FC9E42E" w:rsidTr="00A70C8F">
+      <w:tr w:rsidR="002C3C93" w:rsidRPr="00AD0FF0" w14:paraId="2015862D" w14:textId="15BAB2E4" w:rsidTr="00A70C8F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2D132D7D" w14:textId="79FA3D7D" w:rsidR="00A96C71" w:rsidRPr="00AD0FF0" w:rsidRDefault="00A96C71" w:rsidP="00A96C71">
+          <w:p w14:paraId="539C80DE" w14:textId="0D80BF01" w:rsidR="002C3C93" w:rsidRPr="00AD0FF0" w:rsidRDefault="002C3C93" w:rsidP="002C3C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...6 lines deleted...]
-              <w:t>72</w:t>
+            <w:r w:rsidRPr="00225E69">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>73</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3855" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="53C4E435" w14:textId="2F2A583D" w:rsidR="00A96C71" w:rsidRPr="0068282C" w:rsidRDefault="00A96C71" w:rsidP="00A96C71">
-[...9 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="360897AB" w14:textId="72A99EBC" w:rsidR="002C3C93" w:rsidRPr="0068282C" w:rsidRDefault="002C3C93" w:rsidP="002C3C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A28D7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve">ĻEŠČINSKIS ALEKSANDRS </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2149" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4373B040" w14:textId="24B9806E" w:rsidR="00A96C71" w:rsidRPr="0068282C" w:rsidRDefault="00A96C71" w:rsidP="00A96C71">
-[...9 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="02AF5EDB" w14:textId="703B7BCB" w:rsidR="002C3C93" w:rsidRPr="0068282C" w:rsidRDefault="002C3C93" w:rsidP="002C3C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A28D7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>2024-D0006</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1962" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="483D6FC6" w14:textId="15A2ED29" w:rsidR="00A96C71" w:rsidRPr="0068282C" w:rsidRDefault="00A96C71" w:rsidP="00A96C71">
-[...9 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="1CD6A1F8" w14:textId="3509115C" w:rsidR="002C3C93" w:rsidRPr="0068282C" w:rsidRDefault="002C3C93" w:rsidP="002C3C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A28D7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>07.03.2024</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2397" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="77F5E7AD" w14:textId="574D0B25" w:rsidR="00A96C71" w:rsidRPr="0068282C" w:rsidRDefault="00A96C71" w:rsidP="00A96C71">
-[...9 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="71107997" w14:textId="37EBBE94" w:rsidR="002C3C93" w:rsidRPr="0068282C" w:rsidRDefault="002C3C93" w:rsidP="002C3C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A28D7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>07.03.2029</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A96C71" w:rsidRPr="00AD0FF0" w14:paraId="2015862D" w14:textId="15BAB2E4" w:rsidTr="00A70C8F">
+      <w:tr w:rsidR="002C3C93" w:rsidRPr="00AD0FF0" w14:paraId="2375A248" w14:textId="52D27F08" w:rsidTr="00A70C8F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="539C80DE" w14:textId="51380399" w:rsidR="00A96C71" w:rsidRPr="00AD0FF0" w:rsidRDefault="00A96C71" w:rsidP="00A96C71">
+          <w:p w14:paraId="74C92A9C" w14:textId="4A9782F1" w:rsidR="002C3C93" w:rsidRPr="00AD0FF0" w:rsidRDefault="002C3C93" w:rsidP="002C3C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...6 lines deleted...]
-              <w:t>73</w:t>
+            <w:r w:rsidRPr="00225E69">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>74</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3855" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="360897AB" w14:textId="2447965B" w:rsidR="00A96C71" w:rsidRPr="0068282C" w:rsidRDefault="00A96C71" w:rsidP="00A96C71">
-[...9 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="6474A0B3" w14:textId="5ECFEA48" w:rsidR="002C3C93" w:rsidRPr="0068282C" w:rsidRDefault="002C3C93" w:rsidP="002C3C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A28D7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve">MACKEVIČS JĀNIS </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2149" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="02AF5EDB" w14:textId="1DCDCD68" w:rsidR="00A96C71" w:rsidRPr="0068282C" w:rsidRDefault="00A96C71" w:rsidP="00A96C71">
-[...9 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="6945E0F2" w14:textId="695BB50E" w:rsidR="002C3C93" w:rsidRPr="0068282C" w:rsidRDefault="002C3C93" w:rsidP="002C3C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A28D7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>2024-D0012</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1962" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1CD6A1F8" w14:textId="74F9436B" w:rsidR="00A96C71" w:rsidRPr="0068282C" w:rsidRDefault="00A96C71" w:rsidP="00A96C71">
-[...9 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="38D38FA9" w14:textId="7E3DBF50" w:rsidR="002C3C93" w:rsidRPr="0068282C" w:rsidRDefault="002C3C93" w:rsidP="002C3C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A28D7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>30.04.2024</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2397" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="71107997" w14:textId="1ACEBC50" w:rsidR="00A96C71" w:rsidRPr="0068282C" w:rsidRDefault="00A96C71" w:rsidP="00A96C71">
-[...9 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="273B27E1" w14:textId="21E1491D" w:rsidR="002C3C93" w:rsidRPr="0068282C" w:rsidRDefault="002C3C93" w:rsidP="002C3C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A28D7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>30.04.2029</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A96C71" w:rsidRPr="00AD0FF0" w14:paraId="2375A248" w14:textId="52D27F08" w:rsidTr="00A70C8F">
+      <w:tr w:rsidR="002C3C93" w:rsidRPr="00AD0FF0" w14:paraId="67DA46C7" w14:textId="0A60CF4D" w:rsidTr="00A70C8F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="74C92A9C" w14:textId="10C11001" w:rsidR="00A96C71" w:rsidRPr="00AD0FF0" w:rsidRDefault="00A96C71" w:rsidP="00A96C71">
+          <w:p w14:paraId="72DF58D4" w14:textId="01021AF8" w:rsidR="002C3C93" w:rsidRPr="00AD0FF0" w:rsidRDefault="002C3C93" w:rsidP="002C3C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...6 lines deleted...]
-              <w:t>74</w:t>
+            <w:r w:rsidRPr="00225E69">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>75</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3855" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6474A0B3" w14:textId="76D555E3" w:rsidR="00A96C71" w:rsidRPr="0068282C" w:rsidRDefault="00A96C71" w:rsidP="00A96C71">
-[...9 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="7D5FB173" w14:textId="5F9F45CA" w:rsidR="002C3C93" w:rsidRPr="0068282C" w:rsidRDefault="002C3C93" w:rsidP="002C3C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A28D7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve">MACUJEVS LEONĪDS </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2149" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6945E0F2" w14:textId="2D7B49CC" w:rsidR="00A96C71" w:rsidRPr="0068282C" w:rsidRDefault="00A96C71" w:rsidP="00A96C71">
-[...9 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="5B279378" w14:textId="7C45420D" w:rsidR="002C3C93" w:rsidRPr="0068282C" w:rsidRDefault="002C3C93" w:rsidP="002C3C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A28D7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>2022-D0002</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1962" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="38D38FA9" w14:textId="1DCF68D9" w:rsidR="00A96C71" w:rsidRPr="0068282C" w:rsidRDefault="00A96C71" w:rsidP="00A96C71">
-[...9 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="185144D4" w14:textId="0803ED9A" w:rsidR="002C3C93" w:rsidRPr="0068282C" w:rsidRDefault="002C3C93" w:rsidP="002C3C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A28D7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>13.01.2022</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2397" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="273B27E1" w14:textId="52D80CF4" w:rsidR="00A96C71" w:rsidRPr="0068282C" w:rsidRDefault="00A96C71" w:rsidP="00A96C71">
-[...9 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="00CA3184" w14:textId="19BEF09C" w:rsidR="002C3C93" w:rsidRPr="0068282C" w:rsidRDefault="002C3C93" w:rsidP="002C3C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A28D7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>13.01.2027</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A96C71" w:rsidRPr="00AD0FF0" w14:paraId="67DA46C7" w14:textId="0A60CF4D" w:rsidTr="00A70C8F">
+      <w:tr w:rsidR="002C3C93" w:rsidRPr="00AD0FF0" w14:paraId="56816EC9" w14:textId="50906DB1" w:rsidTr="00A70C8F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="72DF58D4" w14:textId="53886021" w:rsidR="00A96C71" w:rsidRPr="00AD0FF0" w:rsidRDefault="00A96C71" w:rsidP="00A96C71">
+          <w:p w14:paraId="3BDA387B" w14:textId="0A35604D" w:rsidR="002C3C93" w:rsidRPr="00AD0FF0" w:rsidRDefault="002C3C93" w:rsidP="002C3C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...6 lines deleted...]
-              <w:t>75</w:t>
+            <w:r w:rsidRPr="00225E69">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>76</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3855" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7D5FB173" w14:textId="7AB5AA4E" w:rsidR="00A96C71" w:rsidRPr="0068282C" w:rsidRDefault="00A96C71" w:rsidP="00A96C71">
-[...9 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="3DB5931C" w14:textId="105FD60F" w:rsidR="002C3C93" w:rsidRPr="0068282C" w:rsidRDefault="002C3C93" w:rsidP="002C3C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A28D7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve">MARKUS ULDIS </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2149" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5B279378" w14:textId="67B1C8A8" w:rsidR="00A96C71" w:rsidRPr="0068282C" w:rsidRDefault="00A96C71" w:rsidP="00A96C71">
-[...9 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="79D97D7F" w14:textId="47A3A982" w:rsidR="002C3C93" w:rsidRPr="0068282C" w:rsidRDefault="002C3C93" w:rsidP="002C3C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A28D7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>2023-D0002</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1962" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="185144D4" w14:textId="045C21EF" w:rsidR="00A96C71" w:rsidRPr="0068282C" w:rsidRDefault="00A96C71" w:rsidP="00A96C71">
-[...9 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="27B079A8" w14:textId="6CAAB292" w:rsidR="002C3C93" w:rsidRPr="0068282C" w:rsidRDefault="002C3C93" w:rsidP="002C3C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A28D7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>09.02.2023</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2397" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="00CA3184" w14:textId="3C14FA66" w:rsidR="00A96C71" w:rsidRPr="0068282C" w:rsidRDefault="00A96C71" w:rsidP="00A96C71">
-[...9 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="3837FA13" w14:textId="6B917CC7" w:rsidR="002C3C93" w:rsidRPr="0068282C" w:rsidRDefault="002C3C93" w:rsidP="002C3C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A28D7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>09.02.2028</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A96C71" w:rsidRPr="00AD0FF0" w14:paraId="56816EC9" w14:textId="50906DB1" w:rsidTr="00A70C8F">
+      <w:tr w:rsidR="002C3C93" w:rsidRPr="00AD0FF0" w14:paraId="5A49718B" w14:textId="02D76F86" w:rsidTr="00A70C8F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3BDA387B" w14:textId="50A3252E" w:rsidR="00A96C71" w:rsidRPr="00AD0FF0" w:rsidRDefault="00A96C71" w:rsidP="00A96C71">
+          <w:p w14:paraId="3E840497" w14:textId="30CB71C4" w:rsidR="002C3C93" w:rsidRPr="00AD0FF0" w:rsidRDefault="002C3C93" w:rsidP="002C3C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...6 lines deleted...]
-              <w:t>76</w:t>
+            <w:r w:rsidRPr="00225E69">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>77</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3855" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3DB5931C" w14:textId="4051FEB6" w:rsidR="00A96C71" w:rsidRPr="0068282C" w:rsidRDefault="00A96C71" w:rsidP="00A96C71">
-[...9 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="69B0DA16" w14:textId="35199179" w:rsidR="002C3C93" w:rsidRPr="0068282C" w:rsidRDefault="002C3C93" w:rsidP="002C3C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A28D7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve">MARNAUZA IVARS </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2149" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="79D97D7F" w14:textId="750C3ECA" w:rsidR="00A96C71" w:rsidRPr="0068282C" w:rsidRDefault="00A96C71" w:rsidP="00A96C71">
-[...9 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="40AB77E7" w14:textId="30EEA055" w:rsidR="002C3C93" w:rsidRPr="0068282C" w:rsidRDefault="002C3C93" w:rsidP="002C3C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A28D7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>2023-D0023</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1962" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="27B079A8" w14:textId="1770B758" w:rsidR="00A96C71" w:rsidRPr="0068282C" w:rsidRDefault="00A96C71" w:rsidP="00A96C71">
-[...9 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="0D23A0B4" w14:textId="4D899A65" w:rsidR="002C3C93" w:rsidRPr="0068282C" w:rsidRDefault="002C3C93" w:rsidP="002C3C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A28D7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>14.12.2023</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2397" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3837FA13" w14:textId="74CBF652" w:rsidR="00A96C71" w:rsidRPr="0068282C" w:rsidRDefault="00A96C71" w:rsidP="00A96C71">
-[...9 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="2AD8CD51" w14:textId="32F4F367" w:rsidR="002C3C93" w:rsidRPr="0068282C" w:rsidRDefault="002C3C93" w:rsidP="002C3C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A28D7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>14.12.2028</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A96C71" w:rsidRPr="00AD0FF0" w14:paraId="5A49718B" w14:textId="02D76F86" w:rsidTr="00A70C8F">
+      <w:tr w:rsidR="002C3C93" w:rsidRPr="00AD0FF0" w14:paraId="044F8B29" w14:textId="3145F21E" w:rsidTr="00A70C8F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3E840497" w14:textId="07734798" w:rsidR="00A96C71" w:rsidRPr="00AD0FF0" w:rsidRDefault="00A96C71" w:rsidP="00A96C71">
+          <w:p w14:paraId="4E95C886" w14:textId="35F49AA0" w:rsidR="002C3C93" w:rsidRPr="00AD0FF0" w:rsidRDefault="002C3C93" w:rsidP="002C3C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...6 lines deleted...]
-              <w:t>77</w:t>
+            <w:r w:rsidRPr="00225E69">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>78</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3855" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="69B0DA16" w14:textId="271D85F8" w:rsidR="00A96C71" w:rsidRPr="0068282C" w:rsidRDefault="00A96C71" w:rsidP="00A96C71">
-[...9 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="633A8D27" w14:textId="4B97208C" w:rsidR="002C3C93" w:rsidRPr="0068282C" w:rsidRDefault="002C3C93" w:rsidP="002C3C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A28D7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve">MIKLONS ANDRIS </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2149" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="40AB77E7" w14:textId="23F5B477" w:rsidR="00A96C71" w:rsidRPr="0068282C" w:rsidRDefault="00A96C71" w:rsidP="00A96C71">
-[...9 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="5845EE27" w14:textId="7FC88195" w:rsidR="002C3C93" w:rsidRPr="0068282C" w:rsidRDefault="002C3C93" w:rsidP="002C3C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A28D7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>2025-D0002</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1962" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0D23A0B4" w14:textId="6EA1C65E" w:rsidR="00A96C71" w:rsidRPr="0068282C" w:rsidRDefault="00A96C71" w:rsidP="00A96C71">
-[...9 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="0DCE37F8" w14:textId="4A203274" w:rsidR="002C3C93" w:rsidRPr="0068282C" w:rsidRDefault="002C3C93" w:rsidP="002C3C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A28D7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>15.01.2025</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2397" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2AD8CD51" w14:textId="7CCCE071" w:rsidR="00A96C71" w:rsidRPr="0068282C" w:rsidRDefault="00A96C71" w:rsidP="00A96C71">
-[...9 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="3B45EADA" w14:textId="503C79C3" w:rsidR="002C3C93" w:rsidRPr="0068282C" w:rsidRDefault="002C3C93" w:rsidP="002C3C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A28D7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>15.01.2030</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A96C71" w:rsidRPr="00AD0FF0" w14:paraId="044F8B29" w14:textId="3145F21E" w:rsidTr="00A70C8F">
+      <w:tr w:rsidR="002C3C93" w:rsidRPr="00AD0FF0" w14:paraId="7A76905C" w14:textId="5BC9BBC0" w:rsidTr="00A70C8F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4E95C886" w14:textId="45335C5B" w:rsidR="00A96C71" w:rsidRPr="00AD0FF0" w:rsidRDefault="00A96C71" w:rsidP="00A96C71">
+          <w:p w14:paraId="7A9A4ED3" w14:textId="1F5F8C48" w:rsidR="002C3C93" w:rsidRPr="00AD0FF0" w:rsidRDefault="002C3C93" w:rsidP="002C3C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...6 lines deleted...]
-              <w:t>78</w:t>
+            <w:r w:rsidRPr="00225E69">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>79</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3855" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="633A8D27" w14:textId="48331D2E" w:rsidR="00A96C71" w:rsidRPr="0068282C" w:rsidRDefault="00A96C71" w:rsidP="00A96C71">
-[...9 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="0CCEF7EE" w14:textId="226D2116" w:rsidR="002C3C93" w:rsidRPr="0068282C" w:rsidRDefault="002C3C93" w:rsidP="002C3C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A28D7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve">MIĶELSONS JĀNIS </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2149" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5845EE27" w14:textId="70FE0785" w:rsidR="00A96C71" w:rsidRPr="0068282C" w:rsidRDefault="00A96C71" w:rsidP="00A96C71">
-[...9 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="7B0A21ED" w14:textId="4F9B0708" w:rsidR="002C3C93" w:rsidRPr="0068282C" w:rsidRDefault="002C3C93" w:rsidP="002C3C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A28D7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>2024-D0020</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1962" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0DCE37F8" w14:textId="519FDC61" w:rsidR="00A96C71" w:rsidRPr="0068282C" w:rsidRDefault="00A96C71" w:rsidP="00A96C71">
-[...9 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="4EC47157" w14:textId="0969A709" w:rsidR="002C3C93" w:rsidRPr="0068282C" w:rsidRDefault="002C3C93" w:rsidP="002C3C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A28D7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>08.08.2024</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2397" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3B45EADA" w14:textId="43A4AF73" w:rsidR="00A96C71" w:rsidRPr="0068282C" w:rsidRDefault="00A96C71" w:rsidP="00A96C71">
-[...9 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="613CF457" w14:textId="3539B1AD" w:rsidR="002C3C93" w:rsidRPr="0068282C" w:rsidRDefault="002C3C93" w:rsidP="002C3C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A28D7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>08.08.2029</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A96C71" w:rsidRPr="00AD0FF0" w14:paraId="7A76905C" w14:textId="5BC9BBC0" w:rsidTr="00A70C8F">
+      <w:tr w:rsidR="002C3C93" w:rsidRPr="00AD0FF0" w14:paraId="534FB7B1" w14:textId="1F244EF5" w:rsidTr="00A70C8F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7A9A4ED3" w14:textId="2C1B64D1" w:rsidR="00A96C71" w:rsidRPr="00AD0FF0" w:rsidRDefault="00A96C71" w:rsidP="00A96C71">
+          <w:p w14:paraId="3F2EA9B4" w14:textId="65779904" w:rsidR="002C3C93" w:rsidRPr="00AD0FF0" w:rsidRDefault="002C3C93" w:rsidP="002C3C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...6 lines deleted...]
-              <w:t>79</w:t>
+            <w:r w:rsidRPr="00225E69">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>80</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3855" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0CCEF7EE" w14:textId="7D2CE80C" w:rsidR="00A96C71" w:rsidRPr="0068282C" w:rsidRDefault="00A96C71" w:rsidP="00A96C71">
-[...9 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="7C313DEC" w14:textId="2B0753B2" w:rsidR="002C3C93" w:rsidRPr="0077431A" w:rsidRDefault="002C3C93" w:rsidP="002C3C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A28D7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve">MINAKOVS ALEKSEJS </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2149" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7B0A21ED" w14:textId="27DEFAE0" w:rsidR="00A96C71" w:rsidRPr="0068282C" w:rsidRDefault="00A96C71" w:rsidP="00A96C71">
-[...9 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="08217748" w14:textId="5322A9E8" w:rsidR="002C3C93" w:rsidRPr="0077431A" w:rsidRDefault="002C3C93" w:rsidP="002C3C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A28D7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>2023-D0017</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1962" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4EC47157" w14:textId="4C7ED1F1" w:rsidR="00A96C71" w:rsidRPr="0068282C" w:rsidRDefault="00A96C71" w:rsidP="00A96C71">
-[...9 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="06E9B20B" w14:textId="73DD113E" w:rsidR="002C3C93" w:rsidRPr="0077431A" w:rsidRDefault="002C3C93" w:rsidP="002C3C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A28D7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>21.09.2023</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2397" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="613CF457" w14:textId="62BE9BD9" w:rsidR="00A96C71" w:rsidRPr="0068282C" w:rsidRDefault="00A96C71" w:rsidP="00A96C71">
-[...9 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="4E5FFBE7" w14:textId="02EB6586" w:rsidR="002C3C93" w:rsidRPr="0077431A" w:rsidRDefault="002C3C93" w:rsidP="002C3C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A28D7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>21.09.2028</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A96C71" w:rsidRPr="00AD0FF0" w14:paraId="534FB7B1" w14:textId="1F244EF5" w:rsidTr="00A70C8F">
+      <w:tr w:rsidR="002C3C93" w:rsidRPr="00AD0FF0" w14:paraId="62F30C20" w14:textId="6D1E78CE" w:rsidTr="00A70C8F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3F2EA9B4" w14:textId="1D643D5F" w:rsidR="00A96C71" w:rsidRPr="00AD0FF0" w:rsidRDefault="00A96C71" w:rsidP="00A96C71">
+          <w:p w14:paraId="318D02B3" w14:textId="738E0B07" w:rsidR="002C3C93" w:rsidRPr="00AD0FF0" w:rsidRDefault="002C3C93" w:rsidP="002C3C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...6 lines deleted...]
-              <w:t>80</w:t>
+            <w:r w:rsidRPr="00225E69">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>81</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3855" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7C313DEC" w14:textId="0E5FEEFC" w:rsidR="00A96C71" w:rsidRPr="0077431A" w:rsidRDefault="00A96C71" w:rsidP="00A96C71">
-[...8 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="09AD4873" w14:textId="41095C7C" w:rsidR="002C3C93" w:rsidRPr="0068282C" w:rsidRDefault="002C3C93" w:rsidP="002C3C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A28D7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve">MONTIKS ANDRIS </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2149" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="08217748" w14:textId="2B7609ED" w:rsidR="00A96C71" w:rsidRPr="0077431A" w:rsidRDefault="00A96C71" w:rsidP="00A96C71">
-[...8 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="57C118D3" w14:textId="1F2DD7F7" w:rsidR="002C3C93" w:rsidRPr="0068282C" w:rsidRDefault="002C3C93" w:rsidP="002C3C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A28D7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>2024-D0022</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1962" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="06E9B20B" w14:textId="22E5D9C1" w:rsidR="00A96C71" w:rsidRPr="0077431A" w:rsidRDefault="00A96C71" w:rsidP="00A96C71">
-[...8 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="25E24792" w14:textId="3CC2ED2E" w:rsidR="002C3C93" w:rsidRPr="0068282C" w:rsidRDefault="002C3C93" w:rsidP="002C3C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A28D7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>22.08.2024</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2397" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4E5FFBE7" w14:textId="258B7666" w:rsidR="00A96C71" w:rsidRPr="0077431A" w:rsidRDefault="00A96C71" w:rsidP="00A96C71">
-[...8 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="74E07B9C" w14:textId="1D11DE5F" w:rsidR="002C3C93" w:rsidRPr="0068282C" w:rsidRDefault="002C3C93" w:rsidP="002C3C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A28D7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>22.08.2029</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A96C71" w:rsidRPr="00AD0FF0" w14:paraId="62F30C20" w14:textId="6D1E78CE" w:rsidTr="00A70C8F">
+      <w:tr w:rsidR="002C3C93" w:rsidRPr="00AD0FF0" w14:paraId="502E504E" w14:textId="150CFD79" w:rsidTr="00A70C8F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="318D02B3" w14:textId="1B61CAC1" w:rsidR="00A96C71" w:rsidRPr="00AD0FF0" w:rsidRDefault="00A96C71" w:rsidP="00A96C71">
+          <w:p w14:paraId="21251C97" w14:textId="4391CA2D" w:rsidR="002C3C93" w:rsidRPr="00AD0FF0" w:rsidRDefault="002C3C93" w:rsidP="002C3C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...6 lines deleted...]
-              <w:t>81</w:t>
+            <w:r w:rsidRPr="00225E69">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>82</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3855" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="09AD4873" w14:textId="11E4EB94" w:rsidR="00A96C71" w:rsidRPr="0068282C" w:rsidRDefault="00A96C71" w:rsidP="00A96C71">
-[...9 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="27C69517" w14:textId="1B3487A2" w:rsidR="002C3C93" w:rsidRPr="0068282C" w:rsidRDefault="002C3C93" w:rsidP="002C3C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A28D7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve">MORDAŅS SERGEJS </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2149" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="57C118D3" w14:textId="081B53EC" w:rsidR="00A96C71" w:rsidRPr="0068282C" w:rsidRDefault="00A96C71" w:rsidP="00A96C71">
-[...9 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="08524ABB" w14:textId="49441BCE" w:rsidR="002C3C93" w:rsidRPr="0068282C" w:rsidRDefault="002C3C93" w:rsidP="002C3C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A28D7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>2024-D0018</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1962" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="25E24792" w14:textId="1572F9CB" w:rsidR="00A96C71" w:rsidRPr="0068282C" w:rsidRDefault="00A96C71" w:rsidP="00A96C71">
-[...9 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="5809A453" w14:textId="54EB9264" w:rsidR="002C3C93" w:rsidRPr="0068282C" w:rsidRDefault="002C3C93" w:rsidP="002C3C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A28D7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>18.07.2024</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2397" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="74E07B9C" w14:textId="5F0FB06A" w:rsidR="00A96C71" w:rsidRPr="0068282C" w:rsidRDefault="00A96C71" w:rsidP="00A96C71">
-[...9 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="04F1ED6E" w14:textId="6C5BD706" w:rsidR="002C3C93" w:rsidRPr="0068282C" w:rsidRDefault="002C3C93" w:rsidP="002C3C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A28D7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>18.07.2029</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A96C71" w:rsidRPr="00AD0FF0" w14:paraId="502E504E" w14:textId="150CFD79" w:rsidTr="00A70C8F">
+      <w:tr w:rsidR="002C3C93" w:rsidRPr="00AD0FF0" w14:paraId="672C554A" w14:textId="66B63D80" w:rsidTr="00A70C8F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="21251C97" w14:textId="427F8F50" w:rsidR="00A96C71" w:rsidRPr="00AD0FF0" w:rsidRDefault="00A96C71" w:rsidP="00A96C71">
+          <w:p w14:paraId="1BCB94C8" w14:textId="175203D6" w:rsidR="002C3C93" w:rsidRPr="00AD0FF0" w:rsidRDefault="002C3C93" w:rsidP="002C3C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...6 lines deleted...]
-              <w:t>82</w:t>
+            <w:r w:rsidRPr="00225E69">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>83</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3855" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="27C69517" w14:textId="35940186" w:rsidR="00A96C71" w:rsidRPr="0068282C" w:rsidRDefault="00A96C71" w:rsidP="00A96C71">
-[...9 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="6C178B54" w14:textId="47FDD6F9" w:rsidR="002C3C93" w:rsidRPr="0068282C" w:rsidRDefault="002C3C93" w:rsidP="002C3C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A28D7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve">MUHA NATAĻJA </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2149" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="08524ABB" w14:textId="6CD050D5" w:rsidR="00A96C71" w:rsidRPr="0068282C" w:rsidRDefault="00A96C71" w:rsidP="00A96C71">
-[...9 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="5E490B14" w14:textId="702CFBB3" w:rsidR="002C3C93" w:rsidRPr="0068282C" w:rsidRDefault="002C3C93" w:rsidP="002C3C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A28D7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>2022-D0014</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1962" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5809A453" w14:textId="0EE1614B" w:rsidR="00A96C71" w:rsidRPr="0068282C" w:rsidRDefault="00A96C71" w:rsidP="00A96C71">
-[...9 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="333AD7F5" w14:textId="08C0FBCA" w:rsidR="002C3C93" w:rsidRPr="0068282C" w:rsidRDefault="002C3C93" w:rsidP="002C3C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A28D7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>26.05.2022</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2397" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="04F1ED6E" w14:textId="75D2E3EF" w:rsidR="00A96C71" w:rsidRPr="0068282C" w:rsidRDefault="00A96C71" w:rsidP="00A96C71">
-[...9 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="737B95BC" w14:textId="6E882E4D" w:rsidR="002C3C93" w:rsidRPr="0068282C" w:rsidRDefault="002C3C93" w:rsidP="002C3C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A28D7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>26.05.2027</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A96C71" w:rsidRPr="00AD0FF0" w14:paraId="672C554A" w14:textId="66B63D80" w:rsidTr="00A70C8F">
+      <w:tr w:rsidR="002C3C93" w:rsidRPr="00AD0FF0" w14:paraId="4A72ECB7" w14:textId="2571C886" w:rsidTr="00A70C8F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1BCB94C8" w14:textId="48DBEA3E" w:rsidR="00A96C71" w:rsidRPr="00AD0FF0" w:rsidRDefault="00A96C71" w:rsidP="00A96C71">
+          <w:p w14:paraId="2AD0EBCC" w14:textId="438A238A" w:rsidR="002C3C93" w:rsidRPr="00AD0FF0" w:rsidRDefault="002C3C93" w:rsidP="002C3C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...6 lines deleted...]
-              <w:t>83</w:t>
+            <w:r w:rsidRPr="00225E69">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>84</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3855" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6C178B54" w14:textId="621B6D42" w:rsidR="00A96C71" w:rsidRPr="0068282C" w:rsidRDefault="00A96C71" w:rsidP="00A96C71">
-[...9 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="2BF2CAE0" w14:textId="38F4D735" w:rsidR="002C3C93" w:rsidRPr="0068282C" w:rsidRDefault="002C3C93" w:rsidP="002C3C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A28D7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve">NAZARENKO EDUARDS </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2149" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5E490B14" w14:textId="6D6CF6DC" w:rsidR="00A96C71" w:rsidRPr="0068282C" w:rsidRDefault="00A96C71" w:rsidP="00A96C71">
-[...9 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="1C5DBE15" w14:textId="23F0D469" w:rsidR="002C3C93" w:rsidRPr="0068282C" w:rsidRDefault="002C3C93" w:rsidP="002C3C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A28D7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>2026-D0008</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1962" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="333AD7F5" w14:textId="342A3683" w:rsidR="00A96C71" w:rsidRPr="0068282C" w:rsidRDefault="00A96C71" w:rsidP="00A96C71">
-[...9 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="5351E2C6" w14:textId="691196E9" w:rsidR="002C3C93" w:rsidRPr="0068282C" w:rsidRDefault="002C3C93" w:rsidP="002C3C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A28D7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>13.05.2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2397" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="737B95BC" w14:textId="314281BB" w:rsidR="00A96C71" w:rsidRPr="0068282C" w:rsidRDefault="00A96C71" w:rsidP="00A96C71">
-[...9 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="0775BA26" w14:textId="62D74F85" w:rsidR="002C3C93" w:rsidRPr="0068282C" w:rsidRDefault="002C3C93" w:rsidP="002C3C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A28D7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>13.05.2031</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A96C71" w:rsidRPr="00AD0FF0" w14:paraId="4A72ECB7" w14:textId="2571C886" w:rsidTr="00A70C8F">
+      <w:tr w:rsidR="002C3C93" w:rsidRPr="00AD0FF0" w14:paraId="67F7983D" w14:textId="304C2BC7" w:rsidTr="00A70C8F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2AD0EBCC" w14:textId="0B2DDC2C" w:rsidR="00A96C71" w:rsidRPr="00AD0FF0" w:rsidRDefault="00A96C71" w:rsidP="00A96C71">
+          <w:p w14:paraId="35F00910" w14:textId="7315F8C0" w:rsidR="002C3C93" w:rsidRPr="00AD0FF0" w:rsidRDefault="002C3C93" w:rsidP="002C3C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...6 lines deleted...]
-              <w:t>84</w:t>
+            <w:r w:rsidRPr="00225E69">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>85</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3855" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2BF2CAE0" w14:textId="14A21C30" w:rsidR="00A96C71" w:rsidRPr="0068282C" w:rsidRDefault="00A96C71" w:rsidP="00A96C71">
-[...9 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="549889D2" w14:textId="574D4535" w:rsidR="002C3C93" w:rsidRPr="0068282C" w:rsidRDefault="002C3C93" w:rsidP="002C3C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A28D7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve">NEIMANE LIENE </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2149" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1C5DBE15" w14:textId="2E3DCFC3" w:rsidR="00A96C71" w:rsidRPr="0068282C" w:rsidRDefault="00A96C71" w:rsidP="00A96C71">
-[...9 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="7AEC236A" w14:textId="4A64EB61" w:rsidR="002C3C93" w:rsidRPr="0068282C" w:rsidRDefault="002C3C93" w:rsidP="002C3C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A28D7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>2024-D0019</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1962" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5351E2C6" w14:textId="195EF6EC" w:rsidR="00A96C71" w:rsidRPr="0068282C" w:rsidRDefault="00A96C71" w:rsidP="00A96C71">
-[...9 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="50178973" w14:textId="1CA6BC03" w:rsidR="002C3C93" w:rsidRPr="0068282C" w:rsidRDefault="002C3C93" w:rsidP="002C3C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A28D7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>25.07.2024</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2397" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0775BA26" w14:textId="2E5E0661" w:rsidR="00A96C71" w:rsidRPr="0068282C" w:rsidRDefault="00A96C71" w:rsidP="00A96C71">
-[...9 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="3200E901" w14:textId="4387756A" w:rsidR="002C3C93" w:rsidRPr="0068282C" w:rsidRDefault="002C3C93" w:rsidP="002C3C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A28D7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>25.07.2029</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A96C71" w:rsidRPr="00AD0FF0" w14:paraId="67F7983D" w14:textId="304C2BC7" w:rsidTr="00A70C8F">
+      <w:tr w:rsidR="002C3C93" w:rsidRPr="00AD0FF0" w14:paraId="203A8F9B" w14:textId="22FF4155" w:rsidTr="00A70C8F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="35F00910" w14:textId="4D5227D7" w:rsidR="00A96C71" w:rsidRPr="00AD0FF0" w:rsidRDefault="00A96C71" w:rsidP="00A96C71">
+          <w:p w14:paraId="209843F0" w14:textId="68A38A1B" w:rsidR="002C3C93" w:rsidRPr="00AD0FF0" w:rsidRDefault="002C3C93" w:rsidP="002C3C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...6 lines deleted...]
-              <w:t>85</w:t>
+            <w:r w:rsidRPr="00225E69">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>86</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3855" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="549889D2" w14:textId="1F312F4C" w:rsidR="00A96C71" w:rsidRPr="0068282C" w:rsidRDefault="00A96C71" w:rsidP="00A96C71">
-[...9 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="0C73179F" w14:textId="08654592" w:rsidR="002C3C93" w:rsidRPr="0068282C" w:rsidRDefault="002C3C93" w:rsidP="002C3C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A28D7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve">NIKITINS ALEKSANDRS </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2149" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7AEC236A" w14:textId="66B346D5" w:rsidR="00A96C71" w:rsidRPr="0068282C" w:rsidRDefault="00A96C71" w:rsidP="00A96C71">
-[...9 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="365DE28A" w14:textId="302AA823" w:rsidR="002C3C93" w:rsidRPr="0068282C" w:rsidRDefault="002C3C93" w:rsidP="002C3C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A28D7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>2023-D0005</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1962" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="50178973" w14:textId="591D64F6" w:rsidR="00A96C71" w:rsidRPr="0068282C" w:rsidRDefault="00A96C71" w:rsidP="00A96C71">
-[...9 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="4AC88F50" w14:textId="6F812619" w:rsidR="002C3C93" w:rsidRPr="0068282C" w:rsidRDefault="002C3C93" w:rsidP="002C3C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A28D7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>02.03.2023</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2397" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3200E901" w14:textId="24414169" w:rsidR="00A96C71" w:rsidRPr="0068282C" w:rsidRDefault="00A96C71" w:rsidP="00A96C71">
-[...9 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="0B2EDF56" w14:textId="489F6FB0" w:rsidR="002C3C93" w:rsidRPr="0068282C" w:rsidRDefault="002C3C93" w:rsidP="002C3C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A28D7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>02.03.2028</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A96C71" w:rsidRPr="00AD0FF0" w14:paraId="203A8F9B" w14:textId="22FF4155" w:rsidTr="00A70C8F">
+      <w:tr w:rsidR="002C3C93" w:rsidRPr="00AD0FF0" w14:paraId="224F44A5" w14:textId="3F3EE242" w:rsidTr="00A70C8F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="209843F0" w14:textId="53621C72" w:rsidR="00A96C71" w:rsidRPr="00AD0FF0" w:rsidRDefault="00A96C71" w:rsidP="00A96C71">
+          <w:p w14:paraId="01A3EAFB" w14:textId="188B332F" w:rsidR="002C3C93" w:rsidRPr="00AD0FF0" w:rsidRDefault="002C3C93" w:rsidP="002C3C93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...172 lines deleted...]
-                <w:lang w:eastAsia="lv-LV"/>
+            <w:r w:rsidRPr="00225E69">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>87</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3855" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="087A3F1B" w14:textId="5C018435" w:rsidR="00A96C71" w:rsidRPr="0068282C" w:rsidRDefault="00A96C71" w:rsidP="00A96C71">
-[...6 lines deleted...]
-                <w:lang w:eastAsia="lv-LV"/>
+          <w:p w14:paraId="087A3F1B" w14:textId="563AFD61" w:rsidR="002C3C93" w:rsidRPr="0068282C" w:rsidRDefault="002C3C93" w:rsidP="002C3C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A28D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve">OBOĻĒVIČS JEVGĒNIJS </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2149" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="54D3B0D2" w14:textId="301745EF" w:rsidR="002C3C93" w:rsidRPr="0068282C" w:rsidRDefault="002C3C93" w:rsidP="002C3C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A28D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>2025-D0010</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1962" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="58334E9A" w14:textId="07E2B78C" w:rsidR="002C3C93" w:rsidRPr="0068282C" w:rsidRDefault="002C3C93" w:rsidP="002C3C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A28D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>10.07.2025</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2397" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="435B5817" w14:textId="1FA8218B" w:rsidR="002C3C93" w:rsidRPr="0068282C" w:rsidRDefault="002C3C93" w:rsidP="002C3C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A28D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>10.07.2030</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002C3C93" w:rsidRPr="00AD0FF0" w14:paraId="156FD20F" w14:textId="72CC07F9" w:rsidTr="00A70C8F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5609430F" w14:textId="2B88D76D" w:rsidR="002C3C93" w:rsidRPr="00AD0FF0" w:rsidRDefault="002C3C93" w:rsidP="002C3C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00225E69">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>88</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3855" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3C5E7D7A" w14:textId="0FF07AC6" w:rsidR="002C3C93" w:rsidRPr="0068282C" w:rsidRDefault="002C3C93" w:rsidP="002C3C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A28D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ODINCOVS SERGEJS </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2149" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="100081CC" w14:textId="17A2A532" w:rsidR="002C3C93" w:rsidRPr="0068282C" w:rsidRDefault="002C3C93" w:rsidP="002C3C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A28D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>2023-D0013</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1962" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7E8025BB" w14:textId="55A82988" w:rsidR="002C3C93" w:rsidRPr="0068282C" w:rsidRDefault="002C3C93" w:rsidP="002C3C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A28D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>10.08.2023</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2397" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="153460BC" w14:textId="2F4E335A" w:rsidR="002C3C93" w:rsidRPr="0068282C" w:rsidRDefault="002C3C93" w:rsidP="002C3C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A28D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>10.08.2028</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002C3C93" w:rsidRPr="00AD0FF0" w14:paraId="4C7F1879" w14:textId="46F106F6" w:rsidTr="00A70C8F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7DDA410B" w14:textId="78265EA7" w:rsidR="002C3C93" w:rsidRPr="00AD0FF0" w:rsidRDefault="002C3C93" w:rsidP="002C3C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00225E69">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>89</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3855" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="38FE3AA8" w14:textId="4A1EDB75" w:rsidR="002C3C93" w:rsidRPr="0068282C" w:rsidRDefault="002C3C93" w:rsidP="002C3C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A28D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve">OZOLIŅA HELĒNA </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2149" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0C1D1C05" w14:textId="1CD5F88A" w:rsidR="002C3C93" w:rsidRPr="0068282C" w:rsidRDefault="002C3C93" w:rsidP="002C3C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A28D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>2025-D0025</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1962" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="53C8AF40" w14:textId="57AC8239" w:rsidR="002C3C93" w:rsidRPr="0068282C" w:rsidRDefault="002C3C93" w:rsidP="002C3C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A28D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>23.12.2025</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2397" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="54F8165F" w14:textId="100CB879" w:rsidR="002C3C93" w:rsidRPr="0068282C" w:rsidRDefault="002C3C93" w:rsidP="002C3C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A28D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>23.12.2030</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002C3C93" w:rsidRPr="00AD0FF0" w14:paraId="20FC6D88" w14:textId="1BF42A44" w:rsidTr="00A70C8F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="42DAAB41" w14:textId="4E21799B" w:rsidR="002C3C93" w:rsidRPr="00AD0FF0" w:rsidRDefault="002C3C93" w:rsidP="002C3C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00225E69">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>90</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3855" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="59E8B986" w14:textId="526982F7" w:rsidR="002C3C93" w:rsidRPr="0068282C" w:rsidRDefault="002C3C93" w:rsidP="002C3C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A28D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve">OZOLIŅŠ KASPARS </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2149" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="50222C82" w14:textId="34D21A7E" w:rsidR="002C3C93" w:rsidRPr="0068282C" w:rsidRDefault="002C3C93" w:rsidP="002C3C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A28D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>2024-D0024</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1962" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4A126778" w14:textId="7B4F28AA" w:rsidR="002C3C93" w:rsidRPr="0068282C" w:rsidRDefault="002C3C93" w:rsidP="002C3C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A28D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>18.09.2024</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2397" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3F18442E" w14:textId="26D7FA3F" w:rsidR="002C3C93" w:rsidRPr="0068282C" w:rsidRDefault="002C3C93" w:rsidP="002C3C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A28D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>18.09.2029</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002C3C93" w:rsidRPr="00AD0FF0" w14:paraId="18A5E78F" w14:textId="49DB3F13" w:rsidTr="00A70C8F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0F02C590" w14:textId="00198FE0" w:rsidR="002C3C93" w:rsidRPr="00AD0FF0" w:rsidRDefault="002C3C93" w:rsidP="002C3C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00225E69">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>91</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3855" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7861DFE7" w14:textId="35161A49" w:rsidR="002C3C93" w:rsidRPr="0068282C" w:rsidRDefault="002C3C93" w:rsidP="002C3C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A28D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PIUSS ARNIS </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2149" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5DD7A2C4" w14:textId="2BFB3085" w:rsidR="002C3C93" w:rsidRPr="0068282C" w:rsidRDefault="002C3C93" w:rsidP="002C3C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A28D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>2022-D0025</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1962" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="348C312A" w14:textId="5E813B87" w:rsidR="002C3C93" w:rsidRPr="0068282C" w:rsidRDefault="002C3C93" w:rsidP="002C3C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A28D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>08.09.2022</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2397" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0146EAAF" w14:textId="1ED58263" w:rsidR="002C3C93" w:rsidRPr="0068282C" w:rsidRDefault="002C3C93" w:rsidP="002C3C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A28D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>08.09.2027</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002C3C93" w:rsidRPr="00AD0FF0" w14:paraId="2235CF44" w14:textId="3031AB54" w:rsidTr="00A70C8F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2FB12454" w14:textId="64619466" w:rsidR="002C3C93" w:rsidRPr="00AD0FF0" w:rsidRDefault="002C3C93" w:rsidP="002C3C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00225E69">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>92</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3855" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="39CB8584" w14:textId="5FF4AD81" w:rsidR="002C3C93" w:rsidRPr="0068282C" w:rsidRDefault="002C3C93" w:rsidP="002C3C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A28D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PLAUDIS SANDRIS </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2149" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4FCDF6BA" w14:textId="48B11B09" w:rsidR="002C3C93" w:rsidRPr="0068282C" w:rsidRDefault="002C3C93" w:rsidP="002C3C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A28D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>2022-D0023</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1962" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2B7F1098" w14:textId="4D66F4B2" w:rsidR="002C3C93" w:rsidRPr="0068282C" w:rsidRDefault="002C3C93" w:rsidP="002C3C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A28D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>18.08.2022</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2397" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="44AC5496" w14:textId="01C634FF" w:rsidR="002C3C93" w:rsidRPr="0068282C" w:rsidRDefault="002C3C93" w:rsidP="002C3C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A28D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>18.08.2027</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002C3C93" w:rsidRPr="00AD0FF0" w14:paraId="363465DC" w14:textId="1805BE60" w:rsidTr="00A70C8F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="055D3634" w14:textId="782EE6B8" w:rsidR="002C3C93" w:rsidRPr="00AD0FF0" w:rsidRDefault="002C3C93" w:rsidP="002C3C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00225E69">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>93</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3855" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="63F51BD7" w14:textId="118E11DB" w:rsidR="002C3C93" w:rsidRPr="0068282C" w:rsidRDefault="002C3C93" w:rsidP="002C3C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A28D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PLESKAČOVS IGORS </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2149" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4D39F4BA" w14:textId="124FCB83" w:rsidR="002C3C93" w:rsidRPr="0068282C" w:rsidRDefault="002C3C93" w:rsidP="002C3C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A28D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>2024-D0014</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1962" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="436E5372" w14:textId="1A3F28F9" w:rsidR="002C3C93" w:rsidRPr="0068282C" w:rsidRDefault="002C3C93" w:rsidP="002C3C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A28D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>16.05.2024</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2397" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7A840803" w14:textId="04139DC5" w:rsidR="002C3C93" w:rsidRPr="0068282C" w:rsidRDefault="002C3C93" w:rsidP="002C3C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A28D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>16.05.2029</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002C3C93" w:rsidRPr="00AD0FF0" w14:paraId="7D81B858" w14:textId="7CF5E32A" w:rsidTr="00A70C8F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="13346BB0" w14:textId="72E1DF93" w:rsidR="002C3C93" w:rsidRPr="00AD0FF0" w:rsidRDefault="002C3C93" w:rsidP="002C3C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00225E69">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>94</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3855" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5D13EC58" w14:textId="0F445082" w:rsidR="002C3C93" w:rsidRPr="0068282C" w:rsidRDefault="002C3C93" w:rsidP="002C3C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A28D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PLISS SERGEJS </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2149" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="605EC8A7" w14:textId="4AD13F9A" w:rsidR="002C3C93" w:rsidRPr="0068282C" w:rsidRDefault="002C3C93" w:rsidP="002C3C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A28D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>2025-D0006</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1962" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2F44A2F5" w14:textId="5881CF82" w:rsidR="002C3C93" w:rsidRPr="0068282C" w:rsidRDefault="002C3C93" w:rsidP="002C3C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A28D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>17.04.2025</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2397" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="772C673E" w14:textId="0702A2E5" w:rsidR="002C3C93" w:rsidRPr="0068282C" w:rsidRDefault="002C3C93" w:rsidP="002C3C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A28D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>17.04.2030</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002C3C93" w:rsidRPr="00AD0FF0" w14:paraId="4FA023F6" w14:textId="37786104" w:rsidTr="00A70C8F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="748A0DDD" w14:textId="1243757C" w:rsidR="002C3C93" w:rsidRPr="00AD0FF0" w:rsidRDefault="002C3C93" w:rsidP="002C3C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00225E69">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>95</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3855" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6F42C7E6" w14:textId="456D0414" w:rsidR="002C3C93" w:rsidRPr="0068282C" w:rsidRDefault="002C3C93" w:rsidP="002C3C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A28D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PODIŅŠ KASPARS </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2149" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6FFBC30E" w14:textId="02425487" w:rsidR="002C3C93" w:rsidRPr="0068282C" w:rsidRDefault="002C3C93" w:rsidP="002C3C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A28D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>2023-D0011</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1962" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2876DDB5" w14:textId="45B169AD" w:rsidR="002C3C93" w:rsidRPr="0068282C" w:rsidRDefault="002C3C93" w:rsidP="002C3C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A28D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>27.07.2023</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2397" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="732438B3" w14:textId="422FF940" w:rsidR="002C3C93" w:rsidRPr="0068282C" w:rsidRDefault="002C3C93" w:rsidP="002C3C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A28D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>27.07.2028</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002C3C93" w:rsidRPr="00AD0FF0" w14:paraId="7D2DE7D6" w14:textId="1A77C306" w:rsidTr="00A70C8F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4D9074CD" w14:textId="25683DC2" w:rsidR="002C3C93" w:rsidRPr="00AD0FF0" w:rsidRDefault="002C3C93" w:rsidP="002C3C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00225E69">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>96</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3855" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="39DDAD8C" w14:textId="7200E091" w:rsidR="002C3C93" w:rsidRPr="0068282C" w:rsidRDefault="002C3C93" w:rsidP="002C3C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A28D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve">POTAŅINS ALEKSEJS </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2149" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="08579BDF" w14:textId="26B4072C" w:rsidR="002C3C93" w:rsidRPr="0068282C" w:rsidRDefault="002C3C93" w:rsidP="002C3C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A28D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>2024-D0003</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1962" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="24035C7B" w14:textId="6383FD6C" w:rsidR="002C3C93" w:rsidRPr="0068282C" w:rsidRDefault="002C3C93" w:rsidP="002C3C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A28D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>01.02.2024</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2397" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2FFFA371" w14:textId="599DFB4A" w:rsidR="002C3C93" w:rsidRPr="0068282C" w:rsidRDefault="002C3C93" w:rsidP="002C3C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A28D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>01.02.2029</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002C3C93" w:rsidRPr="00AD0FF0" w14:paraId="184A2B4D" w14:textId="1D60CB85" w:rsidTr="00A70C8F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6523E903" w14:textId="0CAAD258" w:rsidR="002C3C93" w:rsidRPr="00AD0FF0" w:rsidRDefault="002C3C93" w:rsidP="002C3C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00225E69">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>97</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3855" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2DAF0410" w14:textId="45918558" w:rsidR="002C3C93" w:rsidRPr="0068282C" w:rsidRDefault="002C3C93" w:rsidP="002C3C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A28D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PUMPURS VALDIS </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2149" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2E3BA9D6" w14:textId="7AB556E9" w:rsidR="002C3C93" w:rsidRPr="0068282C" w:rsidRDefault="002C3C93" w:rsidP="002C3C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A28D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>2022-D0018</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1962" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="41EF5048" w14:textId="19D40F99" w:rsidR="002C3C93" w:rsidRPr="0068282C" w:rsidRDefault="002C3C93" w:rsidP="002C3C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A28D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>14.07.2022</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2397" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="14E7B652" w14:textId="77672A3C" w:rsidR="002C3C93" w:rsidRPr="0068282C" w:rsidRDefault="002C3C93" w:rsidP="002C3C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A28D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>14.07.2027</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002C3C93" w:rsidRPr="00AD0FF0" w14:paraId="70764D08" w14:textId="7E047C89" w:rsidTr="00A70C8F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="706BF5B2" w14:textId="7E700F99" w:rsidR="002C3C93" w:rsidRPr="00AD0FF0" w:rsidRDefault="002C3C93" w:rsidP="002C3C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00225E69">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>98</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3855" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="78BDADDD" w14:textId="732DCF6F" w:rsidR="002C3C93" w:rsidRPr="0068282C" w:rsidRDefault="002C3C93" w:rsidP="002C3C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A28D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PUTANS IMANTS </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2149" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1FC3EF66" w14:textId="3F7BD3A7" w:rsidR="002C3C93" w:rsidRPr="0068282C" w:rsidRDefault="002C3C93" w:rsidP="002C3C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A28D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>2022-D0015</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1962" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3AC3D620" w14:textId="0C73911A" w:rsidR="002C3C93" w:rsidRPr="0068282C" w:rsidRDefault="002C3C93" w:rsidP="002C3C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A28D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>09.06.2022</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2397" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="05FA5AB4" w14:textId="48924758" w:rsidR="002C3C93" w:rsidRPr="0068282C" w:rsidRDefault="002C3C93" w:rsidP="002C3C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A28D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>09.06.2027</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002C3C93" w:rsidRPr="00AD0FF0" w14:paraId="1882072B" w14:textId="69288AA7" w:rsidTr="00A70C8F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="05761B1B" w14:textId="08BFA3E7" w:rsidR="002C3C93" w:rsidRPr="00AD0FF0" w:rsidRDefault="002C3C93" w:rsidP="002C3C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00225E69">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>99</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3855" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1EFA7D34" w14:textId="449A8B18" w:rsidR="002C3C93" w:rsidRPr="0068282C" w:rsidRDefault="002C3C93" w:rsidP="002C3C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A28D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RAGAINE OLGA </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2149" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0AA1F5AE" w14:textId="77D6ED0F" w:rsidR="002C3C93" w:rsidRPr="0068282C" w:rsidRDefault="002C3C93" w:rsidP="002C3C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A28D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>2022-D0029</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1962" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="025ADA20" w14:textId="0B515462" w:rsidR="002C3C93" w:rsidRPr="0068282C" w:rsidRDefault="002C3C93" w:rsidP="002C3C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A28D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>06.10.2022</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2397" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="726E9CCB" w14:textId="4A1EF7DC" w:rsidR="002C3C93" w:rsidRPr="0068282C" w:rsidRDefault="002C3C93" w:rsidP="002C3C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A28D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>06.10.2027</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002C3C93" w:rsidRPr="00AD0FF0" w14:paraId="79BBA865" w14:textId="642E2013" w:rsidTr="00A70C8F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4F59CAEC" w14:textId="28DEDCF9" w:rsidR="002C3C93" w:rsidRPr="00AD0FF0" w:rsidRDefault="002C3C93" w:rsidP="002C3C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00225E69">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3855" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="42CA9275" w14:textId="223A6716" w:rsidR="002C3C93" w:rsidRPr="0068282C" w:rsidRDefault="002C3C93" w:rsidP="002C3C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A28D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RAKSTIŅŠ VITĀLIJS </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2149" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="70615A5C" w14:textId="35918C69" w:rsidR="002C3C93" w:rsidRPr="0068282C" w:rsidRDefault="002C3C93" w:rsidP="002C3C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A28D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>2025-D0003</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1962" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="61D45CAD" w14:textId="2BC474AF" w:rsidR="002C3C93" w:rsidRPr="0068282C" w:rsidRDefault="002C3C93" w:rsidP="002C3C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A28D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>23.01.2025</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2397" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2AF4505C" w14:textId="2ABD1D91" w:rsidR="002C3C93" w:rsidRPr="0068282C" w:rsidRDefault="002C3C93" w:rsidP="002C3C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A28D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>23.01.2030</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002C3C93" w:rsidRPr="00AD0FF0" w14:paraId="667CFAC2" w14:textId="09FF4582" w:rsidTr="00A70C8F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2F3815C4" w14:textId="0E8A4DA4" w:rsidR="002C3C93" w:rsidRPr="00AD0FF0" w:rsidRDefault="002C3C93" w:rsidP="002C3C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00225E69">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>101</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3855" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="15A7C969" w14:textId="637F9CD2" w:rsidR="002C3C93" w:rsidRPr="0068282C" w:rsidRDefault="002C3C93" w:rsidP="002C3C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A28D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve">REVENKO BORISS </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2149" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="60E68660" w14:textId="31B00AB8" w:rsidR="002C3C93" w:rsidRPr="0068282C" w:rsidRDefault="002C3C93" w:rsidP="002C3C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A28D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>2024-D0002</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1962" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="06BE0ACA" w14:textId="4997F3EF" w:rsidR="002C3C93" w:rsidRPr="0068282C" w:rsidRDefault="002C3C93" w:rsidP="002C3C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A28D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>25.01.2023</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2397" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="43B088CD" w14:textId="6575EF6A" w:rsidR="002C3C93" w:rsidRPr="0068282C" w:rsidRDefault="002C3C93" w:rsidP="002C3C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A28D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>25.01.2028</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002C3C93" w:rsidRPr="00AD0FF0" w14:paraId="4401CEC4" w14:textId="1F2AF759" w:rsidTr="00A70C8F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="63ACDFF5" w14:textId="04788774" w:rsidR="002C3C93" w:rsidRPr="00AD0FF0" w:rsidRDefault="002C3C93" w:rsidP="002C3C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00225E69">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>102</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3855" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7A18A107" w14:textId="466F64A1" w:rsidR="002C3C93" w:rsidRPr="0068282C" w:rsidRDefault="002C3C93" w:rsidP="002C3C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A28D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SIRMAIS MĀRTIŅŠ </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2149" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1DE68062" w14:textId="3A745DEA" w:rsidR="002C3C93" w:rsidRPr="0068282C" w:rsidRDefault="002C3C93" w:rsidP="002C3C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A28D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>2022-D0030</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1962" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2ED7E660" w14:textId="1D43A34A" w:rsidR="002C3C93" w:rsidRPr="0068282C" w:rsidRDefault="002C3C93" w:rsidP="002C3C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A28D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>20.10.2022</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2397" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2BADC240" w14:textId="46DC1A16" w:rsidR="002C3C93" w:rsidRPr="0068282C" w:rsidRDefault="002C3C93" w:rsidP="002C3C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A28D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>20.10.2027</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002C3C93" w:rsidRPr="00AD0FF0" w14:paraId="1954F31C" w14:textId="5C079851" w:rsidTr="00A70C8F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="146613EA" w14:textId="7CB908BF" w:rsidR="002C3C93" w:rsidRPr="00AD0FF0" w:rsidRDefault="002C3C93" w:rsidP="002C3C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00225E69">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>103</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3855" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2B16C243" w14:textId="5BFB0A07" w:rsidR="002C3C93" w:rsidRPr="0068282C" w:rsidRDefault="002C3C93" w:rsidP="002C3C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A28D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SKUJIŅŠ ANDREJS </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2149" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="23275E68" w14:textId="48BC854F" w:rsidR="002C3C93" w:rsidRPr="0068282C" w:rsidRDefault="002C3C93" w:rsidP="002C3C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A28D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>2022-D0004</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1962" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="385D7BFF" w14:textId="03530E94" w:rsidR="002C3C93" w:rsidRPr="0068282C" w:rsidRDefault="002C3C93" w:rsidP="002C3C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A28D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>24.02.2022</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2397" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="756AB2A9" w14:textId="2463064E" w:rsidR="002C3C93" w:rsidRPr="0068282C" w:rsidRDefault="002C3C93" w:rsidP="002C3C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A28D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>24.02.2027</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002C3C93" w:rsidRPr="00AD0FF0" w14:paraId="5F4EE9E0" w14:textId="6C536657" w:rsidTr="00A70C8F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6AFF3A6F" w14:textId="2A6F3021" w:rsidR="002C3C93" w:rsidRPr="00AD0FF0" w:rsidRDefault="002C3C93" w:rsidP="002C3C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00225E69">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>104</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3855" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5C71962E" w14:textId="3A9CAD95" w:rsidR="002C3C93" w:rsidRPr="0068282C" w:rsidRDefault="002C3C93" w:rsidP="002C3C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A28D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SLADZS UĢIS </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2149" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0C9B453F" w14:textId="27BBF0DE" w:rsidR="002C3C93" w:rsidRPr="0068282C" w:rsidRDefault="002C3C93" w:rsidP="002C3C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A28D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>2022-D0031</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1962" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3BBC2FE5" w14:textId="70142FEA" w:rsidR="002C3C93" w:rsidRPr="0068282C" w:rsidRDefault="002C3C93" w:rsidP="002C3C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A28D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>03.11.2022</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2397" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3D862BE6" w14:textId="517F17D9" w:rsidR="002C3C93" w:rsidRPr="0068282C" w:rsidRDefault="002C3C93" w:rsidP="002C3C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A28D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>03.11.2027</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002C3C93" w:rsidRPr="00AD0FF0" w14:paraId="30DEE514" w14:textId="4585A772" w:rsidTr="00A70C8F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="716F0F9D" w14:textId="0FDB9F75" w:rsidR="002C3C93" w:rsidRPr="00AD0FF0" w:rsidRDefault="002C3C93" w:rsidP="002C3C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00225E69">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>105</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3855" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4CB6E0B0" w14:textId="2F51590E" w:rsidR="002C3C93" w:rsidRPr="0068282C" w:rsidRDefault="002C3C93" w:rsidP="002C3C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A28D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SLAVINSKIS MĀRCIS </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2149" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1ED69416" w14:textId="5ED242FA" w:rsidR="002C3C93" w:rsidRPr="0068282C" w:rsidRDefault="002C3C93" w:rsidP="002C3C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A28D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>2025-D0004</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1962" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="28FBC2CC" w14:textId="4360694E" w:rsidR="002C3C93" w:rsidRPr="0068282C" w:rsidRDefault="002C3C93" w:rsidP="002C3C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A28D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>04.02.2025</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2397" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5D6CC56E" w14:textId="64B4B22C" w:rsidR="002C3C93" w:rsidRPr="0068282C" w:rsidRDefault="002C3C93" w:rsidP="002C3C93">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A28D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>04.02.2030</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00174649" w:rsidRPr="00AD0FF0" w14:paraId="49603EDC" w14:textId="2F3BA7E3" w:rsidTr="00A70C8F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7206FB1E" w14:textId="46BD0E0F" w:rsidR="00174649" w:rsidRPr="00AD0FF0" w:rsidRDefault="00174649" w:rsidP="00174649">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00225E69">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>106</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3855" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="10DC9959" w14:textId="56AF26A6" w:rsidR="00174649" w:rsidRPr="0068282C" w:rsidRDefault="00174649" w:rsidP="00174649">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A28D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SOKOLOVS JURIS </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2149" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="79F3B116" w14:textId="186A9F86" w:rsidR="00174649" w:rsidRPr="0068282C" w:rsidRDefault="00174649" w:rsidP="00174649">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A28D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>2026-D0014</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1962" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="14DD9D52" w14:textId="4D769CC3" w:rsidR="00174649" w:rsidRPr="0068282C" w:rsidRDefault="00174649" w:rsidP="00174649">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A28D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>29.07.2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2397" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="14E8FDE0" w14:textId="5A68D0CF" w:rsidR="00174649" w:rsidRPr="0068282C" w:rsidRDefault="00174649" w:rsidP="00174649">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A28D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>29.07.2031</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00174649" w:rsidRPr="00AD0FF0" w14:paraId="29210599" w14:textId="5EEA5292" w:rsidTr="00A70C8F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0C585883" w14:textId="5182297A" w:rsidR="00174649" w:rsidRPr="00AD0FF0" w:rsidRDefault="00174649" w:rsidP="00174649">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00225E69">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>107</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3855" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="34486438" w14:textId="021F8B97" w:rsidR="00174649" w:rsidRPr="0068282C" w:rsidRDefault="00174649" w:rsidP="00174649">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A28D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SPĒKAINE INGA </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2149" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="58398EE3" w14:textId="0F3AD309" w:rsidR="00174649" w:rsidRPr="0068282C" w:rsidRDefault="00174649" w:rsidP="00174649">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A28D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>2026-D0007</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1962" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="332B6C70" w14:textId="5EBEB612" w:rsidR="00174649" w:rsidRPr="0068282C" w:rsidRDefault="00174649" w:rsidP="00174649">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A28D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>30.04.2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2397" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="23EBD397" w14:textId="555BAB0D" w:rsidR="00174649" w:rsidRPr="0068282C" w:rsidRDefault="00174649" w:rsidP="00174649">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A28D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>30.04.2031</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00174649" w:rsidRPr="00AD0FF0" w14:paraId="301D191D" w14:textId="4D54D832" w:rsidTr="00A70C8F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="72E08BD5" w14:textId="405DFE0E" w:rsidR="00174649" w:rsidRPr="00AD0FF0" w:rsidRDefault="00174649" w:rsidP="00174649">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00225E69">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>108</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3855" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2B614EA2" w14:textId="38BDFBBF" w:rsidR="00174649" w:rsidRPr="0068282C" w:rsidRDefault="00174649" w:rsidP="00174649">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A28D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SPURE VILJAMS </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2149" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4F127830" w14:textId="6B6FA90C" w:rsidR="00174649" w:rsidRPr="0068282C" w:rsidRDefault="00174649" w:rsidP="00174649">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A28D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>2021-D0022</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1962" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1299B364" w14:textId="35B52952" w:rsidR="00174649" w:rsidRPr="0068282C" w:rsidRDefault="00174649" w:rsidP="00174649">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A28D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>01.10.2021</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2397" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2D83B0A9" w14:textId="01FF014A" w:rsidR="00174649" w:rsidRPr="0068282C" w:rsidRDefault="00174649" w:rsidP="00174649">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A28D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>01.10.2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00174649" w:rsidRPr="00AD0FF0" w14:paraId="15225A9D" w14:textId="349F8B64" w:rsidTr="00A70C8F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="67593F94" w14:textId="631D5D13" w:rsidR="00174649" w:rsidRPr="00AD0FF0" w:rsidRDefault="00174649" w:rsidP="00174649">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00225E69">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>109</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3855" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="65E90CFF" w14:textId="2EE126D6" w:rsidR="00174649" w:rsidRPr="0068282C" w:rsidRDefault="00174649" w:rsidP="00174649">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A28D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve">STANKEVIČS GUNTARS </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2149" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="38A4729F" w14:textId="0E9BA701" w:rsidR="00174649" w:rsidRPr="0068282C" w:rsidRDefault="00174649" w:rsidP="00174649">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A28D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>2025-D0005</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1962" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="17CE0B64" w14:textId="046291E1" w:rsidR="00174649" w:rsidRPr="0068282C" w:rsidRDefault="00174649" w:rsidP="00174649">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A28D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>05.02.2025</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2397" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5697B5B2" w14:textId="54832746" w:rsidR="00174649" w:rsidRPr="0068282C" w:rsidRDefault="00174649" w:rsidP="00174649">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A28D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>05.02.2030</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00174649" w:rsidRPr="00AD0FF0" w14:paraId="103BA520" w14:textId="01AF8457" w:rsidTr="00A70C8F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="61FAF08E" w14:textId="05E7D710" w:rsidR="00174649" w:rsidRPr="00AD0FF0" w:rsidRDefault="00174649" w:rsidP="00174649">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00225E69">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>110</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3855" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="72EB6846" w14:textId="46868DA8" w:rsidR="00174649" w:rsidRPr="0068282C" w:rsidRDefault="00174649" w:rsidP="00174649">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A28D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve">STRUPKA RAIVIS </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2149" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4C0C4CD3" w14:textId="32F54F15" w:rsidR="00174649" w:rsidRPr="0068282C" w:rsidRDefault="00174649" w:rsidP="00174649">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A28D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>2024-D0005</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1962" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0EEC1D30" w14:textId="07E7A56F" w:rsidR="00174649" w:rsidRPr="0068282C" w:rsidRDefault="00174649" w:rsidP="00174649">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A28D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>15.02.2024</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2397" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="13286872" w14:textId="5CC24DC4" w:rsidR="00174649" w:rsidRPr="0068282C" w:rsidRDefault="00174649" w:rsidP="00174649">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A28D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>15.02.2029</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00174649" w:rsidRPr="00AD0FF0" w14:paraId="4A40EBFF" w14:textId="494A6B68" w:rsidTr="00A70C8F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5B3A6995" w14:textId="259A2268" w:rsidR="00174649" w:rsidRPr="00AD0FF0" w:rsidRDefault="00174649" w:rsidP="00174649">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00225E69">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>111</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3855" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6AF1525E" w14:textId="252E4C1F" w:rsidR="00174649" w:rsidRPr="0068282C" w:rsidRDefault="00174649" w:rsidP="00174649">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A28D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ŠARAFANOVIČA ALLA </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2149" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="46F1C6CD" w14:textId="7C2AF4A9" w:rsidR="00174649" w:rsidRPr="0068282C" w:rsidRDefault="00174649" w:rsidP="00174649">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A28D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>2023-D0021</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1962" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="44647A9E" w14:textId="16F8E877" w:rsidR="00174649" w:rsidRPr="0068282C" w:rsidRDefault="00174649" w:rsidP="00174649">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A28D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>30.11.2023</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2397" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5DC0D890" w14:textId="65FAD473" w:rsidR="00174649" w:rsidRPr="0068282C" w:rsidRDefault="00174649" w:rsidP="00174649">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A28D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>30.11.2028</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00174649" w:rsidRPr="00AD0FF0" w14:paraId="4DBEBE1A" w14:textId="4EFBAB6D" w:rsidTr="00A70C8F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="37AA6DC1" w14:textId="4C8285FA" w:rsidR="00174649" w:rsidRPr="00AD0FF0" w:rsidRDefault="00174649" w:rsidP="00174649">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00225E69">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>112</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3855" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="20414FF8" w14:textId="62B53AF5" w:rsidR="00174649" w:rsidRPr="0068282C" w:rsidRDefault="00174649" w:rsidP="00174649">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A28D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ŠEFCERE ALEKSANDRA </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2149" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="04A5A22E" w14:textId="5DA3BA85" w:rsidR="00174649" w:rsidRPr="0068282C" w:rsidRDefault="00174649" w:rsidP="00174649">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A28D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>2025-D0018</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1962" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="614B8451" w14:textId="6D376145" w:rsidR="00174649" w:rsidRPr="0068282C" w:rsidRDefault="00174649" w:rsidP="00174649">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A28D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>18.09.2025</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2397" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="29200DD0" w14:textId="009B95EC" w:rsidR="00174649" w:rsidRPr="0068282C" w:rsidRDefault="00174649" w:rsidP="00174649">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A28D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>18.09.2030</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00174649" w:rsidRPr="00AD0FF0" w14:paraId="51574FB0" w14:textId="477798E7" w:rsidTr="00A70C8F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="298FC79C" w14:textId="4E7A19A7" w:rsidR="00174649" w:rsidRPr="00AD0FF0" w:rsidRDefault="00174649" w:rsidP="00174649">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00225E69">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>113</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3855" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0BE96F30" w14:textId="6BD329F7" w:rsidR="00174649" w:rsidRPr="0068282C" w:rsidRDefault="00174649" w:rsidP="00174649">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A28D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve">TĀLANTS JURĢIS </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2149" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="155B2ACE" w14:textId="1EFDE185" w:rsidR="00174649" w:rsidRPr="0068282C" w:rsidRDefault="00174649" w:rsidP="00174649">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A28D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>2021-D0016</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1962" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6585D44F" w14:textId="0CC162D7" w:rsidR="00174649" w:rsidRPr="0068282C" w:rsidRDefault="00174649" w:rsidP="00174649">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A28D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>20.08.2021</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2397" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5A2ED2BC" w14:textId="71F99C6E" w:rsidR="00174649" w:rsidRPr="0068282C" w:rsidRDefault="00174649" w:rsidP="00174649">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A28D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>20.08.2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00174649" w:rsidRPr="00AD0FF0" w14:paraId="3228CABD" w14:textId="07C30EF0" w:rsidTr="00A70C8F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1D98E12A" w14:textId="3E0AE0B5" w:rsidR="00174649" w:rsidRPr="00AD0FF0" w:rsidRDefault="00174649" w:rsidP="00174649">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00225E69">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>114</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3855" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0D02D404" w14:textId="0FF32F5C" w:rsidR="00174649" w:rsidRPr="0068282C" w:rsidRDefault="00174649" w:rsidP="00174649">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A28D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve">TREPŠA NORBERTS </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2149" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="408C4311" w14:textId="7F6C9896" w:rsidR="00174649" w:rsidRPr="0068282C" w:rsidRDefault="00174649" w:rsidP="00174649">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A28D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>2022-D0019</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1962" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5FF5C40E" w14:textId="0426AD3B" w:rsidR="00174649" w:rsidRPr="0068282C" w:rsidRDefault="00174649" w:rsidP="00174649">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A28D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>21.07.2022</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2397" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="726F47F7" w14:textId="5AD051ED" w:rsidR="00174649" w:rsidRPr="0068282C" w:rsidRDefault="00174649" w:rsidP="00174649">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A28D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>21.07.2027</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00174649" w:rsidRPr="00AD0FF0" w14:paraId="0BF8A7D9" w14:textId="47DBE254" w:rsidTr="00A70C8F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="61F67FD0" w14:textId="106782A3" w:rsidR="00174649" w:rsidRPr="00AD0FF0" w:rsidRDefault="00174649" w:rsidP="00174649">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00225E69">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>115</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3855" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="48922F85" w14:textId="04E3D25C" w:rsidR="00174649" w:rsidRPr="0068282C" w:rsidRDefault="00174649" w:rsidP="00174649">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A28D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve">TROFIMOVS PĀVELS </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2149" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2B35DCCE" w14:textId="3309BE0F" w:rsidR="00174649" w:rsidRPr="0068282C" w:rsidRDefault="00174649" w:rsidP="00174649">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A28D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>2024-D0001</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1962" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4C649C5C" w14:textId="17CD067D" w:rsidR="00174649" w:rsidRPr="0068282C" w:rsidRDefault="00174649" w:rsidP="00174649">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A28D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>18.01.2023</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2397" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4ACF40E0" w14:textId="2F7EB65D" w:rsidR="00174649" w:rsidRPr="0068282C" w:rsidRDefault="00174649" w:rsidP="00174649">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A28D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>18.01.2028</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00174649" w:rsidRPr="00AD0FF0" w14:paraId="072B697C" w14:textId="16C32BE0" w:rsidTr="00A70C8F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5D4BD478" w14:textId="475BD451" w:rsidR="00174649" w:rsidRPr="00AD0FF0" w:rsidRDefault="00174649" w:rsidP="00174649">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00225E69">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>116</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3855" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4122F8FA" w14:textId="2B26D62B" w:rsidR="00174649" w:rsidRPr="0068282C" w:rsidRDefault="00174649" w:rsidP="00174649">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A28D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve">TURAMURINS VLADIMIRS </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2149" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="75B6728C" w14:textId="0BF2F4EF" w:rsidR="00174649" w:rsidRPr="0068282C" w:rsidRDefault="00174649" w:rsidP="00174649">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A28D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>2022-D0009</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1962" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="73555BFE" w14:textId="02AB28FA" w:rsidR="00174649" w:rsidRPr="0068282C" w:rsidRDefault="00174649" w:rsidP="00174649">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A28D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>14.04.2022</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2397" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2CB71849" w14:textId="7B4FC27A" w:rsidR="00174649" w:rsidRPr="0068282C" w:rsidRDefault="00174649" w:rsidP="00174649">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A28D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>14.04.2027</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00174649" w:rsidRPr="00AD0FF0" w14:paraId="23E32FE6" w14:textId="21AEBC15" w:rsidTr="00A70C8F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="277A8008" w14:textId="636CCC9A" w:rsidR="00174649" w:rsidRPr="00AD0FF0" w:rsidRDefault="00174649" w:rsidP="00174649">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00225E69">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>117</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3855" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="218E7F69" w14:textId="3DE4C35A" w:rsidR="00174649" w:rsidRPr="0068282C" w:rsidRDefault="00174649" w:rsidP="00174649">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A28D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve">UKRAINCEVS ANATOLIJS </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2149" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="72BAA413" w14:textId="0C271603" w:rsidR="00174649" w:rsidRPr="0068282C" w:rsidRDefault="00174649" w:rsidP="00174649">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A28D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>2022-D0013</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1962" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7D35714C" w14:textId="52841B0D" w:rsidR="00174649" w:rsidRPr="0068282C" w:rsidRDefault="00174649" w:rsidP="00174649">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A28D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>28.04.2022</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2397" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="06486F51" w14:textId="310E90C6" w:rsidR="00174649" w:rsidRPr="0068282C" w:rsidRDefault="00174649" w:rsidP="00174649">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A28D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>28.04.2027</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00174649" w:rsidRPr="00AD0FF0" w14:paraId="0E8CDC2A" w14:textId="15428830" w:rsidTr="00A70C8F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5DB14A3E" w14:textId="644B680E" w:rsidR="00174649" w:rsidRPr="00AD0FF0" w:rsidRDefault="00174649" w:rsidP="00174649">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00225E69">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>118</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3855" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="757A157F" w14:textId="16D4C79C" w:rsidR="00174649" w:rsidRPr="0068282C" w:rsidRDefault="00174649" w:rsidP="00174649">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A28D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ŪDRIS GUNDARS </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2149" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="67979555" w14:textId="7BFA70AD" w:rsidR="00174649" w:rsidRPr="0068282C" w:rsidRDefault="00174649" w:rsidP="00174649">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A28D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>2026-D0009</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1962" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3D48C2CF" w14:textId="51C1A837" w:rsidR="00174649" w:rsidRPr="0068282C" w:rsidRDefault="00174649" w:rsidP="00174649">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A28D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>21.05.2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2397" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2B664C60" w14:textId="0D5F1A21" w:rsidR="00174649" w:rsidRPr="0068282C" w:rsidRDefault="00174649" w:rsidP="00174649">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A28D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>21.05.2031</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00174649" w:rsidRPr="00AD0FF0" w14:paraId="1079492C" w14:textId="0F7E3C87" w:rsidTr="00A70C8F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4CE6F034" w14:textId="418F5715" w:rsidR="00174649" w:rsidRPr="00AD0FF0" w:rsidRDefault="00174649" w:rsidP="00174649">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00225E69">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>119</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3855" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5299D687" w14:textId="147A16CB" w:rsidR="00174649" w:rsidRPr="0068282C" w:rsidRDefault="00174649" w:rsidP="00174649">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A28D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve">VALAINIS OSKARS </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2149" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="72C7D880" w14:textId="2AC92311" w:rsidR="00174649" w:rsidRPr="0068282C" w:rsidRDefault="00174649" w:rsidP="00174649">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A28D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>2022-D0028</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1962" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="77C99012" w14:textId="01531B4C" w:rsidR="00174649" w:rsidRPr="0068282C" w:rsidRDefault="00174649" w:rsidP="00174649">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A28D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>29.09.2022</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2397" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0AA90033" w14:textId="6C4AD719" w:rsidR="00174649" w:rsidRPr="0068282C" w:rsidRDefault="00174649" w:rsidP="00174649">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A28D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>29.09.2027</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00174649" w:rsidRPr="00AD0FF0" w14:paraId="31A8B1A2" w14:textId="4AF37521" w:rsidTr="00A70C8F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="17F8C9A5" w14:textId="41F7BECB" w:rsidR="00174649" w:rsidRPr="00AD0FF0" w:rsidRDefault="00174649" w:rsidP="00174649">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00225E69">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>120</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3855" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3E5C7C4F" w14:textId="0E2AC589" w:rsidR="00174649" w:rsidRPr="0068282C" w:rsidRDefault="00174649" w:rsidP="00174649">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A28D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve">VAMBUTS RAIMONDS </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2149" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7D19B378" w14:textId="19E8C38E" w:rsidR="00174649" w:rsidRPr="0068282C" w:rsidRDefault="00174649" w:rsidP="00174649">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A28D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>2025-D0022</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1962" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5E06FB74" w14:textId="11A2ED90" w:rsidR="00174649" w:rsidRPr="0068282C" w:rsidRDefault="00174649" w:rsidP="00174649">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A28D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>17.12.2025</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2397" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4CE96A88" w14:textId="32807206" w:rsidR="00174649" w:rsidRPr="0068282C" w:rsidRDefault="00174649" w:rsidP="00174649">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A28D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>17.12.2030</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00174649" w:rsidRPr="00AD0FF0" w14:paraId="1F3B5B76" w14:textId="6B863303" w:rsidTr="00A70C8F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2FB35F9B" w14:textId="384DC83F" w:rsidR="00174649" w:rsidRPr="00AD0FF0" w:rsidRDefault="00174649" w:rsidP="00174649">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00225E69">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>121</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3855" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0F67894A" w14:textId="04A31950" w:rsidR="00174649" w:rsidRPr="0068282C" w:rsidRDefault="00174649" w:rsidP="00174649">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A28D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve">VANAGS JĀNIS </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2149" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="120A9668" w14:textId="000ED055" w:rsidR="00174649" w:rsidRPr="0068282C" w:rsidRDefault="00174649" w:rsidP="00174649">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A28D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>2022-D0003</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1962" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3B38C1F0" w14:textId="535AFE2E" w:rsidR="00174649" w:rsidRPr="0068282C" w:rsidRDefault="00174649" w:rsidP="00174649">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A28D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>10.02.2022</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2397" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0B74E9D6" w14:textId="64D6187B" w:rsidR="00174649" w:rsidRPr="0068282C" w:rsidRDefault="00174649" w:rsidP="00174649">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A28D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>10.02.2027</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00174649" w:rsidRPr="00AD0FF0" w14:paraId="1713C908" w14:textId="1E3E817D" w:rsidTr="00A70C8F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4330717E" w14:textId="2649C681" w:rsidR="00174649" w:rsidRPr="00AD0FF0" w:rsidRDefault="00174649" w:rsidP="00174649">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00225E69">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>122</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3855" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="347ECE62" w14:textId="04761222" w:rsidR="00174649" w:rsidRPr="0068282C" w:rsidRDefault="00174649" w:rsidP="00174649">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A28D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve">VASIĻJEVS SERGEJS </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2149" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7FC056BF" w14:textId="40A267F6" w:rsidR="00174649" w:rsidRPr="0068282C" w:rsidRDefault="00174649" w:rsidP="00174649">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A28D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>2023-D0012</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1962" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="10CCD2BA" w14:textId="317B1864" w:rsidR="00174649" w:rsidRPr="0068282C" w:rsidRDefault="00174649" w:rsidP="00174649">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A28D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>27.07.2023</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2397" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1CBCEE6F" w14:textId="5A638DDE" w:rsidR="00174649" w:rsidRPr="0068282C" w:rsidRDefault="00174649" w:rsidP="00174649">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A28D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>27.07.2028</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00174649" w:rsidRPr="00AD0FF0" w14:paraId="75D9B98C" w14:textId="06B7B680" w:rsidTr="00A70C8F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6D13EDED" w14:textId="0EEAD3D2" w:rsidR="00174649" w:rsidRPr="00AD0FF0" w:rsidRDefault="00174649" w:rsidP="00174649">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00225E69">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>123</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3855" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="309B9BE1" w14:textId="384659D0" w:rsidR="00174649" w:rsidRPr="0068282C" w:rsidRDefault="00174649" w:rsidP="00174649">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A28D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve">VĒBERIS ARMANDS </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2149" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5CB7C71A" w14:textId="7DF04412" w:rsidR="00174649" w:rsidRPr="0068282C" w:rsidRDefault="00174649" w:rsidP="00174649">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A28D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>2024-D0021</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1962" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="115E0B69" w14:textId="057059A2" w:rsidR="00174649" w:rsidRPr="0068282C" w:rsidRDefault="00174649" w:rsidP="00174649">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A28D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>22.08.2024</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2397" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5FE88240" w14:textId="422B4F54" w:rsidR="00174649" w:rsidRPr="0068282C" w:rsidRDefault="00174649" w:rsidP="00174649">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A28D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>22.08.2029</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00174649" w:rsidRPr="00AD0FF0" w14:paraId="115022AD" w14:textId="57790B46" w:rsidTr="00A70C8F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3CB02A11" w14:textId="1869E5F3" w:rsidR="00174649" w:rsidRPr="00AD0FF0" w:rsidRDefault="00174649" w:rsidP="00174649">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00225E69">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3855" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4D4AB1E8" w14:textId="128F1B31" w:rsidR="00174649" w:rsidRPr="0068282C" w:rsidRDefault="00174649" w:rsidP="00174649">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A28D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve">VIDRIĶIS JĀNIS </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2149" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4597E20E" w14:textId="1712D9D4" w:rsidR="00174649" w:rsidRPr="0068282C" w:rsidRDefault="00174649" w:rsidP="00174649">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A28D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>2022-D0008</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1962" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6EC80594" w14:textId="493B683E" w:rsidR="00174649" w:rsidRPr="0068282C" w:rsidRDefault="00174649" w:rsidP="00174649">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A28D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>14.04.2022</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2397" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0A8AFE72" w14:textId="071ADE48" w:rsidR="00174649" w:rsidRPr="0068282C" w:rsidRDefault="00174649" w:rsidP="00174649">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A28D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>14.04.2027</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00174649" w:rsidRPr="00AD0FF0" w14:paraId="4297E570" w14:textId="2E6CD99C" w:rsidTr="00A70C8F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4A4EF05C" w14:textId="0A56BD4E" w:rsidR="00174649" w:rsidRPr="00AD0FF0" w:rsidRDefault="00174649" w:rsidP="00174649">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00225E69">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>125</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3855" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5167C506" w14:textId="2CCE15C6" w:rsidR="00174649" w:rsidRPr="0068282C" w:rsidRDefault="00174649" w:rsidP="00174649">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A28D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve">VĪTOLS MIERVALDIS </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2149" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="14FE5B96" w14:textId="79260772" w:rsidR="00174649" w:rsidRPr="0068282C" w:rsidRDefault="00174649" w:rsidP="00174649">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A28D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>2025-D0016</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1962" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7D0C4C40" w14:textId="42F89B4C" w:rsidR="00174649" w:rsidRPr="0068282C" w:rsidRDefault="00174649" w:rsidP="00174649">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A28D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>04.09.2025</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2397" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5BD62D62" w14:textId="566A8840" w:rsidR="00174649" w:rsidRPr="0068282C" w:rsidRDefault="00174649" w:rsidP="00174649">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A28D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>04.09.2030</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00174649" w:rsidRPr="00AD0FF0" w14:paraId="0096FB77" w14:textId="69009C7F" w:rsidTr="00A70C8F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5849D58C" w14:textId="5D92FEC5" w:rsidR="00174649" w:rsidRPr="00AD0FF0" w:rsidRDefault="00174649" w:rsidP="00174649">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00225E69">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>126</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3855" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2392503A" w14:textId="4FF9F0B1" w:rsidR="00174649" w:rsidRPr="0068282C" w:rsidRDefault="00174649" w:rsidP="00174649">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A28D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ZAMAZLOVA-KAZIKOVA LIENE </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2149" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3F1C77EB" w14:textId="4293904A" w:rsidR="00174649" w:rsidRPr="0068282C" w:rsidRDefault="00174649" w:rsidP="00174649">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A28D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>2023-D0009</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1962" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="42314AB6" w14:textId="3213467E" w:rsidR="00174649" w:rsidRPr="0068282C" w:rsidRDefault="00174649" w:rsidP="00174649">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A28D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>18.05.2023</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2397" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="780C07DF" w14:textId="288420EC" w:rsidR="00174649" w:rsidRPr="0068282C" w:rsidRDefault="00174649" w:rsidP="00174649">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A28D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>18.05.2028</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00174649" w:rsidRPr="00AD0FF0" w14:paraId="09DF805D" w14:textId="235175D8" w:rsidTr="00A70C8F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3B39A4AD" w14:textId="2EDEDA8A" w:rsidR="00174649" w:rsidRPr="00AD0FF0" w:rsidRDefault="00174649" w:rsidP="00174649">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00225E69">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>127</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3855" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2D6F4D47" w14:textId="6FEFCCB5" w:rsidR="00174649" w:rsidRPr="0068282C" w:rsidRDefault="00174649" w:rsidP="00174649">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A28D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ZAUERS JĀNIS </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2149" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="21F4663A" w14:textId="5D8D26D3" w:rsidR="00174649" w:rsidRPr="0068282C" w:rsidRDefault="00174649" w:rsidP="00174649">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A28D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>2025-D0008</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1962" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="380272D9" w14:textId="0B175C39" w:rsidR="00174649" w:rsidRPr="0068282C" w:rsidRDefault="00174649" w:rsidP="00174649">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A28D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>26.06.2025</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2397" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="50FCB603" w14:textId="1A39BBF2" w:rsidR="00174649" w:rsidRPr="0068282C" w:rsidRDefault="00174649" w:rsidP="00174649">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A28D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>26.06.2030</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00174649" w:rsidRPr="00AD0FF0" w14:paraId="605A85A9" w14:textId="4E4DD432" w:rsidTr="00A70C8F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5E4C1925" w14:textId="435A029F" w:rsidR="00174649" w:rsidRPr="00AD0FF0" w:rsidRDefault="00174649" w:rsidP="00174649">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00225E69">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>128</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3855" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="286D8479" w14:textId="33EBE019" w:rsidR="00174649" w:rsidRPr="0068282C" w:rsidRDefault="00174649" w:rsidP="00174649">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A28D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ZEĻENKOVS ANDREJS </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2149" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0C7FDC3E" w14:textId="7B00E6DC" w:rsidR="00174649" w:rsidRPr="0068282C" w:rsidRDefault="00174649" w:rsidP="00174649">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A28D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>2022-D0033</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1962" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2030F88A" w14:textId="6CA58692" w:rsidR="00174649" w:rsidRPr="0068282C" w:rsidRDefault="00174649" w:rsidP="00174649">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A28D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>29.12.2022</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2397" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="11BB7A96" w14:textId="25288A99" w:rsidR="00174649" w:rsidRPr="0068282C" w:rsidRDefault="00174649" w:rsidP="00174649">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A28D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>29.12.2027</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00174649" w:rsidRPr="00AD0FF0" w14:paraId="7EC3F0D7" w14:textId="77777777" w:rsidTr="00A70C8F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1109CB6E" w14:textId="289E0B1E" w:rsidR="00174649" w:rsidRPr="00225E69" w:rsidRDefault="00174649" w:rsidP="00174649">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-                <w:lang w:eastAsia="lv-LV"/>
-[...1 lines deleted...]
-              <w:t xml:space="preserve">ODINCOVS SERGEJS </w:t>
+              </w:rPr>
+              <w:t>129</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3855" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3FCDE599" w14:textId="40C0AA87" w:rsidR="00174649" w:rsidRPr="0068282C" w:rsidRDefault="00174649" w:rsidP="00174649">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A28D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ZEĻIKA OLGA </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2149" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="54D3B0D2" w14:textId="6327C211" w:rsidR="00A96C71" w:rsidRPr="0068282C" w:rsidRDefault="00A96C71" w:rsidP="00A96C71">
-[...6 lines deleted...]
-                <w:lang w:eastAsia="lv-LV"/>
+          <w:p w14:paraId="58EDF69F" w14:textId="3A5AC81F" w:rsidR="00174649" w:rsidRPr="0068282C" w:rsidRDefault="00174649" w:rsidP="00174649">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A28D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>2026-D0017</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1962" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3C1B1C03" w14:textId="47BC2740" w:rsidR="00174649" w:rsidRPr="0068282C" w:rsidRDefault="00174649" w:rsidP="00174649">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A28D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>06.08.2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2397" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="770E684B" w14:textId="183AA1DC" w:rsidR="00174649" w:rsidRPr="0068282C" w:rsidRDefault="00174649" w:rsidP="00174649">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A28D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>06.08.2031</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00174649" w:rsidRPr="00AD0FF0" w14:paraId="49332843" w14:textId="77777777" w:rsidTr="00A70C8F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7607414C" w14:textId="1BF94E40" w:rsidR="00174649" w:rsidRPr="00225E69" w:rsidRDefault="00174649" w:rsidP="00174649">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-                <w:lang w:eastAsia="lv-LV"/>
-[...1 lines deleted...]
-              <w:t>2023-D0013</w:t>
+              </w:rPr>
+              <w:t>130</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3855" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0F60FE0B" w14:textId="1C604612" w:rsidR="00174649" w:rsidRPr="0068282C" w:rsidRDefault="00174649" w:rsidP="00174649">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A28D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ZIEMANIS MĀRTIŅŠ </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2149" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="16FEA22C" w14:textId="346CEF84" w:rsidR="00174649" w:rsidRPr="0068282C" w:rsidRDefault="00174649" w:rsidP="00174649">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A28D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>2022-D0017</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1962" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="58334E9A" w14:textId="2B3DAAFF" w:rsidR="00A96C71" w:rsidRPr="0068282C" w:rsidRDefault="00A96C71" w:rsidP="00A96C71">
-[...6 lines deleted...]
-                <w:lang w:eastAsia="lv-LV"/>
+          <w:p w14:paraId="41A031F9" w14:textId="522D5FA9" w:rsidR="00174649" w:rsidRPr="0068282C" w:rsidRDefault="00174649" w:rsidP="00174649">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A28D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>07.07.2022</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2397" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="39A9FBF1" w14:textId="31BBC5E4" w:rsidR="00174649" w:rsidRPr="0068282C" w:rsidRDefault="00174649" w:rsidP="00174649">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A28D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>07.07.2027</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00174649" w:rsidRPr="00AD0FF0" w14:paraId="21106B2E" w14:textId="77777777" w:rsidTr="00A70C8F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1CCAD9E1" w14:textId="111EB6B4" w:rsidR="00174649" w:rsidRDefault="00174649" w:rsidP="00174649">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-                <w:lang w:eastAsia="lv-LV"/>
-[...7289 lines deleted...]
-                <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>131</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3855" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3708FBDA" w14:textId="4AE1B210" w:rsidR="00A96C71" w:rsidRDefault="00A96C71" w:rsidP="00A96C71">
-[...6 lines deleted...]
-                <w:lang w:eastAsia="lv-LV"/>
+          <w:p w14:paraId="2D154709" w14:textId="0BA37A19" w:rsidR="00174649" w:rsidRPr="0068282C" w:rsidRDefault="00174649" w:rsidP="00174649">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A28D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ZUJS JEVGENIJS </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2149" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2452E3E3" w14:textId="198FC263" w:rsidR="00174649" w:rsidRPr="0068282C" w:rsidRDefault="00174649" w:rsidP="00174649">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A28D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>2024-D0011</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1962" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1AFD371C" w14:textId="3B21175F" w:rsidR="00174649" w:rsidRPr="0068282C" w:rsidRDefault="00174649" w:rsidP="00174649">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A28D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>25.04.2024</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2397" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7F37F71F" w14:textId="7F8A7552" w:rsidR="00174649" w:rsidRPr="0068282C" w:rsidRDefault="00174649" w:rsidP="00174649">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A28D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>25.04.2029</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00174649" w:rsidRPr="00AD0FF0" w14:paraId="1A2BC9CF" w14:textId="77777777" w:rsidTr="00A70C8F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="764435C3" w14:textId="7803FFC4" w:rsidR="00174649" w:rsidRPr="00225E69" w:rsidRDefault="00174649" w:rsidP="00174649">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>132</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3855" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="31CF62E4" w14:textId="7DC3B482" w:rsidR="00174649" w:rsidRPr="0068282C" w:rsidRDefault="00174649" w:rsidP="00174649">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A28D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve">ŽEBRAKOVA REGĪNA </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2149" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6EB2B528" w14:textId="4F78F2A4" w:rsidR="00A96C71" w:rsidRDefault="00A96C71" w:rsidP="00A96C71">
-[...9 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="7C1191C7" w14:textId="57F0EAD1" w:rsidR="00174649" w:rsidRPr="0068282C" w:rsidRDefault="00174649" w:rsidP="00174649">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A28D7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>2022-D0012</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1962" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="58DCAD00" w14:textId="6E016DD1" w:rsidR="00A96C71" w:rsidRDefault="00A96C71" w:rsidP="00A96C71">
-[...9 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="49126E09" w14:textId="506D3D0D" w:rsidR="00174649" w:rsidRPr="0068282C" w:rsidRDefault="00174649" w:rsidP="00174649">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A28D7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>28.04.2022</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2397" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="24E5C161" w14:textId="47DEEEE0" w:rsidR="00A96C71" w:rsidRDefault="00A96C71" w:rsidP="00A96C71">
-[...9 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="63143B17" w14:textId="09CBEF7F" w:rsidR="00174649" w:rsidRPr="0068282C" w:rsidRDefault="00174649" w:rsidP="00174649">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A28D7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>28.04.2027</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="7873D1D9" w14:textId="77777777" w:rsidR="003F368A" w:rsidRPr="00AD0FF0" w:rsidRDefault="003F368A" w:rsidP="00AD0FF0">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="003F368A" w:rsidRPr="00AD0FF0" w:rsidSect="00C8631A">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="720" w:footer="720" w:gutter="0"/>
@@ -22432,90 +22502,91 @@
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="120"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00C8631A"/>
     <w:rsid w:val="00044D6F"/>
     <w:rsid w:val="00075614"/>
     <w:rsid w:val="000836BA"/>
     <w:rsid w:val="00143514"/>
     <w:rsid w:val="001474F4"/>
+    <w:rsid w:val="00174649"/>
     <w:rsid w:val="00257A7E"/>
+    <w:rsid w:val="002C3C93"/>
     <w:rsid w:val="002E4527"/>
     <w:rsid w:val="003042C2"/>
     <w:rsid w:val="003117F6"/>
     <w:rsid w:val="00337A1D"/>
     <w:rsid w:val="00341C56"/>
     <w:rsid w:val="00347C7C"/>
     <w:rsid w:val="0036035F"/>
     <w:rsid w:val="00374030"/>
     <w:rsid w:val="003D6752"/>
     <w:rsid w:val="003E7744"/>
     <w:rsid w:val="003F368A"/>
     <w:rsid w:val="004004BF"/>
     <w:rsid w:val="00402821"/>
     <w:rsid w:val="004769E9"/>
     <w:rsid w:val="004C5DD6"/>
     <w:rsid w:val="004D5DFF"/>
     <w:rsid w:val="00505773"/>
     <w:rsid w:val="00540DC7"/>
     <w:rsid w:val="0057458B"/>
     <w:rsid w:val="005B779A"/>
     <w:rsid w:val="005F0C3D"/>
     <w:rsid w:val="00606275"/>
     <w:rsid w:val="00614FC0"/>
     <w:rsid w:val="00631974"/>
     <w:rsid w:val="00637763"/>
     <w:rsid w:val="006724DB"/>
     <w:rsid w:val="0077431A"/>
     <w:rsid w:val="007B6540"/>
     <w:rsid w:val="007C722D"/>
     <w:rsid w:val="007C78CA"/>
     <w:rsid w:val="007F2DD5"/>
     <w:rsid w:val="007F665A"/>
     <w:rsid w:val="00816206"/>
     <w:rsid w:val="008B2FEF"/>
     <w:rsid w:val="00912812"/>
     <w:rsid w:val="00A14F06"/>
     <w:rsid w:val="00A432A6"/>
     <w:rsid w:val="00A70C8F"/>
-    <w:rsid w:val="00A96C71"/>
     <w:rsid w:val="00AB4740"/>
     <w:rsid w:val="00AD0FF0"/>
     <w:rsid w:val="00AD7E4C"/>
     <w:rsid w:val="00B0534F"/>
     <w:rsid w:val="00B347EC"/>
     <w:rsid w:val="00B70D62"/>
     <w:rsid w:val="00B877B5"/>
     <w:rsid w:val="00BB2FD7"/>
     <w:rsid w:val="00BD0E68"/>
     <w:rsid w:val="00BF4B80"/>
     <w:rsid w:val="00C4015C"/>
     <w:rsid w:val="00C61CAB"/>
     <w:rsid w:val="00C8631A"/>
     <w:rsid w:val="00CA4F5D"/>
     <w:rsid w:val="00CB361C"/>
     <w:rsid w:val="00CB6156"/>
     <w:rsid w:val="00CF48C4"/>
     <w:rsid w:val="00D13D3D"/>
     <w:rsid w:val="00D14226"/>
     <w:rsid w:val="00D43FD8"/>
     <w:rsid w:val="00D6418A"/>
     <w:rsid w:val="00D74198"/>
     <w:rsid w:val="00D84A45"/>
     <w:rsid w:val="00DA1091"/>
     <w:rsid w:val="00DE2A66"/>
@@ -22928,1098 +22999,1098 @@
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+  <w:style w:type="paragraph" w:default="1" w:styleId="Parasts">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00C8631A"/>
     <w:pPr>
       <w:spacing w:line="256" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading1">
+  <w:style w:type="paragraph" w:styleId="Virsraksts1">
     <w:name w:val="heading 1"/>
-    <w:basedOn w:val="Normal"/>
-    <w:link w:val="Heading1Char"/>
+    <w:basedOn w:val="Parasts"/>
+    <w:link w:val="Virsraksts1Rakstz"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="00637763"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="36"/>
       <w:sz w:val="48"/>
       <w:szCs w:val="48"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading2">
+  <w:style w:type="paragraph" w:styleId="Virsraksts2">
     <w:name w:val="heading 2"/>
-    <w:basedOn w:val="Normal"/>
-[...1 lines deleted...]
-    <w:link w:val="Heading2Char"/>
+    <w:basedOn w:val="Parasts"/>
+    <w:next w:val="Parasts"/>
+    <w:link w:val="Virsraksts2Rakstz"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00A432A6"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40" w:after="0" w:line="259" w:lineRule="auto"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+  <w:style w:type="character" w:default="1" w:styleId="Noklusjumarindkopasfonts">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+  <w:style w:type="table" w:default="1" w:styleId="Parastatabula">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+  <w:style w:type="numbering" w:default="1" w:styleId="Bezsaraksta">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid">
+  <w:style w:type="table" w:styleId="Reatabula">
     <w:name w:val="Table Grid"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="Parastatabula"/>
     <w:uiPriority w:val="39"/>
     <w:rsid w:val="00C8631A"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
-[...2 lines deleted...]
-    <w:link w:val="Heading1"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Virsraksts1Rakstz">
+    <w:name w:val="Virsraksts 1 Rakstz."/>
+    <w:basedOn w:val="Noklusjumarindkopasfonts"/>
+    <w:link w:val="Virsraksts1"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="00637763"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="36"/>
       <w:sz w:val="48"/>
       <w:szCs w:val="48"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Hyperlink">
+  <w:style w:type="character" w:styleId="Hipersaite">
     <w:name w:val="Hyperlink"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Noklusjumarindkopasfonts"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="005B779A"/>
     <w:rPr>
       <w:color w:val="0000FF"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="FollowedHyperlink">
+  <w:style w:type="character" w:styleId="Izmantotahipersaite">
     <w:name w:val="FollowedHyperlink"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Noklusjumarindkopasfonts"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="005B779A"/>
     <w:rPr>
       <w:color w:val="800080"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="NormalWeb">
+  <w:style w:type="paragraph" w:styleId="Paraststmeklis">
     <w:name w:val="Normal (Web)"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="Parasts"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="005B779A"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="clr">
     <w:name w:val="clr"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="Parasts"/>
     <w:rsid w:val="005B779A"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="main">
     <w:name w:val="main"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="Parasts"/>
     <w:rsid w:val="005B779A"/>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="single" w:sz="2" w:space="0" w:color="CCCCCC"/>
         <w:left w:val="single" w:sz="2" w:space="0" w:color="CCCCCC"/>
         <w:bottom w:val="single" w:sz="2" w:space="0" w:color="CCCCCC"/>
         <w:right w:val="single" w:sz="2" w:space="0" w:color="CCCCCC"/>
       </w:pBdr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Header1">
     <w:name w:val="Header1"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="Parasts"/>
     <w:rsid w:val="005B779A"/>
     <w:pPr>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="2" w:space="0" w:color="CCCCCC"/>
       </w:pBdr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="content">
     <w:name w:val="content"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="Parasts"/>
     <w:rsid w:val="005B779A"/>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="single" w:sz="2" w:space="0" w:color="CCCCCC"/>
         <w:left w:val="single" w:sz="2" w:space="0" w:color="CCCCCC"/>
         <w:bottom w:val="single" w:sz="2" w:space="0" w:color="CCCCCC"/>
         <w:right w:val="single" w:sz="2" w:space="0" w:color="CCCCCC"/>
       </w:pBdr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="contentdata">
     <w:name w:val="content_data"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="Parasts"/>
     <w:rsid w:val="005B779A"/>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="single" w:sz="2" w:space="0" w:color="CCCCCC"/>
         <w:left w:val="single" w:sz="2" w:space="0" w:color="CCCCCC"/>
         <w:bottom w:val="single" w:sz="2" w:space="0" w:color="CCCCCC"/>
         <w:right w:val="single" w:sz="2" w:space="0" w:color="CCCCCC"/>
       </w:pBdr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="450" w:right="450"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="contentdatamenu">
     <w:name w:val="content_data_menu"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="Parasts"/>
     <w:rsid w:val="005B779A"/>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="single" w:sz="2" w:space="0" w:color="CCCCCC"/>
         <w:left w:val="single" w:sz="2" w:space="0" w:color="CCCCCC"/>
         <w:bottom w:val="single" w:sz="2" w:space="0" w:color="CCCCCC"/>
         <w:right w:val="single" w:sz="2" w:space="0" w:color="CCCCCC"/>
       </w:pBdr>
       <w:shd w:val="clear" w:color="auto" w:fill="222222"/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="contentdatavirs">
     <w:name w:val="content_data_virs"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="Parasts"/>
     <w:rsid w:val="005B779A"/>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="single" w:sz="2" w:space="0" w:color="CCCCCC"/>
         <w:left w:val="single" w:sz="2" w:space="0" w:color="CCCCCC"/>
         <w:bottom w:val="single" w:sz="2" w:space="0" w:color="CCCCCC"/>
         <w:right w:val="single" w:sz="2" w:space="0" w:color="CCCCCC"/>
       </w:pBdr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="contentdatadata">
     <w:name w:val="content_data_data"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="Parasts"/>
     <w:rsid w:val="005B779A"/>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="single" w:sz="2" w:space="0" w:color="CCCCCC"/>
         <w:left w:val="single" w:sz="2" w:space="0" w:color="CCCCCC"/>
         <w:bottom w:val="single" w:sz="2" w:space="0" w:color="CCCCCC"/>
         <w:right w:val="single" w:sz="2" w:space="0" w:color="CCCCCC"/>
       </w:pBdr>
       <w:spacing w:before="75" w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="contentdatadatavirstext">
     <w:name w:val="content_data_data_virs_text"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="Parasts"/>
     <w:rsid w:val="005B779A"/>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
         <w:left w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
         <w:bottom w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
         <w:right w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
       </w:pBdr>
       <w:shd w:val="clear" w:color="auto" w:fill="F5F5F5"/>
       <w:spacing w:before="75" w:after="75" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="contentdatadatavirs">
     <w:name w:val="content_data_data_virs"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="Parasts"/>
     <w:rsid w:val="005B779A"/>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="single" w:sz="2" w:space="0" w:color="CCCCCC"/>
         <w:left w:val="single" w:sz="2" w:space="0" w:color="CCCCCC"/>
         <w:bottom w:val="single" w:sz="2" w:space="0" w:color="CCCCCC"/>
         <w:right w:val="single" w:sz="2" w:space="0" w:color="CCCCCC"/>
       </w:pBdr>
       <w:spacing w:before="75" w:after="75" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="75" w:right="75"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="contentdatadatatext">
     <w:name w:val="content_data_data_text"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="Parasts"/>
     <w:rsid w:val="005B779A"/>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="single" w:sz="2" w:space="0" w:color="CCCCCC"/>
         <w:left w:val="single" w:sz="2" w:space="0" w:color="CCCCCC"/>
         <w:bottom w:val="single" w:sz="2" w:space="0" w:color="CCCCCC"/>
         <w:right w:val="single" w:sz="2" w:space="0" w:color="CCCCCC"/>
       </w:pBdr>
       <w:spacing w:before="75" w:after="75" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="450" w:right="450"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="contentdatapogas">
     <w:name w:val="content_data_pogas"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="Parasts"/>
     <w:rsid w:val="005B779A"/>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="single" w:sz="2" w:space="0" w:color="CCCCCC"/>
         <w:left w:val="single" w:sz="2" w:space="0" w:color="CCCCCC"/>
         <w:bottom w:val="single" w:sz="2" w:space="0" w:color="CCCCCC"/>
         <w:right w:val="single" w:sz="2" w:space="0" w:color="CCCCCC"/>
       </w:pBdr>
       <w:spacing w:before="75" w:after="0" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Footer1">
     <w:name w:val="Footer1"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="Parasts"/>
     <w:rsid w:val="005B779A"/>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="single" w:sz="2" w:space="0" w:color="CCCCCC"/>
         <w:left w:val="single" w:sz="2" w:space="0" w:color="CCCCCC"/>
         <w:bottom w:val="single" w:sz="2" w:space="0" w:color="CCCCCC"/>
         <w:right w:val="single" w:sz="2" w:space="0" w:color="CCCCCC"/>
       </w:pBdr>
       <w:spacing w:before="450" w:after="0" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:color w:val="888888"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="datatableswrapper">
     <w:name w:val="datatables_wrapper"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="Parasts"/>
     <w:rsid w:val="005B779A"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="datatablesprocessing">
     <w:name w:val="datatables_processing"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="Parasts"/>
     <w:rsid w:val="005B779A"/>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="single" w:sz="6" w:space="11" w:color="DDDDDD"/>
         <w:left w:val="single" w:sz="6" w:space="0" w:color="DDDDDD"/>
         <w:bottom w:val="single" w:sz="6" w:space="2" w:color="DDDDDD"/>
         <w:right w:val="single" w:sz="6" w:space="0" w:color="DDDDDD"/>
       </w:pBdr>
       <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
       <w:spacing w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="-1875"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:color w:val="999999"/>
       <w:sz w:val="21"/>
       <w:szCs w:val="21"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="datatableslength">
     <w:name w:val="datatables_length"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="Parasts"/>
     <w:rsid w:val="005B779A"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="datatablesfilter">
     <w:name w:val="datatables_filter"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="Parasts"/>
     <w:rsid w:val="005B779A"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="datatablesinfo">
     <w:name w:val="datatables_info"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="Parasts"/>
     <w:rsid w:val="005B779A"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="datatablespaginate">
     <w:name w:val="datatables_paginate"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="Parasts"/>
     <w:rsid w:val="005B779A"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="paginatedisabledprevious">
     <w:name w:val="paginate_disabled_previous"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="Parasts"/>
     <w:rsid w:val="005B779A"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="45"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="paginateenabledprevious">
     <w:name w:val="paginate_enabled_previous"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="Parasts"/>
     <w:rsid w:val="005B779A"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="45"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="paginatedisablednext">
     <w:name w:val="paginate_disabled_next"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="Parasts"/>
     <w:rsid w:val="005B779A"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="45"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="paginateenablednext">
     <w:name w:val="paginate_enabled_next"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="Parasts"/>
     <w:rsid w:val="005B779A"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="45"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="sortingasc">
     <w:name w:val="sorting_asc"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="Parasts"/>
     <w:rsid w:val="005B779A"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="sortingdesc">
     <w:name w:val="sorting_desc"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="Parasts"/>
     <w:rsid w:val="005B779A"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="sorting">
     <w:name w:val="sorting"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="Parasts"/>
     <w:rsid w:val="005B779A"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="sortingascdisabled">
     <w:name w:val="sorting_asc_disabled"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="Parasts"/>
     <w:rsid w:val="005B779A"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="sortingdescdisabled">
     <w:name w:val="sorting_desc_disabled"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="Parasts"/>
     <w:rsid w:val="005B779A"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="top">
     <w:name w:val="top"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="Parasts"/>
     <w:rsid w:val="005B779A"/>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="single" w:sz="6" w:space="11" w:color="CCCCCC"/>
         <w:left w:val="single" w:sz="6" w:space="11" w:color="CCCCCC"/>
         <w:bottom w:val="single" w:sz="6" w:space="11" w:color="CCCCCC"/>
         <w:right w:val="single" w:sz="6" w:space="11" w:color="CCCCCC"/>
       </w:pBdr>
       <w:shd w:val="clear" w:color="auto" w:fill="F5F5F5"/>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="bottom">
     <w:name w:val="bottom"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="Parasts"/>
     <w:rsid w:val="005B779A"/>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="single" w:sz="6" w:space="11" w:color="CCCCCC"/>
         <w:left w:val="single" w:sz="6" w:space="11" w:color="CCCCCC"/>
         <w:bottom w:val="single" w:sz="6" w:space="11" w:color="CCCCCC"/>
         <w:right w:val="single" w:sz="6" w:space="11" w:color="CCCCCC"/>
       </w:pBdr>
       <w:shd w:val="clear" w:color="auto" w:fill="F5F5F5"/>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="clear">
     <w:name w:val="clear"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="Parasts"/>
     <w:rsid w:val="005B779A"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="datatablesempty">
     <w:name w:val="datatables_empty"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="Parasts"/>
     <w:rsid w:val="005B779A"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="pagingfullnumbers">
     <w:name w:val="paging_full_numbers"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="Parasts"/>
     <w:rsid w:val="005B779A"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="330" w:lineRule="atLeast"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="jtloader">
     <w:name w:val="jt_loader"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="Parasts"/>
     <w:rsid w:val="005B779A"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="paginatebutton">
     <w:name w:val="paginate_button"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Noklusjumarindkopasfonts"/>
     <w:rsid w:val="005B779A"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="paginateactive">
     <w:name w:val="paginate_active"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Noklusjumarindkopasfonts"/>
     <w:rsid w:val="005B779A"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="paginatebutton1">
     <w:name w:val="paginate_button1"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Noklusjumarindkopasfonts"/>
     <w:rsid w:val="005B779A"/>
     <w:rPr>
       <w:bdr w:val="single" w:sz="6" w:space="2" w:color="AAAAAA" w:frame="1"/>
       <w:shd w:val="clear" w:color="auto" w:fill="DDDDDD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="paginateactive1">
     <w:name w:val="paginate_active1"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Noklusjumarindkopasfonts"/>
     <w:rsid w:val="005B779A"/>
     <w:rPr>
       <w:bdr w:val="single" w:sz="6" w:space="2" w:color="AAAAAA" w:frame="1"/>
       <w:shd w:val="clear" w:color="auto" w:fill="99B3FF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="paginatebutton2">
     <w:name w:val="paginate_button2"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Noklusjumarindkopasfonts"/>
     <w:rsid w:val="005B779A"/>
     <w:rPr>
       <w:bdr w:val="single" w:sz="6" w:space="2" w:color="AAAAAA" w:frame="1"/>
       <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
-[...2 lines deleted...]
-    <w:link w:val="Heading2"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Virsraksts2Rakstz">
+    <w:name w:val="Virsraksts 2 Rakstz."/>
+    <w:basedOn w:val="Noklusjumarindkopasfonts"/>
+    <w:link w:val="Virsraksts2"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="00A432A6"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Header2">
     <w:name w:val="Header2"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="Parasts"/>
     <w:rsid w:val="00A432A6"/>
     <w:pPr>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="2" w:space="0" w:color="CCCCCC"/>
       </w:pBdr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Footer2">
     <w:name w:val="Footer2"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="Parasts"/>
     <w:rsid w:val="00A432A6"/>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="single" w:sz="2" w:space="0" w:color="CCCCCC"/>
         <w:left w:val="single" w:sz="2" w:space="0" w:color="CCCCCC"/>
         <w:bottom w:val="single" w:sz="2" w:space="0" w:color="CCCCCC"/>
         <w:right w:val="single" w:sz="2" w:space="0" w:color="CCCCCC"/>
       </w:pBdr>
       <w:spacing w:before="450" w:after="0" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:color w:val="888888"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Header3">
     <w:name w:val="Header3"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="Parasts"/>
     <w:rsid w:val="00C4015C"/>
     <w:pPr>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="2" w:space="0" w:color="CCCCCC"/>
       </w:pBdr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Footer3">
     <w:name w:val="Footer3"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="Parasts"/>
     <w:rsid w:val="00C4015C"/>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="single" w:sz="2" w:space="0" w:color="CCCCCC"/>
         <w:left w:val="single" w:sz="2" w:space="0" w:color="CCCCCC"/>
         <w:bottom w:val="single" w:sz="2" w:space="0" w:color="CCCCCC"/>
         <w:right w:val="single" w:sz="2" w:space="0" w:color="CCCCCC"/>
       </w:pBdr>
       <w:spacing w:before="450" w:after="0" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:color w:val="888888"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Header4">
     <w:name w:val="Header4"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="Parasts"/>
     <w:rsid w:val="00606275"/>
     <w:pPr>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="2" w:space="0" w:color="CCCCCC"/>
       </w:pBdr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Footer4">
     <w:name w:val="Footer4"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="Parasts"/>
     <w:rsid w:val="00606275"/>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="single" w:sz="2" w:space="0" w:color="CCCCCC"/>
         <w:left w:val="single" w:sz="2" w:space="0" w:color="CCCCCC"/>
         <w:bottom w:val="single" w:sz="2" w:space="0" w:color="CCCCCC"/>
         <w:right w:val="single" w:sz="2" w:space="0" w:color="CCCCCC"/>
       </w:pBdr>
       <w:spacing w:before="450" w:after="0" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:color w:val="888888"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Header5">
     <w:name w:val="Header5"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="Parasts"/>
     <w:rsid w:val="003F368A"/>
     <w:pPr>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="2" w:space="0" w:color="CCCCCC"/>
       </w:pBdr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Footer5">
     <w:name w:val="Footer5"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="Parasts"/>
     <w:rsid w:val="003F368A"/>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="single" w:sz="2" w:space="0" w:color="CCCCCC"/>
         <w:left w:val="single" w:sz="2" w:space="0" w:color="CCCCCC"/>
         <w:bottom w:val="single" w:sz="2" w:space="0" w:color="CCCCCC"/>
         <w:right w:val="single" w:sz="2" w:space="0" w:color="CCCCCC"/>
       </w:pBdr>
       <w:spacing w:before="450" w:after="0" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:color w:val="888888"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Header6">
     <w:name w:val="Header6"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="Parasts"/>
     <w:rsid w:val="00044D6F"/>
     <w:pPr>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="2" w:space="0" w:color="CCCCCC"/>
       </w:pBdr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Footer6">
     <w:name w:val="Footer6"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="Parasts"/>
     <w:rsid w:val="00044D6F"/>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="single" w:sz="2" w:space="0" w:color="CCCCCC"/>
         <w:left w:val="single" w:sz="2" w:space="0" w:color="CCCCCC"/>
         <w:bottom w:val="single" w:sz="2" w:space="0" w:color="CCCCCC"/>
         <w:right w:val="single" w:sz="2" w:space="0" w:color="CCCCCC"/>
       </w:pBdr>
       <w:spacing w:before="450" w:after="0" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:color w:val="888888"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Header7">
     <w:name w:val="Header7"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="Parasts"/>
     <w:rsid w:val="00CB361C"/>
     <w:pPr>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="2" w:space="0" w:color="CCCCCC"/>
       </w:pBdr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Footer7">
     <w:name w:val="Footer7"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="Parasts"/>
     <w:rsid w:val="00CB361C"/>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="single" w:sz="2" w:space="0" w:color="CCCCCC"/>
         <w:left w:val="single" w:sz="2" w:space="0" w:color="CCCCCC"/>
         <w:bottom w:val="single" w:sz="2" w:space="0" w:color="CCCCCC"/>
         <w:right w:val="single" w:sz="2" w:space="0" w:color="CCCCCC"/>
       </w:pBdr>
       <w:spacing w:before="450" w:after="0" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:color w:val="888888"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="BalloonText">
+  <w:style w:type="paragraph" w:styleId="Balonteksts">
     <w:name w:val="Balloon Text"/>
-    <w:basedOn w:val="Normal"/>
-    <w:link w:val="BalloonTextChar"/>
+    <w:basedOn w:val="Parasts"/>
+    <w:link w:val="BalontekstsRakstz"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00143514"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
-[...2 lines deleted...]
-    <w:link w:val="BalloonText"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BalontekstsRakstz">
+    <w:name w:val="Balonteksts Rakstz."/>
+    <w:basedOn w:val="Noklusjumarindkopasfonts"/>
+    <w:link w:val="Balonteksts"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00143514"/>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:eastAsia="Calibri" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="numbering" w:customStyle="1" w:styleId="NoList1">
     <w:name w:val="No List1"/>
-    <w:next w:val="NoList"/>
+    <w:next w:val="Bezsaraksta"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00AD0FF0"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="msonormal0">
     <w:name w:val="msonormal"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="Parasts"/>
     <w:rsid w:val="00AD0FF0"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Header8">
     <w:name w:val="Header8"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="Parasts"/>
     <w:rsid w:val="00AD0FF0"/>
     <w:pPr>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="2" w:space="0" w:color="CCCCCC"/>
       </w:pBdr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Footer8">
     <w:name w:val="Footer8"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="Parasts"/>
     <w:rsid w:val="00AD0FF0"/>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="single" w:sz="2" w:space="0" w:color="CCCCCC"/>
         <w:left w:val="single" w:sz="2" w:space="0" w:color="CCCCCC"/>
         <w:bottom w:val="single" w:sz="2" w:space="0" w:color="CCCCCC"/>
         <w:right w:val="single" w:sz="2" w:space="0" w:color="CCCCCC"/>
       </w:pBdr>
       <w:spacing w:before="450" w:after="0" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:color w:val="888888"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:divs>
@@ -24898,70 +24969,70 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
-  <Words>4572</Words>
-  <Characters>2607</Characters>
+  <Words>4607</Words>
+  <Characters>2627</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>21</Lines>
   <Paragraphs>14</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>7165</CharactersWithSpaces>
+  <CharactersWithSpaces>7220</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Anda Strazdiņa</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>