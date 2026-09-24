--- v7 (2026-08-15)
+++ v8 (2026-09-24)
@@ -1,49 +1,49 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w14:paraId="7AAF5559" w14:textId="2A5B8140" w:rsidR="00EC4870" w:rsidRPr="00262F81" w:rsidRDefault="00EC4870" w:rsidP="00EC4870">
+    <w:p w14:paraId="7AAF5559" w14:textId="7CD69D7C" w:rsidR="00EC4870" w:rsidRPr="00262F81" w:rsidRDefault="00EC4870" w:rsidP="00EC4870">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F5F5F5"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:outlineLvl w:val="1"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EC4870">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>Detektīvsabiedrīb</w:t>
       </w:r>
       <w:r w:rsidR="00843F69">
         <w:rPr>
@@ -188,106 +188,106 @@
         </w:rPr>
         <w:t>s veikšanai</w:t>
       </w:r>
       <w:r w:rsidR="00352643">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00262F81" w:rsidRPr="00262F81">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">(dati uz </w:t>
       </w:r>
-      <w:r w:rsidR="005C2A58">
+      <w:r w:rsidR="001F3E73">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
-        <w:t>07</w:t>
+        <w:t>18</w:t>
       </w:r>
       <w:r w:rsidR="00107CE4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00CB4CE3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>0</w:t>
       </w:r>
-      <w:r w:rsidR="006826A1">
+      <w:r w:rsidR="001F3E73">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
-        <w:t>8</w:t>
+        <w:t>9</w:t>
       </w:r>
       <w:r w:rsidR="00411FBC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>.202</w:t>
       </w:r>
-      <w:r w:rsidR="00CB4CE3">
+      <w:r w:rsidR="00825008">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:r w:rsidR="00262F81" w:rsidRPr="00262F81">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="14949" w:type="dxa"/>
@@ -855,84 +855,86 @@
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
   <w:proofState w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00EC4870"/>
     <w:rsid w:val="000462DB"/>
     <w:rsid w:val="000761E7"/>
     <w:rsid w:val="0008124D"/>
     <w:rsid w:val="000B68EA"/>
     <w:rsid w:val="000C1F4F"/>
     <w:rsid w:val="00107CE4"/>
     <w:rsid w:val="001701EB"/>
     <w:rsid w:val="00186B08"/>
     <w:rsid w:val="001D3601"/>
     <w:rsid w:val="001E7C22"/>
+    <w:rsid w:val="001F3E73"/>
     <w:rsid w:val="001F6685"/>
     <w:rsid w:val="00253D1C"/>
     <w:rsid w:val="00262F81"/>
     <w:rsid w:val="0026378F"/>
     <w:rsid w:val="00263926"/>
     <w:rsid w:val="00285631"/>
     <w:rsid w:val="002C57A7"/>
     <w:rsid w:val="00346D1D"/>
     <w:rsid w:val="00352643"/>
     <w:rsid w:val="003A4EEF"/>
     <w:rsid w:val="003C00DB"/>
     <w:rsid w:val="003F79D5"/>
     <w:rsid w:val="00411FBC"/>
     <w:rsid w:val="004940B2"/>
     <w:rsid w:val="004B708C"/>
     <w:rsid w:val="004D4E30"/>
     <w:rsid w:val="005007BC"/>
     <w:rsid w:val="00503CB0"/>
     <w:rsid w:val="00523834"/>
     <w:rsid w:val="00536399"/>
     <w:rsid w:val="00541CB2"/>
     <w:rsid w:val="005464F3"/>
     <w:rsid w:val="00567347"/>
     <w:rsid w:val="00590AD6"/>
     <w:rsid w:val="005B5AB0"/>
     <w:rsid w:val="005C2A58"/>
     <w:rsid w:val="005C519D"/>
     <w:rsid w:val="005C583F"/>
     <w:rsid w:val="005F5FC6"/>
     <w:rsid w:val="006826A1"/>
     <w:rsid w:val="00682C9E"/>
     <w:rsid w:val="006A30A8"/>
     <w:rsid w:val="0077245C"/>
     <w:rsid w:val="007E2E64"/>
+    <w:rsid w:val="00825008"/>
     <w:rsid w:val="00843F69"/>
     <w:rsid w:val="00863E36"/>
     <w:rsid w:val="008A081A"/>
     <w:rsid w:val="00904CB0"/>
     <w:rsid w:val="009779E2"/>
     <w:rsid w:val="009B71FA"/>
     <w:rsid w:val="009D4788"/>
     <w:rsid w:val="009F2852"/>
     <w:rsid w:val="00A22171"/>
     <w:rsid w:val="00A2731A"/>
     <w:rsid w:val="00A4771C"/>
     <w:rsid w:val="00A53E49"/>
     <w:rsid w:val="00BB1254"/>
     <w:rsid w:val="00BE1B1C"/>
     <w:rsid w:val="00C13180"/>
     <w:rsid w:val="00CB4CE3"/>
     <w:rsid w:val="00CB5BDE"/>
     <w:rsid w:val="00CD5646"/>
     <w:rsid w:val="00D434C4"/>
     <w:rsid w:val="00D63F33"/>
     <w:rsid w:val="00E05777"/>
     <w:rsid w:val="00E23606"/>
     <w:rsid w:val="00E3181F"/>
     <w:rsid w:val="00E709CD"/>
     <w:rsid w:val="00E76BD6"/>