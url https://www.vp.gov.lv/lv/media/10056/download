--- v7 (2026-08-15)
+++ v8 (2026-09-24)
@@ -1,154 +1,180 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w14:paraId="2DCFD1C5" w14:textId="46EA922B" w:rsidR="00921C00" w:rsidRPr="00BE6316" w:rsidRDefault="00921C00" w:rsidP="00921C00">
+    <w:p w14:paraId="2DCFD1C5" w14:textId="4BF6A702" w:rsidR="00921C00" w:rsidRPr="00BE6316" w:rsidRDefault="00921C00" w:rsidP="00921C00">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F5F5F5"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:outlineLvl w:val="1"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BE6316">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">Licencētās detektīvsabiedrības </w:t>
       </w:r>
       <w:r w:rsidRPr="00BE6316">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">(dati uz </w:t>
       </w:r>
+      <w:r w:rsidR="007726F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="00AD13EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>8</w:t>
+      </w:r>
       <w:r w:rsidR="001B3B2D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
-        <w:t>07.</w:t>
+        <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="003E3CBC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>0</w:t>
       </w:r>
-      <w:r w:rsidR="00C12B38">
+      <w:r w:rsidR="007726F6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
-        <w:t>8</w:t>
+        <w:t>9</w:t>
       </w:r>
       <w:r w:rsidR="00854835" w:rsidRPr="00BE6316">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00BE6316">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>202</w:t>
       </w:r>
-      <w:r w:rsidR="003E3CBC">
+      <w:r w:rsidR="008503E8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:r w:rsidRPr="00BE6316">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
@@ -8488,70 +8514,73 @@
     <w:rsid w:val="002A1486"/>
     <w:rsid w:val="002A707B"/>
     <w:rsid w:val="00310B34"/>
     <w:rsid w:val="003262C9"/>
     <w:rsid w:val="00344096"/>
     <w:rsid w:val="0035533F"/>
     <w:rsid w:val="003C4D71"/>
     <w:rsid w:val="003E3CBC"/>
     <w:rsid w:val="004533DC"/>
     <w:rsid w:val="0047553C"/>
     <w:rsid w:val="004B2F6C"/>
     <w:rsid w:val="004C2EE4"/>
     <w:rsid w:val="004C579D"/>
     <w:rsid w:val="00513555"/>
     <w:rsid w:val="005757F4"/>
     <w:rsid w:val="00580B9D"/>
     <w:rsid w:val="005F5781"/>
     <w:rsid w:val="005F713A"/>
     <w:rsid w:val="00616F87"/>
     <w:rsid w:val="00643BA0"/>
     <w:rsid w:val="0065275C"/>
     <w:rsid w:val="00681EFB"/>
     <w:rsid w:val="006E4CC0"/>
     <w:rsid w:val="006E4E8E"/>
     <w:rsid w:val="00757C1C"/>
+    <w:rsid w:val="007726F6"/>
     <w:rsid w:val="007A5F2E"/>
     <w:rsid w:val="007B4662"/>
     <w:rsid w:val="007B7012"/>
+    <w:rsid w:val="008503E8"/>
     <w:rsid w:val="00850E2A"/>
     <w:rsid w:val="00854835"/>
     <w:rsid w:val="008B3BB1"/>
     <w:rsid w:val="008C41BD"/>
     <w:rsid w:val="008C7636"/>
     <w:rsid w:val="00921C00"/>
     <w:rsid w:val="0096233A"/>
     <w:rsid w:val="009866D5"/>
     <w:rsid w:val="00997F3C"/>
     <w:rsid w:val="009A6447"/>
     <w:rsid w:val="009F1EAE"/>
     <w:rsid w:val="00A25EDA"/>
     <w:rsid w:val="00A36E0B"/>
     <w:rsid w:val="00A45331"/>
     <w:rsid w:val="00A74052"/>
     <w:rsid w:val="00A849B0"/>
     <w:rsid w:val="00AA3387"/>
+    <w:rsid w:val="00AD13EB"/>
     <w:rsid w:val="00B51E40"/>
     <w:rsid w:val="00B92ECE"/>
     <w:rsid w:val="00B94A7F"/>
     <w:rsid w:val="00BD0909"/>
     <w:rsid w:val="00BE16AF"/>
     <w:rsid w:val="00BE6316"/>
     <w:rsid w:val="00C12637"/>
     <w:rsid w:val="00C12B38"/>
     <w:rsid w:val="00C46A11"/>
     <w:rsid w:val="00C519BC"/>
     <w:rsid w:val="00CA16C7"/>
     <w:rsid w:val="00CC467B"/>
     <w:rsid w:val="00D30DA5"/>
     <w:rsid w:val="00D46ADD"/>
     <w:rsid w:val="00D90A3B"/>
     <w:rsid w:val="00DC55E8"/>
     <w:rsid w:val="00DE1681"/>
     <w:rsid w:val="00E87531"/>
     <w:rsid w:val="00EB5CB2"/>
     <w:rsid w:val="00F423FC"/>
     <w:rsid w:val="00F544F4"/>
     <w:rsid w:val="00F76D30"/>
     <w:rsid w:val="00F94027"/>
     <w:rsid w:val="00FB3021"/>
   </w:rsids>